--- v3 (2026-06-23)
+++ v4 (2026-10-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\CEP Applications and Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5BFA9278-3008-4FC7-9899-50C14C4E62DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16D9C066-B286-4532-88B0-FBB6F93E9D6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{02AA58D3-F606-4F70-9809-27509FE768F2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="495">
   <si>
     <t>CEP Name</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>A New Way Center</t>
   </si>
   <si>
     <t>Sara Rivero</t>
   </si>
   <si>
     <t>918-640-0684</t>
   </si>
   <si>
@@ -796,59 +796,50 @@
   <si>
     <t>Peter Messiah</t>
   </si>
   <si>
     <t>405-528-4120</t>
   </si>
   <si>
     <t>pjmessiah@oays.org</t>
   </si>
   <si>
     <t>Oklahoma Association on Problem Gambling &amp; Gaming</t>
   </si>
   <si>
     <t>Ronald Wahkinney</t>
   </si>
   <si>
     <t>405-801-3329</t>
   </si>
   <si>
     <t xml:space="preserve">rwahkinney@oapgg.org </t>
   </si>
   <si>
     <t>Oklahoma Counseling Association</t>
   </si>
   <si>
-    <t>Marilyn Kincade</t>
-[...7 lines deleted...]
-  <si>
     <t>Oklahoma Counseling Institute</t>
   </si>
   <si>
     <t>Micah Perkins</t>
   </si>
   <si>
     <t>405-440-3034</t>
   </si>
   <si>
     <t>micah@edmondcounseling.com</t>
   </si>
   <si>
     <t>Oklahoma Department of Mental Health&amp; Substance Abuse Services ODMHSAS</t>
   </si>
   <si>
     <t>Kaitlynn Wilkinson</t>
   </si>
   <si>
     <t>(405) 248-9382</t>
   </si>
   <si>
     <t>kaitlynn.wilkinson@odmhsas.org</t>
   </si>
   <si>
     <t>Oklahoma Drug and Alcohol Professional Counselor Association</t>
@@ -1268,106 +1259,373 @@
     <t>ptopp@uco.edu</t>
   </si>
   <si>
     <t>Yellowood Legal, PLLC</t>
   </si>
   <si>
     <t>Logan Hartz</t>
   </si>
   <si>
     <t>(910) 389-3227</t>
   </si>
   <si>
     <t>logan@outofcourtok.com</t>
   </si>
   <si>
     <t>Youth and Family Resource Center</t>
   </si>
   <si>
     <t>Bridget Sudderth</t>
   </si>
   <si>
     <t>(405) 388-6896</t>
   </si>
   <si>
     <t>bridgets@yfrcshawnee.org</t>
+  </si>
+  <si>
+    <t>A Chance to Change</t>
+  </si>
+  <si>
+    <t>Lyndsey Morris</t>
+  </si>
+  <si>
+    <t>(405) 233-4279</t>
+  </si>
+  <si>
+    <t>lmorris@achancetochange.org</t>
+  </si>
+  <si>
+    <t>Alliance Mental Health</t>
+  </si>
+  <si>
+    <t>Lauren Kesteer</t>
+  </si>
+  <si>
+    <t>918-608-0380</t>
+  </si>
+  <si>
+    <t>lauren.kester@alliancementalhealth.us</t>
+  </si>
+  <si>
+    <t>Akouw Counseling</t>
+  </si>
+  <si>
+    <t>Kara Alee</t>
+  </si>
+  <si>
+    <t>(918) 606-8027</t>
+  </si>
+  <si>
+    <t>kara@akouwcounseling.com</t>
+  </si>
+  <si>
+    <t>Center for Children and Families</t>
+  </si>
+  <si>
+    <t>Kathryn Morris-Scott</t>
+  </si>
+  <si>
+    <t>405-364-1420</t>
+  </si>
+  <si>
+    <t>kmorrisscott@ccfinorman.org</t>
+  </si>
+  <si>
+    <t>Cherokee Nation Behavioral Health</t>
+  </si>
+  <si>
+    <t>Andrea Stopp</t>
+  </si>
+  <si>
+    <t>(918) 570-9041</t>
+  </si>
+  <si>
+    <t>andrea-stopp@cherokeenationhealth.org</t>
+  </si>
+  <si>
+    <t>Circle of Care</t>
+  </si>
+  <si>
+    <t>Jami Pereira</t>
+  </si>
+  <si>
+    <t>(405) 698-0550</t>
+  </si>
+  <si>
+    <t>jami.pereira@circleofcare.org</t>
+  </si>
+  <si>
+    <t>Dearing House Child Advocacy Center</t>
+  </si>
+  <si>
+    <t>Mark Bean</t>
+  </si>
+  <si>
+    <t>(580) 762-5266</t>
+  </si>
+  <si>
+    <t>mb.dearinghouse@gmail.com</t>
+  </si>
+  <si>
+    <t>Diana K. Shores, LMFT, LADC</t>
+  </si>
+  <si>
+    <t>Diana K. Shores</t>
+  </si>
+  <si>
+    <t>918-694-1999</t>
+  </si>
+  <si>
+    <t>diana.shores@homebasedservices.org</t>
+  </si>
+  <si>
+    <t>Empathy Architects</t>
+  </si>
+  <si>
+    <t>Sterlin Mosley</t>
+  </si>
+  <si>
+    <t>(405) 406-2478</t>
+  </si>
+  <si>
+    <t>info@empathyarchitects.com</t>
+  </si>
+  <si>
+    <t>Frontline Counseling &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Shannon Lucas</t>
+  </si>
+  <si>
+    <t>(918) 236-0670</t>
+  </si>
+  <si>
+    <t>frontlinecc.llc@gmail.com</t>
+  </si>
+  <si>
+    <t>Healing Hearts</t>
+  </si>
+  <si>
+    <t>Dana Kaye Nash</t>
+  </si>
+  <si>
+    <t>(580) 317-4194</t>
+  </si>
+  <si>
+    <t>dknash93@yahoo.com</t>
+  </si>
+  <si>
+    <t>Mindset Behavioral Health</t>
+  </si>
+  <si>
+    <t>Megan Griffin</t>
+  </si>
+  <si>
+    <t>918-691-1435</t>
+  </si>
+  <si>
+    <t>info@mindset-bhs.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Coalition for Affordable Housing</t>
+  </si>
+  <si>
+    <t>Andrea N. Frymire</t>
+  </si>
+  <si>
+    <t>(405)417-1183</t>
+  </si>
+  <si>
+    <t>andrea@housingforcommunities.org</t>
+  </si>
+  <si>
+    <t>Lisa Schoelen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">405-437-9510 </t>
+  </si>
+  <si>
+    <t>lmschoelen@hotmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma School Counselor Association</t>
+  </si>
+  <si>
+    <t>Mary Beth Roberts</t>
+  </si>
+  <si>
+    <t>(405) 735-4551</t>
+  </si>
+  <si>
+    <t>marybethroberts@mooreschools.com</t>
+  </si>
+  <si>
+    <t>Oklahoma State Department of Health</t>
+  </si>
+  <si>
+    <t>Amy Steele-Woods</t>
+  </si>
+  <si>
+    <t>405-423-0236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">amy.steele-woods@health.ok.gov; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma State University Center for Family Resilience </t>
+  </si>
+  <si>
+    <t>Hannah James Alsabrook</t>
+  </si>
+  <si>
+    <t>(918) 594-8336</t>
+  </si>
+  <si>
+    <t>hannah.james@okstate.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OUHSC-CCAN/Child Study Center </t>
+  </si>
+  <si>
+    <t>Lindsey Cox</t>
+  </si>
+  <si>
+    <t>405-271-5700</t>
+  </si>
+  <si>
+    <t>lindsey-cox@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Pontotoc Technology Center</t>
+  </si>
+  <si>
+    <t>Angela McElhannon</t>
+  </si>
+  <si>
+    <t>(580) 310-2237</t>
+  </si>
+  <si>
+    <t>amcelhannon@pontotoctech.edu</t>
+  </si>
+  <si>
+    <t>Southside Behavioral Health</t>
+  </si>
+  <si>
+    <t>Amy Brown or Nicole Dunham</t>
+  </si>
+  <si>
+    <t>918-995-7405</t>
+  </si>
+  <si>
+    <t>amy@ssbhcounseling.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valiant Counseling and Consulting, LLC </t>
+  </si>
+  <si>
+    <t>Valerie J. Isaacs</t>
+  </si>
+  <si>
+    <t>918-978-9242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">valerie@valiantCC.org </t>
+  </si>
+  <si>
+    <t>Warrior's Rest Foundation</t>
+  </si>
+  <si>
+    <t>Jill Newman</t>
+  </si>
+  <si>
+    <t>(405) 827-2514</t>
+  </si>
+  <si>
+    <t>jill@warriorsrestfoundation.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1662,1901 +1920,2272 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily@okc-play.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozdi@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logan@outofcourtok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luke@storyofhopeokc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pergeorge1977@yahoo.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina@palosantotherapy.co%20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@gpstherapies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratz9@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily@okc-play.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozdi@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannah.james@okstate.edu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amcelhannon@pontotoctech.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logan@outofcourtok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mindset-bhs.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kara@akouwcounseling.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmorrisscott@ccfinorman.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy@ssbhcounseling.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luke@storyofhopeokc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pergeorge1977@yahoo.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina@palosantotherapy.co%20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.pereira@circleofcare.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-cox@ouhsc.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@gpstherapies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratz9@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@empathyarchitects.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dknash93@yahoo.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.shores@homebasedservices.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jill@warriorsrestfoundation.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie@valiantCC.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmorris@achancetochange.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A90F4E1A-8E30-4A44-8122-8F1C5F13F608}">
-  <dimension ref="A1:E103"/>
+  <dimension ref="A1:E124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+      <selection pane="bottomLeft" sqref="A1:E124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="71.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>408</v>
       </c>
       <c r="B2">
-        <v>20263535</v>
+        <v>20266663</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>409</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>410</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>8</v>
+        <v>411</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B3">
-        <v>20269901</v>
+        <v>20263535</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B4">
-        <v>20261015</v>
+        <v>20269901</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>20261215</v>
+        <v>20261015</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>20260430</v>
+        <v>20261215</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>412</v>
       </c>
       <c r="B7">
-        <v>20261310</v>
+        <v>20263730</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>413</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>414</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>28</v>
+        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>416</v>
       </c>
       <c r="B8">
-        <v>20269892</v>
+        <v>20261370</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>417</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>418</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>419</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>20260400</v>
+        <v>20260430</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>20263785</v>
+        <v>20261310</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>20260019</v>
+        <v>20269892</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>20260030</v>
+        <v>20260400</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>20269888</v>
+        <v>20263785</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>20260120</v>
+        <v>20260019</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>20261235</v>
+        <v>20260030</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="B16">
-        <v>20260945</v>
+        <v>20269888</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B17">
-        <v>20260036</v>
+        <v>20260120</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="B18">
-        <v>20269900</v>
+        <v>20261235</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>420</v>
       </c>
       <c r="B19">
-        <v>20263780</v>
+        <v>20260010</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>421</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>422</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>423</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="B20">
-        <v>20260097</v>
+        <v>20260945</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>424</v>
       </c>
       <c r="B21">
-        <v>20260044</v>
+        <v>20261275</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>425</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>426</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>84</v>
+        <v>427</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>20261005</v>
+        <v>20260036</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="B23">
-        <v>20260119</v>
+        <v>20269900</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="B24">
-        <v>20260265</v>
+        <v>20263780</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="B25">
-        <v>20260385</v>
+        <v>20260097</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>428</v>
       </c>
       <c r="B26">
-        <v>20264662</v>
+        <v>20261355</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>429</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>430</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>104</v>
+        <v>431</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="B27">
-        <v>20261075</v>
+        <v>20260044</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="B28">
-        <v>20261190</v>
+        <v>20261005</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="B29">
-        <v>20269881</v>
+        <v>20260119</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="B30">
-        <v>20261275</v>
+        <v>20260265</v>
       </c>
       <c r="C30" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="B31">
-        <v>20261050</v>
+        <v>20260385</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="B32">
-        <v>20261335</v>
+        <v>20264662</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="B33">
-        <v>20263670</v>
+        <v>20261075</v>
       </c>
       <c r="C33" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>133</v>
+        <v>432</v>
       </c>
       <c r="B34">
-        <v>20260075</v>
+        <v>20261270</v>
       </c>
       <c r="C34" t="s">
-        <v>134</v>
+        <v>433</v>
       </c>
       <c r="D34" t="s">
-        <v>135</v>
+        <v>434</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>136</v>
+        <v>435</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>436</v>
       </c>
       <c r="B35">
-        <v>20263705</v>
+        <v>20261185</v>
       </c>
       <c r="C35" t="s">
-        <v>138</v>
+        <v>437</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>438</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>140</v>
+        <v>439</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="B36">
-        <v>20260022</v>
+        <v>20261190</v>
       </c>
       <c r="C36" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="B37">
-        <v>20260230</v>
+        <v>20269881</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>440</v>
       </c>
       <c r="B38">
-        <v>20261230</v>
+        <v>20261365</v>
       </c>
       <c r="C38" t="s">
-        <v>150</v>
+        <v>441</v>
       </c>
       <c r="D38" t="s">
-        <v>151</v>
+        <v>442</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>152</v>
+        <v>443</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="B39">
-        <v>20260034</v>
+        <v>20261275</v>
       </c>
       <c r="C39" t="s">
-        <v>154</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>155</v>
+        <v>119</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="B40">
-        <v>20261300</v>
+        <v>20261050</v>
       </c>
       <c r="C40" t="s">
-        <v>158</v>
+        <v>122</v>
       </c>
       <c r="D40" t="s">
-        <v>159</v>
+        <v>123</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>125</v>
       </c>
       <c r="B41">
-        <v>20260071</v>
+        <v>20261335</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>129</v>
       </c>
       <c r="B42">
-        <v>20260017</v>
+        <v>20263670</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>130</v>
       </c>
       <c r="D42" t="s">
-        <v>167</v>
+        <v>131</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>133</v>
       </c>
       <c r="B43">
-        <v>20260008</v>
+        <v>20260075</v>
       </c>
       <c r="C43" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
+        <v>135</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="B44">
-        <v>20261340</v>
+        <v>20263705</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>138</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>444</v>
       </c>
       <c r="B45">
-        <v>20263770</v>
+        <v>20261360</v>
       </c>
       <c r="C45" t="s">
-        <v>177</v>
+        <v>445</v>
       </c>
       <c r="D45" t="s">
-        <v>178</v>
+        <v>446</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>179</v>
+        <v>447</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>180</v>
+        <v>141</v>
       </c>
       <c r="B46">
-        <v>20262015</v>
+        <v>20260022</v>
       </c>
       <c r="C46" t="s">
-        <v>181</v>
+        <v>142</v>
       </c>
       <c r="D46" t="s">
-        <v>182</v>
+        <v>143</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>183</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="B47">
-        <v>20260210</v>
+        <v>20260230</v>
       </c>
       <c r="C47" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="D47" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>187</v>
+        <v>148</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>188</v>
+        <v>149</v>
       </c>
       <c r="B48">
-        <v>20261145</v>
+        <v>20261230</v>
       </c>
       <c r="C48" t="s">
-        <v>189</v>
+        <v>150</v>
       </c>
       <c r="D48" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>191</v>
+        <v>152</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>153</v>
       </c>
       <c r="B49">
-        <v>20260490</v>
+        <v>20260034</v>
       </c>
       <c r="C49" t="s">
-        <v>193</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>194</v>
+        <v>155</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>195</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>196</v>
+        <v>448</v>
       </c>
       <c r="B50">
-        <v>20261315</v>
+        <v>20261375</v>
       </c>
       <c r="C50" t="s">
-        <v>197</v>
+        <v>449</v>
       </c>
       <c r="D50" t="s">
-        <v>198</v>
+        <v>450</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>199</v>
+        <v>451</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>157</v>
       </c>
       <c r="B51">
-        <v>20261180</v>
+        <v>20261300</v>
       </c>
       <c r="C51" t="s">
-        <v>201</v>
+        <v>158</v>
       </c>
       <c r="D51" t="s">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
       <c r="B52">
-        <v>20261500</v>
+        <v>20260071</v>
       </c>
       <c r="C52" t="s">
-        <v>205</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>206</v>
+        <v>163</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>207</v>
+        <v>164</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>165</v>
       </c>
       <c r="B53">
-        <v>20262222</v>
+        <v>20260017</v>
       </c>
       <c r="C53" t="s">
-        <v>209</v>
+        <v>166</v>
       </c>
       <c r="D53" t="s">
-        <v>210</v>
+        <v>167</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>211</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>169</v>
       </c>
       <c r="B54">
-        <v>20261260</v>
+        <v>20260008</v>
       </c>
       <c r="C54" t="s">
-        <v>213</v>
+        <v>170</v>
       </c>
       <c r="D54" t="s">
-        <v>214</v>
+        <v>171</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>215</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="B55">
-        <v>20261100</v>
+        <v>20261340</v>
       </c>
       <c r="C55" t="s">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="D55" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>220</v>
+        <v>176</v>
       </c>
       <c r="B56">
-        <v>20260074</v>
+        <v>20263770</v>
       </c>
       <c r="C56" t="s">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>223</v>
+        <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="B57">
-        <v>20260048</v>
+        <v>20262015</v>
       </c>
       <c r="C57" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="D57" t="s">
-        <v>226</v>
+        <v>182</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>227</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="B58">
-        <v>20260191</v>
+        <v>20260210</v>
       </c>
       <c r="C58" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="D58" t="s">
-        <v>230</v>
+        <v>186</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>231</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>188</v>
       </c>
       <c r="B59">
-        <v>20261320</v>
+        <v>20261145</v>
       </c>
       <c r="C59" t="s">
-        <v>233</v>
+        <v>189</v>
       </c>
       <c r="D59" t="s">
-        <v>234</v>
+        <v>190</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>235</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="B60">
-        <v>20261065</v>
+        <v>20260490</v>
       </c>
       <c r="C60" t="s">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="D60" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>196</v>
       </c>
       <c r="B61">
-        <v>20260025</v>
+        <v>20261315</v>
       </c>
       <c r="C61" t="s">
-        <v>241</v>
+        <v>197</v>
       </c>
       <c r="D61" t="s">
-        <v>242</v>
+        <v>198</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="B62">
-        <v>20260041</v>
+        <v>20261180</v>
       </c>
       <c r="C62" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="D62" t="s">
-        <v>246</v>
+        <v>202</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
       <c r="B63">
-        <v>20263575</v>
+        <v>20261500</v>
       </c>
       <c r="C63" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="D63" t="s">
-        <v>250</v>
+        <v>206</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>251</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="B64">
-        <v>20260192</v>
+        <v>20262222</v>
       </c>
       <c r="C64" t="s">
-        <v>253</v>
+        <v>209</v>
       </c>
       <c r="D64" t="s">
-        <v>254</v>
+        <v>210</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>256</v>
+        <v>452</v>
       </c>
       <c r="B65">
-        <v>20260088</v>
+        <v>20261125</v>
       </c>
       <c r="C65" t="s">
-        <v>257</v>
+        <v>453</v>
       </c>
       <c r="D65" t="s">
-        <v>258</v>
+        <v>454</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>259</v>
+        <v>455</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>260</v>
+        <v>212</v>
       </c>
       <c r="B66">
-        <v>20260028</v>
+        <v>20261260</v>
       </c>
       <c r="C66" t="s">
-        <v>261</v>
+        <v>213</v>
       </c>
       <c r="D66" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>216</v>
       </c>
       <c r="B67">
-        <v>20260031</v>
+        <v>20261100</v>
       </c>
       <c r="C67" t="s">
-        <v>265</v>
+        <v>217</v>
       </c>
       <c r="D67" t="s">
-        <v>266</v>
+        <v>218</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>267</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>268</v>
+        <v>220</v>
       </c>
       <c r="B68">
-        <v>20261016</v>
+        <v>20260074</v>
       </c>
       <c r="C68" t="s">
-        <v>269</v>
+        <v>221</v>
       </c>
       <c r="D68" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>271</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="B69">
-        <v>20260037</v>
+        <v>20260048</v>
       </c>
       <c r="C69" t="s">
-        <v>273</v>
+        <v>225</v>
       </c>
       <c r="D69" t="s">
-        <v>274</v>
+        <v>226</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>275</v>
+        <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>276</v>
+        <v>228</v>
       </c>
       <c r="B70">
-        <v>20260043</v>
+        <v>20260191</v>
       </c>
       <c r="C70" t="s">
-        <v>277</v>
+        <v>229</v>
       </c>
       <c r="D70" t="s">
-        <v>278</v>
+        <v>230</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>279</v>
+        <v>231</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>280</v>
+        <v>232</v>
       </c>
       <c r="B71">
-        <v>20260018</v>
+        <v>20261320</v>
       </c>
       <c r="C71" t="s">
-        <v>281</v>
+        <v>233</v>
       </c>
       <c r="D71" t="s">
-        <v>282</v>
+        <v>234</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>283</v>
+        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>236</v>
       </c>
       <c r="B72">
-        <v>20260004</v>
+        <v>20261065</v>
       </c>
       <c r="C72" t="s">
-        <v>285</v>
+        <v>237</v>
       </c>
       <c r="D72" t="s">
-        <v>286</v>
+        <v>238</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>287</v>
+        <v>239</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="B73">
-        <v>20261999</v>
+        <v>20260025</v>
       </c>
       <c r="C73" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
       <c r="D73" t="s">
-        <v>290</v>
+        <v>242</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>291</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>244</v>
       </c>
       <c r="B74">
-        <v>20261285</v>
+        <v>20260041</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
       <c r="D74" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>295</v>
+        <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>248</v>
       </c>
       <c r="B75">
-        <v>20261345</v>
+        <v>20263575</v>
       </c>
       <c r="C75" t="s">
-        <v>50</v>
+        <v>249</v>
       </c>
       <c r="D75" t="s">
-        <v>297</v>
+        <v>250</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>298</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>299</v>
+        <v>456</v>
       </c>
       <c r="B76">
-        <v>20260370</v>
+        <v>20265555</v>
       </c>
       <c r="C76" t="s">
-        <v>300</v>
+        <v>457</v>
       </c>
       <c r="D76" t="s">
-        <v>301</v>
+        <v>458</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>303</v>
+        <v>252</v>
       </c>
       <c r="B77">
-        <v>20260063</v>
+        <v>20260192</v>
       </c>
       <c r="C77" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>460</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E77" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>307</v>
+        <v>253</v>
       </c>
       <c r="B78">
-        <v>20261080</v>
+        <v>20260088</v>
       </c>
       <c r="C78" t="s">
-        <v>308</v>
+        <v>254</v>
       </c>
       <c r="D78" t="s">
-        <v>309</v>
+        <v>255</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>310</v>
+        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>311</v>
+        <v>257</v>
       </c>
       <c r="B79">
-        <v>20261295</v>
+        <v>20260028</v>
       </c>
       <c r="C79" t="s">
-        <v>312</v>
+        <v>258</v>
       </c>
       <c r="D79" t="s">
-        <v>313</v>
+        <v>259</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>314</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>315</v>
+        <v>261</v>
       </c>
       <c r="B80">
-        <v>20263600</v>
+        <v>20260031</v>
       </c>
       <c r="C80" t="s">
-        <v>316</v>
+        <v>262</v>
       </c>
       <c r="D80" t="s">
-        <v>317</v>
+        <v>263</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>318</v>
+        <v>264</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>319</v>
+        <v>265</v>
       </c>
       <c r="B81">
-        <v>20261155</v>
+        <v>20261016</v>
       </c>
       <c r="C81" t="s">
-        <v>320</v>
+        <v>266</v>
       </c>
       <c r="D81" t="s">
-        <v>321</v>
+        <v>267</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>322</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>269</v>
       </c>
       <c r="B82">
-        <v>20260106</v>
+        <v>20260037</v>
       </c>
       <c r="C82" t="s">
-        <v>324</v>
+        <v>270</v>
       </c>
       <c r="D82" t="s">
-        <v>325</v>
+        <v>271</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>326</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>327</v>
+        <v>273</v>
       </c>
       <c r="B83">
-        <v>20261195</v>
+        <v>20260043</v>
       </c>
       <c r="C83" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="D83" t="s">
-        <v>329</v>
+        <v>275</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>330</v>
+        <v>276</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>331</v>
+        <v>277</v>
       </c>
       <c r="B84">
-        <v>20260325</v>
+        <v>20260018</v>
       </c>
       <c r="C84" t="s">
-        <v>332</v>
+        <v>278</v>
       </c>
       <c r="D84" t="s">
-        <v>333</v>
+        <v>279</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>334</v>
+        <v>280</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>335</v>
+        <v>463</v>
       </c>
       <c r="B85">
-        <v>20260007</v>
+        <v>20263760</v>
       </c>
       <c r="C85" t="s">
-        <v>336</v>
+        <v>464</v>
       </c>
       <c r="D85" t="s">
-        <v>337</v>
+        <v>465</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>338</v>
+        <v>466</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>339</v>
+        <v>281</v>
       </c>
       <c r="B86">
-        <v>20266665</v>
+        <v>20260004</v>
       </c>
       <c r="C86" t="s">
-        <v>340</v>
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>341</v>
+        <v>283</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>342</v>
+        <v>284</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>343</v>
+        <v>467</v>
       </c>
       <c r="B87">
-        <v>20261210</v>
+        <v>20260445</v>
       </c>
       <c r="C87" t="s">
-        <v>344</v>
+        <v>468</v>
       </c>
       <c r="D87" t="s">
-        <v>345</v>
+        <v>469</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>346</v>
+        <v>470</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>347</v>
+        <v>285</v>
       </c>
       <c r="B88">
-        <v>20261325</v>
+        <v>20261999</v>
       </c>
       <c r="C88" t="s">
-        <v>348</v>
+        <v>286</v>
       </c>
       <c r="D88" t="s">
-        <v>349</v>
+        <v>287</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>350</v>
+        <v>288</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>351</v>
+        <v>471</v>
       </c>
       <c r="B89">
-        <v>20260475</v>
+        <v>20263745</v>
       </c>
       <c r="C89" t="s">
-        <v>352</v>
+        <v>472</v>
       </c>
       <c r="D89" t="s">
-        <v>353</v>
+        <v>473</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>354</v>
+        <v>474</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>355</v>
+        <v>289</v>
       </c>
       <c r="B90">
-        <v>20261035</v>
+        <v>20261285</v>
       </c>
       <c r="C90" t="s">
-        <v>356</v>
+        <v>290</v>
       </c>
       <c r="D90" t="s">
-        <v>357</v>
+        <v>291</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>358</v>
+        <v>292</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>359</v>
+        <v>293</v>
       </c>
       <c r="B91">
-        <v>20260014</v>
+        <v>20261345</v>
       </c>
       <c r="C91" t="s">
-        <v>360</v>
+        <v>50</v>
       </c>
       <c r="D91" t="s">
-        <v>361</v>
+        <v>294</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>362</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>363</v>
+        <v>296</v>
       </c>
       <c r="B92">
-        <v>20260103</v>
+        <v>20260370</v>
       </c>
       <c r="C92" t="s">
-        <v>364</v>
+        <v>297</v>
       </c>
       <c r="D92" t="s">
-        <v>365</v>
+        <v>298</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>366</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>367</v>
+        <v>475</v>
       </c>
       <c r="B93">
-        <v>20260118</v>
+        <v>20260024</v>
       </c>
       <c r="C93" t="s">
-        <v>368</v>
+        <v>476</v>
       </c>
       <c r="D93" t="s">
-        <v>369</v>
+        <v>477</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>370</v>
+        <v>478</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>371</v>
+        <v>300</v>
       </c>
       <c r="B94">
-        <v>20261515</v>
+        <v>20260063</v>
       </c>
       <c r="C94" t="s">
-        <v>372</v>
+        <v>301</v>
       </c>
       <c r="D94" t="s">
-        <v>373</v>
+        <v>302</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>374</v>
+        <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>375</v>
+        <v>304</v>
       </c>
       <c r="B95">
-        <v>20261305</v>
+        <v>20261080</v>
       </c>
       <c r="C95" t="s">
-        <v>376</v>
+        <v>305</v>
       </c>
       <c r="D95" t="s">
-        <v>377</v>
+        <v>306</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>378</v>
+        <v>307</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>379</v>
+        <v>308</v>
       </c>
       <c r="B96">
-        <v>20268255</v>
+        <v>20261295</v>
       </c>
       <c r="C96" t="s">
-        <v>380</v>
+        <v>309</v>
       </c>
       <c r="D96" t="s">
-        <v>381</v>
+        <v>310</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>382</v>
+        <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>383</v>
+        <v>312</v>
       </c>
       <c r="B97">
-        <v>20260080</v>
+        <v>20263600</v>
       </c>
       <c r="C97" t="s">
-        <v>384</v>
+        <v>313</v>
       </c>
       <c r="D97" t="s">
-        <v>385</v>
+        <v>314</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>386</v>
+        <v>315</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>387</v>
+        <v>479</v>
       </c>
       <c r="B98">
-        <v>20261225</v>
+        <v>20261380</v>
       </c>
       <c r="C98" t="s">
-        <v>388</v>
+        <v>480</v>
       </c>
       <c r="D98" t="s">
-        <v>389</v>
+        <v>481</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>390</v>
+        <v>482</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>391</v>
+        <v>316</v>
       </c>
       <c r="B99">
-        <v>20260065</v>
+        <v>20261155</v>
       </c>
       <c r="C99" t="s">
-        <v>392</v>
+        <v>317</v>
       </c>
       <c r="D99" t="s">
-        <v>393</v>
+        <v>318</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>394</v>
+        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>395</v>
+        <v>320</v>
       </c>
       <c r="B100">
-        <v>20261175</v>
+        <v>20260106</v>
       </c>
       <c r="C100" t="s">
-        <v>396</v>
+        <v>321</v>
       </c>
       <c r="D100" t="s">
-        <v>397</v>
+        <v>322</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>398</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>399</v>
+        <v>324</v>
       </c>
       <c r="B101">
-        <v>20260501</v>
+        <v>20261195</v>
       </c>
       <c r="C101" t="s">
-        <v>400</v>
+        <v>325</v>
       </c>
       <c r="D101" t="s">
-        <v>401</v>
+        <v>326</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>402</v>
+        <v>327</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>403</v>
+        <v>328</v>
       </c>
       <c r="B102">
-        <v>20261330</v>
+        <v>20260325</v>
       </c>
       <c r="C102" t="s">
-        <v>404</v>
+        <v>329</v>
       </c>
       <c r="D102" t="s">
-        <v>405</v>
+        <v>330</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>406</v>
+        <v>331</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103">
+        <v>20260007</v>
+      </c>
+      <c r="C103" t="s">
+        <v>333</v>
+      </c>
+      <c r="D103" t="s">
+        <v>334</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104">
+        <v>20266665</v>
+      </c>
+      <c r="C104" t="s">
+        <v>337</v>
+      </c>
+      <c r="D104" t="s">
+        <v>338</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>340</v>
+      </c>
+      <c r="B105">
+        <v>20261210</v>
+      </c>
+      <c r="C105" t="s">
+        <v>341</v>
+      </c>
+      <c r="D105" t="s">
+        <v>342</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>483</v>
+      </c>
+      <c r="B106">
+        <v>20261385</v>
+      </c>
+      <c r="C106" t="s">
+        <v>484</v>
+      </c>
+      <c r="D106" t="s">
+        <v>485</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107">
+        <v>20261325</v>
+      </c>
+      <c r="C107" t="s">
+        <v>345</v>
+      </c>
+      <c r="D107" t="s">
+        <v>346</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108">
+        <v>20260475</v>
+      </c>
+      <c r="C108" t="s">
+        <v>349</v>
+      </c>
+      <c r="D108" t="s">
+        <v>350</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109">
+        <v>20261035</v>
+      </c>
+      <c r="C109" t="s">
+        <v>353</v>
+      </c>
+      <c r="D109" t="s">
+        <v>354</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>356</v>
+      </c>
+      <c r="B110">
+        <v>20260014</v>
+      </c>
+      <c r="C110" t="s">
+        <v>357</v>
+      </c>
+      <c r="D110" t="s">
+        <v>358</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>360</v>
+      </c>
+      <c r="B111">
+        <v>20260103</v>
+      </c>
+      <c r="C111" t="s">
+        <v>361</v>
+      </c>
+      <c r="D111" t="s">
+        <v>362</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>364</v>
+      </c>
+      <c r="B112">
+        <v>20260118</v>
+      </c>
+      <c r="C112" t="s">
+        <v>365</v>
+      </c>
+      <c r="D112" t="s">
+        <v>366</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>368</v>
+      </c>
+      <c r="B113">
+        <v>20261515</v>
+      </c>
+      <c r="C113" t="s">
+        <v>369</v>
+      </c>
+      <c r="D113" t="s">
+        <v>370</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>372</v>
+      </c>
+      <c r="B114">
+        <v>20261305</v>
+      </c>
+      <c r="C114" t="s">
+        <v>373</v>
+      </c>
+      <c r="D114" t="s">
+        <v>374</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>376</v>
+      </c>
+      <c r="B115">
+        <v>20268255</v>
+      </c>
+      <c r="C115" t="s">
+        <v>377</v>
+      </c>
+      <c r="D115" t="s">
+        <v>378</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>380</v>
+      </c>
+      <c r="B116">
+        <v>20260080</v>
+      </c>
+      <c r="C116" t="s">
+        <v>381</v>
+      </c>
+      <c r="D116" t="s">
+        <v>382</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>384</v>
+      </c>
+      <c r="B117">
+        <v>20261225</v>
+      </c>
+      <c r="C117" t="s">
+        <v>385</v>
+      </c>
+      <c r="D117" t="s">
+        <v>386</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>388</v>
+      </c>
+      <c r="B118">
+        <v>20260065</v>
+      </c>
+      <c r="C118" t="s">
+        <v>389</v>
+      </c>
+      <c r="D118" t="s">
+        <v>390</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>392</v>
+      </c>
+      <c r="B119">
+        <v>20261175</v>
+      </c>
+      <c r="C119" t="s">
+        <v>393</v>
+      </c>
+      <c r="D119" t="s">
+        <v>394</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>396</v>
+      </c>
+      <c r="B120">
+        <v>20260501</v>
+      </c>
+      <c r="C120" t="s">
+        <v>397</v>
+      </c>
+      <c r="D120" t="s">
+        <v>398</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121">
+        <v>20261165</v>
+      </c>
+      <c r="C121" t="s">
+        <v>488</v>
+      </c>
+      <c r="D121" t="s">
+        <v>489</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>491</v>
+      </c>
+      <c r="B122">
+        <v>20261350</v>
+      </c>
+      <c r="C122" t="s">
+        <v>492</v>
+      </c>
+      <c r="D122" t="s">
+        <v>493</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>400</v>
+      </c>
+      <c r="B123">
+        <v>20261330</v>
+      </c>
+      <c r="C123" t="s">
+        <v>401</v>
+      </c>
+      <c r="D123" t="s">
+        <v>402</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>404</v>
+      </c>
+      <c r="B124">
+        <v>20261290</v>
+      </c>
+      <c r="C124" t="s">
+        <v>405</v>
+      </c>
+      <c r="D124" t="s">
+        <v>406</v>
+      </c>
+      <c r="E124" s="2" t="s">
         <v>407</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E96" r:id="rId1" xr:uid="{42A7E72E-DEAA-49BD-8EA2-349094E7414F}"/>
-[...75 lines deleted...]
-    <hyperlink ref="E21" r:id="rId77" xr:uid="{707C2F92-1E77-4577-8090-6C86052FA740}"/>
+    <hyperlink ref="E115" r:id="rId1" xr:uid="{E94AD8BF-DFCE-47B3-A8D5-E3CE7A5EC2DE}"/>
+    <hyperlink ref="E81" r:id="rId2" xr:uid="{A33A9EA4-63F8-4BE7-8CBB-E03F5348684D}"/>
+    <hyperlink ref="E111" r:id="rId3" xr:uid="{A2587E21-08BD-46A5-923F-72490FCA08D6}"/>
+    <hyperlink ref="E104" r:id="rId4" xr:uid="{A550AA0F-3A43-43A6-AE90-AFF66858E8F5}"/>
+    <hyperlink ref="E49" r:id="rId5" xr:uid="{91BB4566-A9C5-468A-B9F8-7C75749F653F}"/>
+    <hyperlink ref="E96" r:id="rId6" xr:uid="{DE91057F-07DE-4C59-8FAA-D102C0AB5E25}"/>
+    <hyperlink ref="E69" r:id="rId7" xr:uid="{468D40EF-E2A1-41FC-A630-6C047FDCECF6}"/>
+    <hyperlink ref="E18" r:id="rId8" xr:uid="{730BEF77-004E-45B7-AD35-9309A3E2F576}"/>
+    <hyperlink ref="E103" r:id="rId9" xr:uid="{B9469A6F-E469-4AD4-8690-84DBACCDF245}"/>
+    <hyperlink ref="E101" r:id="rId10" xr:uid="{59FD2877-0D98-4E24-93D1-8023DA1A4049}"/>
+    <hyperlink ref="E30" r:id="rId11" xr:uid="{2B0B362F-4673-4C24-811D-02B005F0CA09}"/>
+    <hyperlink ref="E37" r:id="rId12" xr:uid="{B5BBDC85-B3D1-4884-AAA3-436025A9ED74}"/>
+    <hyperlink ref="E100" r:id="rId13" xr:uid="{AB97F85B-7338-4885-A3D1-36A663454E03}"/>
+    <hyperlink ref="E47" r:id="rId14" xr:uid="{3B2616DC-CFF6-4BAB-A4AD-18E6C9FCAB64}"/>
+    <hyperlink ref="E60" r:id="rId15" xr:uid="{14A23BF3-3DB8-4D69-9907-3474A22F0BE2}"/>
+    <hyperlink ref="E78" r:id="rId16" display="hello@edmondcounseling.com" xr:uid="{C4B15967-02F5-4877-9F55-E351A1902484}"/>
+    <hyperlink ref="E29" r:id="rId17" xr:uid="{FBC481B8-5EDF-412B-AF03-8701EF1A6B06}"/>
+    <hyperlink ref="E74" r:id="rId18" xr:uid="{2E9DD693-AB5C-4E69-AD3E-55AFE15DD8F0}"/>
+    <hyperlink ref="E108" r:id="rId19" xr:uid="{11C7BF47-FD10-4D30-993B-95A4AA8DA0E0}"/>
+    <hyperlink ref="E118" r:id="rId20" xr:uid="{8E54EB1F-26B8-44B5-B2E2-77F00B719FA2}"/>
+    <hyperlink ref="E86" r:id="rId21" xr:uid="{090CD023-1548-4B1D-9930-2D0134526317}"/>
+    <hyperlink ref="E9" r:id="rId22" xr:uid="{2A45756F-B996-4C4B-8EB7-3966E2A31192}"/>
+    <hyperlink ref="E92" r:id="rId23" xr:uid="{AB2792E6-145B-4C50-A96B-A4BE69A230D3}"/>
+    <hyperlink ref="E28" r:id="rId24" xr:uid="{6C25CDF7-7E0E-4AE0-A34F-1C219252D5CF}"/>
+    <hyperlink ref="E119" r:id="rId25" xr:uid="{1D54546B-FFA5-483F-8E02-242AC581BCC0}"/>
+    <hyperlink ref="E94" r:id="rId26" xr:uid="{8D6FBD06-23FB-4530-B9FB-7DF4E919E410}"/>
+    <hyperlink ref="E116" r:id="rId27" xr:uid="{3A506ABC-997D-45BD-AD2E-ADF7732B6C4D}"/>
+    <hyperlink ref="E31" r:id="rId28" xr:uid="{219FF8A7-29C6-4D55-99BF-4A75843A0CD4}"/>
+    <hyperlink ref="E43" r:id="rId29" xr:uid="{A4A5B09D-47A8-454A-A017-64899B303792}"/>
+    <hyperlink ref="E52" r:id="rId30" xr:uid="{E2E6114C-94DF-4969-87D2-E8B99CA964B3}"/>
+    <hyperlink ref="E48" r:id="rId31" xr:uid="{2EBF1DDA-262E-4AF0-AC1F-5BAC537E403B}"/>
+    <hyperlink ref="E14" r:id="rId32" xr:uid="{14261461-F622-4015-945D-C1F1D2BDB647}"/>
+    <hyperlink ref="E17" r:id="rId33" xr:uid="{F9FCCA14-9AA8-4679-9A89-F619C48017EC}"/>
+    <hyperlink ref="E120" r:id="rId34" xr:uid="{2B742721-9D5A-4B2C-9FCE-65085F9F0EC3}"/>
+    <hyperlink ref="E22" r:id="rId35" xr:uid="{B39BA1B5-5277-427D-AC00-C22FB530D7B1}"/>
+    <hyperlink ref="E51" r:id="rId36" xr:uid="{00C0D3F0-4189-471A-BA43-32991235B941}"/>
+    <hyperlink ref="E20" r:id="rId37" xr:uid="{FCDE3D57-CCA4-4B80-8EBB-3402E99FCF8F}"/>
+    <hyperlink ref="E5" r:id="rId38" xr:uid="{0C30900A-5467-40E3-9337-2286B6EBDE5A}"/>
+    <hyperlink ref="E67" r:id="rId39" xr:uid="{820C5B30-C2A2-4295-866E-1EC1758A754D}"/>
+    <hyperlink ref="E54" r:id="rId40" xr:uid="{6E536DDF-6FEB-4755-8328-197E7D7BA1D6}"/>
+    <hyperlink ref="E56" r:id="rId41" xr:uid="{0B4AD8D8-ABD9-4A75-9E3A-86071C5824D1}"/>
+    <hyperlink ref="E42" r:id="rId42" display="ceu@evolutionmhs.com " xr:uid="{5FEF6992-B504-4C4E-B041-7F617B5727DC}"/>
+    <hyperlink ref="E40" r:id="rId43" xr:uid="{1B7F7FCF-DBB2-4D88-B4B6-FD5DC99B4993}"/>
+    <hyperlink ref="E11" r:id="rId44" xr:uid="{E9D964A0-2A3D-452B-978D-7EEA45269385}"/>
+    <hyperlink ref="E70" r:id="rId45" xr:uid="{D02F801D-245D-4FD1-BEFA-18D609D02FBC}"/>
+    <hyperlink ref="E12" r:id="rId46" xr:uid="{A3877C0C-5741-4ED6-B6E7-1791E5F3CCED}"/>
+    <hyperlink ref="E105" r:id="rId47" xr:uid="{46C21BBF-4947-42ED-BCA4-4BCA37DF8BE6}"/>
+    <hyperlink ref="E32" r:id="rId48" xr:uid="{CE8F7328-A6A7-41B1-BA03-1927F2570092}"/>
+    <hyperlink ref="E3" r:id="rId49" xr:uid="{13B5755B-A40F-403C-8A9D-35354C44396D}"/>
+    <hyperlink ref="E95" r:id="rId50" xr:uid="{44925CDC-ACCD-425C-8A44-7F3EBFB4C9B9}"/>
+    <hyperlink ref="E64" r:id="rId51" display="heather.murphy@macu.edu" xr:uid="{905DCB4F-2CBA-4EC5-87BD-A52674D39466}"/>
+    <hyperlink ref="E4" r:id="rId52" xr:uid="{1C266D5F-5581-465A-A5C5-4375D8EA7C44}"/>
+    <hyperlink ref="E114" r:id="rId53" xr:uid="{B14E4498-06F5-487D-9710-CCA9255BA6A8}"/>
+    <hyperlink ref="E10" r:id="rId54" xr:uid="{01B8D016-9955-4070-8C62-C2683E48FFB4}"/>
+    <hyperlink ref="E72" r:id="rId55" xr:uid="{484113FB-1B46-44CB-AAD5-D3EA439684AF}"/>
+    <hyperlink ref="E82" r:id="rId56" xr:uid="{E6C87810-F8DC-41C6-A8F0-A40592339714}"/>
+    <hyperlink ref="E58" r:id="rId57" xr:uid="{9AC218D0-2603-4AAC-A994-768C6BADF268}"/>
+    <hyperlink ref="E75" r:id="rId58" xr:uid="{A2FC3625-15CF-4C5D-8D91-296B51FC2B4E}"/>
+    <hyperlink ref="E102" r:id="rId59" xr:uid="{74B33F0B-FC6F-44B1-903D-01E465ED21EF}"/>
+    <hyperlink ref="E61" r:id="rId60" xr:uid="{D5DB1CF1-DE5C-46E7-AEDA-C0BDE8850F40}"/>
+    <hyperlink ref="E13" r:id="rId61" xr:uid="{E96C2598-0F1F-411C-9F0E-238BCC8227CD}"/>
+    <hyperlink ref="E6" r:id="rId62" xr:uid="{190012E1-493A-45D7-A36F-B340FDAAA6E0}"/>
+    <hyperlink ref="E71" r:id="rId63" xr:uid="{C8289D61-234A-4406-9438-8C0620637608}"/>
+    <hyperlink ref="E107" r:id="rId64" xr:uid="{9874F2AA-547E-4E81-B0C9-9FFEBD638663}"/>
+    <hyperlink ref="E62" r:id="rId65" xr:uid="{74F55CB6-3B4F-49B2-89CD-888EF1F7982B}"/>
+    <hyperlink ref="E123" r:id="rId66" xr:uid="{07A5BAFD-1377-4A2B-98A2-825598CA0A47}"/>
+    <hyperlink ref="E24" r:id="rId67" xr:uid="{9B1761A5-A528-41BD-90B1-43385C1E7316}"/>
+    <hyperlink ref="E97" r:id="rId68" xr:uid="{8BF6AAA7-DBDE-45CA-BF35-A4788364B41C}"/>
+    <hyperlink ref="E41" r:id="rId69" xr:uid="{E2E70D6C-B5EF-483B-915C-8B6A7B494DD2}"/>
+    <hyperlink ref="E55" r:id="rId70" xr:uid="{702E1EAE-3256-423B-8EDB-2CF8955A67D5}"/>
+    <hyperlink ref="E53" r:id="rId71" xr:uid="{FA5F2489-3CDB-4663-9CA9-B1024079E5E0}"/>
+    <hyperlink ref="E84" r:id="rId72" xr:uid="{CE0DAA91-D784-481B-AB2B-C485DB866BB5}"/>
+    <hyperlink ref="E110" r:id="rId73" xr:uid="{CBF22A16-8DCC-43E6-B85C-495FC7E90CBA}"/>
+    <hyperlink ref="E117" r:id="rId74" xr:uid="{B01332FD-6D2C-4FA4-BB22-DF5A60D0D3AA}"/>
+    <hyperlink ref="E80" r:id="rId75" xr:uid="{608F1C65-3A01-4884-905F-CCF55665AD90}"/>
+    <hyperlink ref="E68" r:id="rId76" xr:uid="{622AF03B-20C0-49DB-8EF9-1D8726DFD8E1}"/>
+    <hyperlink ref="E27" r:id="rId77" xr:uid="{3E693281-D9D0-4446-903B-0ACFD91F74F2}"/>
+    <hyperlink ref="E122" r:id="rId78" xr:uid="{9708CD9E-62B8-4289-A14F-9620B97EFC41}"/>
+    <hyperlink ref="E65" r:id="rId79" xr:uid="{A6216547-1443-4393-9213-E4C09D65C172}"/>
+    <hyperlink ref="E26" r:id="rId80" xr:uid="{1D0DA791-6E76-4AD3-87FA-2C12B81A77D4}"/>
+    <hyperlink ref="E121" r:id="rId81" xr:uid="{5869819B-8A99-4645-B89E-48973E8D5375}"/>
+    <hyperlink ref="E19" r:id="rId82" xr:uid="{0AE83F32-51C6-40BA-B71E-CEC31E4FB4E6}"/>
+    <hyperlink ref="E38" r:id="rId83" xr:uid="{B68A8A9D-D534-425E-AA2C-A33D5599417F}"/>
+    <hyperlink ref="E89" r:id="rId84" xr:uid="{4F4D3CC4-9582-46C2-83C7-9792497B0C59}"/>
+    <hyperlink ref="E93" r:id="rId85" xr:uid="{B2189C8D-836C-43AF-BE2A-98A3E385BB1F}"/>
+    <hyperlink ref="E2" r:id="rId86" xr:uid="{2A8634B4-7FC7-4A85-914A-2966A3C7877B}"/>
+    <hyperlink ref="E8" r:id="rId87" xr:uid="{4C31F1EF-0116-4AC2-8C8F-8FEE2286B582}"/>
+    <hyperlink ref="E50" r:id="rId88" xr:uid="{6327FE1F-AC6F-48BE-9890-6C66B8ED8603}"/>
+    <hyperlink ref="E98" r:id="rId89" xr:uid="{11607216-685C-44E7-9AEC-AC0977E8C1FD}"/>
+    <hyperlink ref="E106" r:id="rId90" xr:uid="{13FD76E5-6660-4557-8902-C1CD96FB5952}"/>
+    <hyperlink ref="E35" r:id="rId91" xr:uid="{A07C9ABC-EF8E-4BC2-8320-65082B89C8C5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>