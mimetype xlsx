--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -1,1159 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\CEP Applications and Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34E29C6A-F063-4AB7-B014-8B1484ECCE62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{195D5377-770F-4D2A-B8E6-2C25BD739D53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6225" yWindow="0" windowWidth="21600" windowHeight="11265" xr2:uid="{77A4B725-4EE7-4562-8E94-B48E805222EA}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6147221B-EB2E-4234-BC2F-C633B50E4958}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
   <si>
     <t>CEP Name</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>A New Way Center</t>
   </si>
   <si>
     <t>Sara Rivero</t>
   </si>
   <si>
     <t>918-640-0684</t>
   </si>
   <si>
     <t>operations@anewwaycenter.com</t>
   </si>
   <si>
+    <t>Amplify Youth Health Collective</t>
+  </si>
+  <si>
+    <t>Jennifer Briggs</t>
+  </si>
+  <si>
+    <t>918-794-9073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@amplifytulsa.org </t>
+  </si>
+  <si>
     <t>Anchored Behavioral Health</t>
   </si>
   <si>
     <t>Rebecca (Becky) van der Hagen</t>
   </si>
   <si>
-    <t>918-346-1626</t>
+    <t>918-295-5055</t>
   </si>
   <si>
     <t>becky@anchoredbhc.com</t>
   </si>
   <si>
-    <t>Anchored in Hope</t>
-[...5 lines deleted...]
-    <t>918-813-6684</t>
+    <t>Anchored In Hope Therapy</t>
+  </si>
+  <si>
+    <t>Ashley Beers</t>
+  </si>
+  <si>
+    <t>918-296-7746</t>
   </si>
   <si>
     <t>ashleybeers@anchoredinhopetherapy.com</t>
   </si>
   <si>
-    <t>Around the Clock Digital Learning, LLC</t>
-[...10 lines deleted...]
-  <si>
     <t>Behavioral Health Training, LLC</t>
   </si>
   <si>
     <t>Chris Dhoku</t>
   </si>
   <si>
     <t>918-902-5985</t>
   </si>
   <si>
     <t xml:space="preserve">cdhoku@gmail.com </t>
   </si>
   <si>
+    <t>Behavioral Health Center Porter Health Center</t>
+  </si>
+  <si>
+    <t>Lexus White</t>
+  </si>
+  <si>
+    <t>405-638-3500</t>
+  </si>
+  <si>
+    <t>Lexus.white@oceanshealthcare.com</t>
+  </si>
+  <si>
     <t>Bethany Counseling Center</t>
   </si>
   <si>
     <t>Angela Zayas</t>
   </si>
   <si>
     <t>405-831-2121</t>
   </si>
   <si>
     <t>angelazayas@bethanycounselingok.com</t>
   </si>
   <si>
     <t>Biofeedback and Counseling</t>
   </si>
   <si>
     <t>Mardy Hill</t>
   </si>
   <si>
     <t>580-436-7120</t>
   </si>
   <si>
     <t>biofeedback_counseling@yahoo.com</t>
   </si>
   <si>
     <t>Brandi Morgan LLC dba Brandi Matthews Coaching &amp; Consulting</t>
   </si>
   <si>
     <t>Brandi Morgan</t>
   </si>
   <si>
     <t>405-578-5638</t>
   </si>
   <si>
     <t>ce@brandimatthews.consulting</t>
   </si>
   <si>
+    <t>C.A.R.E. Consulting Group</t>
+  </si>
+  <si>
+    <t>Audrey Spanko</t>
+  </si>
+  <si>
+    <t>(844)312-2273 ext. 119</t>
+  </si>
+  <si>
+    <t>aspanko@carecg.com</t>
+  </si>
+  <si>
     <t>Calm Waters Center of Children and Families</t>
   </si>
   <si>
-    <t>Bailey Maxey</t>
+    <t>Heather Gaglio</t>
   </si>
   <si>
     <t>(405)841-4800 *109</t>
   </si>
   <si>
-    <t>bailey@calmwaters.org</t>
+    <t>heather@calmwaters.org</t>
   </si>
   <si>
     <t>Case Management Society of Oklahoma (CMSA-OK)</t>
   </si>
   <si>
     <t>Julie Harvey</t>
   </si>
   <si>
     <t>405-406-1933</t>
   </si>
   <si>
     <t>director@cmsa-ok.org</t>
   </si>
   <si>
-    <t>Cedar Ridge</t>
-[...10 lines deleted...]
-  <si>
     <t>Centene Corporation</t>
   </si>
   <si>
     <t>Lisa Wharton</t>
   </si>
   <si>
     <t>606-292-5028</t>
   </si>
   <si>
     <t>lwharton@centene.com</t>
   </si>
   <si>
-    <t>Center for Children and Families</t>
-[...8 lines deleted...]
-    <t>kmorrisscott@ccfinorman.org</t>
+    <t>Center for Psychological Development Inc.</t>
+  </si>
+  <si>
+    <t>Stacey Anderson</t>
+  </si>
+  <si>
+    <t>(580) 980-0200</t>
+  </si>
+  <si>
+    <t>stacey@cpdintegrated.com</t>
+  </si>
+  <si>
+    <t>Chickasaw Nation Department of Family Services</t>
+  </si>
+  <si>
+    <t>Patty Daniels</t>
+  </si>
+  <si>
+    <t>580-436-2603 ext. 60482</t>
+  </si>
+  <si>
+    <t>patty.daniels@chickasaw.net</t>
   </si>
   <si>
     <t xml:space="preserve">Choctaw Nation of Oklahoma </t>
   </si>
   <si>
-    <t>Courtney Trent</t>
-[...20 lines deleted...]
-    <t>Christian Association for Psychological Studies (CAPS -Tulsa)</t>
+    <t>Kirstyn Hammons</t>
+  </si>
+  <si>
+    <t>(580) 579-4571</t>
+  </si>
+  <si>
+    <t>kehinds@cnhsa.com</t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies (CAPS - Tulsa)</t>
   </si>
   <si>
     <t>Tim Peterson</t>
   </si>
   <si>
     <t>918-481-4673</t>
   </si>
   <si>
-    <t>tkpeterson@saintfrancis.com</t>
+    <t xml:space="preserve">tkpeterson@saintfrancis.com </t>
   </si>
   <si>
     <t>Counseling and Recovery Services of Oklahoma</t>
   </si>
   <si>
     <t>Justin Gambill</t>
   </si>
   <si>
     <t>918-236-4148</t>
   </si>
   <si>
-    <t>training@crsok.org</t>
+    <t>jgambill@crsok.org</t>
   </si>
   <si>
     <t>CREOKS Health Services</t>
   </si>
   <si>
     <t>Ashley Westmoreland</t>
   </si>
   <si>
     <t>918-382-7300</t>
   </si>
   <si>
     <t xml:space="preserve">ashley.westmoreland@creoks.org </t>
   </si>
   <si>
     <t>CS Professional Services, LLC</t>
   </si>
   <si>
     <t>Sharolyn Wallace</t>
   </si>
   <si>
     <t>918-639-4574</t>
   </si>
   <si>
     <t>sharolyn.wallace@gmail.com</t>
   </si>
   <si>
     <t>Dawson Counseling and Play Therapy</t>
   </si>
   <si>
     <t>Lisa Morrell-Dawson</t>
   </si>
   <si>
     <t>918-453-3093</t>
   </si>
   <si>
     <t>dawsonplaytherapy@gmail.com</t>
   </si>
   <si>
     <t>Dayspring Community Services</t>
   </si>
   <si>
     <t>Keylee Tesar</t>
   </si>
   <si>
     <t>918-557-6837</t>
   </si>
   <si>
     <t>keylee.tesar@pfh.org</t>
   </si>
   <si>
-    <t>Diana K. Shores, LMFT, LADC</t>
-[...8 lines deleted...]
-    <t>diana.shores@homebasedservices.org</t>
+    <t>Divine Legacy Collective, PLLC</t>
+  </si>
+  <si>
+    <t>Pam Nelson</t>
+  </si>
+  <si>
+    <t>918-221-0918</t>
+  </si>
+  <si>
+    <t>divinelegacycollective@gmail.com</t>
   </si>
   <si>
     <t>East Central University Brandon Whitten Institute</t>
   </si>
   <si>
     <t>Holli Witherington</t>
   </si>
   <si>
     <t>580-559-5815</t>
   </si>
   <si>
     <t xml:space="preserve">holwit@ecok.edu </t>
   </si>
   <si>
-    <t>Embodied Therapy and Healing Arts</t>
-[...10 lines deleted...]
-  <si>
     <t>Evergreen Training and Development, LLC.</t>
   </si>
   <si>
     <t>Cortney Yarholar</t>
   </si>
   <si>
     <t>405-264-3633</t>
   </si>
   <si>
     <t>cyarholar@evergreen.training</t>
   </si>
   <si>
     <t>Evolution Mental Health Services</t>
   </si>
   <si>
     <t>Greg Sutmiller</t>
   </si>
   <si>
     <t>918-379-4431</t>
   </si>
   <si>
-    <t xml:space="preserve">ceu@evolutionmhs.com </t>
+    <t>info@evolutionmhs.com</t>
   </si>
   <si>
     <t>Family and Children's Service</t>
   </si>
   <si>
     <t>Amy Lepper</t>
   </si>
   <si>
     <t>918-587-9471</t>
   </si>
   <si>
-    <t xml:space="preserve">request-training@fcsok.org </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">cdow@grandmh.com </t>
+    <t>alepper@fcsok.org</t>
+  </si>
+  <si>
+    <t>Foundations of Change, LLC</t>
+  </si>
+  <si>
+    <t>Tina Bevans</t>
+  </si>
+  <si>
+    <t>918-289-7204</t>
+  </si>
+  <si>
+    <t>tina@foundationsofchange.com</t>
+  </si>
+  <si>
+    <t>Grand Mental Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexis Moring </t>
+  </si>
+  <si>
+    <t>(918) 902-7241</t>
+  </si>
+  <si>
+    <t>amoring@grandmh.com</t>
   </si>
   <si>
     <t>Green Country Behavioral Health Services</t>
   </si>
   <si>
     <t>Angela Martindale</t>
   </si>
   <si>
     <t>918-682-8407</t>
   </si>
   <si>
     <t>angela.martindale@gcbhs.org</t>
   </si>
   <si>
     <t>Green Shoe Foundation</t>
   </si>
   <si>
     <t>Julia Reed</t>
   </si>
   <si>
     <t>405-697-2109</t>
   </si>
   <si>
     <t>admin@greenshoe.org</t>
   </si>
   <si>
     <t>HALO Project</t>
   </si>
   <si>
-    <t>Molly Holiday</t>
+    <t>Hannah Stewart</t>
   </si>
   <si>
     <t>(405)753-4172</t>
   </si>
   <si>
-    <t>mollyh@haloprojectokc.org</t>
+    <t>hannahs@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>Heartland Counseling and Training, LLC</t>
+  </si>
+  <si>
+    <t>Becky Fast</t>
+  </si>
+  <si>
+    <t>(785) 550-4891</t>
+  </si>
+  <si>
+    <t>beckyfast@heartlandsocialwork.com</t>
   </si>
   <si>
     <t>Hope Community Services</t>
   </si>
   <si>
     <t>Andrew Fate</t>
   </si>
   <si>
     <t>405-510-3847</t>
   </si>
   <si>
     <t>amfate@hopecsi.org</t>
   </si>
   <si>
-    <t>Hospice of Green Country</t>
-[...22 lines deleted...]
-  <si>
     <t>Integris Health</t>
   </si>
   <si>
     <t>Sandy Hill</t>
   </si>
   <si>
     <t>405-212-2112</t>
   </si>
   <si>
     <t>sandra.hill@integrishealth.org</t>
   </si>
   <si>
-    <t>Jeremy P Elledge, LCSW</t>
-[...10 lines deleted...]
-  <si>
     <t>Joplin Professional Social Workers Group</t>
   </si>
   <si>
     <t>Jannette Eldred-Zuroweste</t>
   </si>
   <si>
     <t>417-625-3144</t>
   </si>
   <si>
     <t>eldred-j@mssu.edu</t>
   </si>
   <si>
-    <t>LIFE Senior Services</t>
-[...8 lines deleted...]
-    <t>ccarter@lifeseniorservices.org</t>
+    <t>Let's Talk, LLC</t>
+  </si>
+  <si>
+    <t>Jenifer Queen</t>
+  </si>
+  <si>
+    <t>918-724-6513</t>
+  </si>
+  <si>
+    <t>jenifer@letstalkllc.co</t>
+  </si>
+  <si>
+    <t>Life Senior Services</t>
+  </si>
+  <si>
+    <t>Carol H. Carter</t>
+  </si>
+  <si>
+    <t>918-664-9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ccarter@LIFEseniorservices.org </t>
   </si>
   <si>
     <t>Lighthouse Behavioral Wellness Centers</t>
   </si>
   <si>
     <t>Deana Tharp</t>
   </si>
   <si>
     <t>580-319-7305</t>
   </si>
   <si>
     <t xml:space="preserve">dtharp@lighthouseok.com </t>
   </si>
   <si>
-    <t>Lilyfield</t>
-[...20 lines deleted...]
-    <t>mrhine@mrhineconsulting.com</t>
+    <t>Lumos Training Collective</t>
+  </si>
+  <si>
+    <t>NanDee Walker</t>
+  </si>
+  <si>
+    <t>(918) 408-6893</t>
+  </si>
+  <si>
+    <t>nandeewalker@gmail.com</t>
+  </si>
+  <si>
+    <t>Meta Mental Health, LLC</t>
+  </si>
+  <si>
+    <t>Amber Dunegan</t>
+  </si>
+  <si>
+    <t>417-438-2174</t>
+  </si>
+  <si>
+    <t>amberdunegan.metamentalhealth@outlook.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mid-America Christian University </t>
+  </si>
+  <si>
+    <t>Michelle Strain</t>
+  </si>
+  <si>
+    <t>(405) 692-3213</t>
+  </si>
+  <si>
+    <t>michelle.strain@macu.edu</t>
+  </si>
+  <si>
+    <t>Moore Norman Technology Center</t>
+  </si>
+  <si>
+    <t>Whitney Kenedy</t>
+  </si>
+  <si>
+    <t>(405) 801-5159</t>
+  </si>
+  <si>
+    <t>whitney.kenedy@mntc.edu</t>
   </si>
   <si>
     <t>Niccum, Kara</t>
   </si>
   <si>
     <t>Kara Niccum</t>
   </si>
   <si>
     <t>918-850-9498</t>
   </si>
   <si>
     <t>emdrwithkara@gmail.com</t>
   </si>
   <si>
-    <r>
-[...33 lines deleted...]
-    </r>
+    <t>NorthCare</t>
+  </si>
+  <si>
+    <t>Rebekah Shugart</t>
+  </si>
+  <si>
+    <t>(405)-858-2932</t>
+  </si>
+  <si>
+    <t>rebekah.shugart@northcare.com</t>
+  </si>
+  <si>
+    <t>Northeastern State University Social Work Program</t>
+  </si>
+  <si>
+    <t>Allison Mason</t>
+  </si>
+  <si>
+    <t>(918) 444-3611</t>
+  </si>
+  <si>
+    <t>mann@nsuok.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma Association for Infant Mental Health</t>
+  </si>
+  <si>
+    <t>Carly Harris</t>
+  </si>
+  <si>
+    <t>405-818-7624</t>
+  </si>
+  <si>
+    <t>okaimh@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Association of Youth Services </t>
+  </si>
+  <si>
+    <t>Peter Messiah</t>
+  </si>
+  <si>
+    <t>405-528-4120</t>
+  </si>
+  <si>
+    <t>pjmessiah@oays.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Association on Problem Gambling &amp; Gaming</t>
+  </si>
+  <si>
+    <t>Ronald Wahkinney</t>
+  </si>
+  <si>
+    <t>405-801-3329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rwahkinney@oapgg.org </t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Association</t>
+  </si>
+  <si>
+    <t>Marilyn Kincade</t>
+  </si>
+  <si>
+    <t>405-683-2118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marilynkincade@gmail.com; </t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Institute</t>
+  </si>
+  <si>
+    <t>Micah Perkins</t>
+  </si>
+  <si>
+    <t>405-440-3034</t>
+  </si>
+  <si>
+    <t>micah@edmondcounseling.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Department of Mental Health&amp; Substance Abuse Services ODMHSAS</t>
+  </si>
+  <si>
+    <t>Kaitlynn Wilkinson</t>
+  </si>
+  <si>
+    <t>(405) 248-9382</t>
+  </si>
+  <si>
+    <t>kaitlynn.wilkinson@odmhsas.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Play Therapy</t>
+  </si>
+  <si>
+    <t>Nancy Rumley Soliz</t>
+  </si>
+  <si>
+    <t>405-413-4768</t>
+  </si>
+  <si>
+    <t>oklahomaplaytherapy@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Primary Care Association</t>
+  </si>
+  <si>
+    <t>Meadow Hazelhoff</t>
+  </si>
+  <si>
+    <t>405-252-8721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mhazelhoff@okpca.org; </t>
+  </si>
+  <si>
+    <t>Oklahoma Society for Psychoanalytic Studies</t>
+  </si>
+  <si>
+    <t>Hannah Durland</t>
+  </si>
+  <si>
+    <t>405-589-1406</t>
+  </si>
+  <si>
+    <t>hannahdanaewebb@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - Office of Continuing Medical Education</t>
+  </si>
+  <si>
+    <t>Rachel Kerr</t>
+  </si>
+  <si>
+    <t>800-274-1972</t>
+  </si>
+  <si>
+    <t>osu.cme@okstate.edu</t>
+  </si>
+  <si>
+    <t>OU Health</t>
+  </si>
+  <si>
+    <t>Connie Egbert</t>
+  </si>
+  <si>
+    <t>405-623-9165</t>
+  </si>
+  <si>
+    <t>connie.egbert@ouhealth.com</t>
+  </si>
+  <si>
+    <t>Parkside Psychiatric Hospital and Clinic</t>
+  </si>
+  <si>
+    <t>Eric Sachau</t>
+  </si>
+  <si>
+    <t>918-588-8826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">esachau@parksideinc.org </t>
+  </si>
+  <si>
+    <t>Patriot Family Counseling Services</t>
+  </si>
+  <si>
+    <t>Aaron Ashworth</t>
+  </si>
+  <si>
+    <t>918-805-3679</t>
+  </si>
+  <si>
+    <t>aaron@patriotcounseling.com</t>
+  </si>
+  <si>
+    <t>Pearl Wellness &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Nichole Ruiz</t>
+  </si>
+  <si>
+    <t>(405) 201-0620</t>
+  </si>
+  <si>
+    <t>info@pearl-wellness.com</t>
+  </si>
+  <si>
+    <t>Red Rock Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Kayley Saunders</t>
+  </si>
+  <si>
+    <t>405-833-4459</t>
+  </si>
+  <si>
+    <t>ksaunders@red-rock.com</t>
+  </si>
+  <si>
+    <t>Reynolds Army Health Clinic; Department of Behavioral Health</t>
+  </si>
+  <si>
+    <t>W. Mathew Kappel</t>
+  </si>
+  <si>
+    <t>580-558-8283</t>
+  </si>
+  <si>
+    <t>william.m.kappel.civ@health.mil</t>
+  </si>
+  <si>
+    <t>ROCMND Youth Service Agency</t>
+  </si>
+  <si>
+    <t>Kathryn L. Buhcanan</t>
+  </si>
+  <si>
+    <t>918-253-7676</t>
+  </si>
+  <si>
+    <t>kbuchanan@rocmnd.org</t>
+  </si>
+  <si>
+    <t>Saint Francis Health Systems</t>
+  </si>
+  <si>
+    <t>Ally Deatherage</t>
+  </si>
+  <si>
+    <t>918-494-1643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ardeatherage@saintfrancis.com </t>
+  </si>
+  <si>
+    <t>Scully Health Management, Inc.</t>
+  </si>
+  <si>
+    <t>Karyn Scully</t>
+  </si>
+  <si>
+    <t>954-242-0515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">karynscully@bellsouth.net </t>
+  </si>
+  <si>
+    <t>Soaring Eagles Youth &amp; Family Services</t>
+  </si>
+  <si>
+    <t>Premadonna Braddick</t>
+  </si>
+  <si>
+    <t>918-892-1797</t>
+  </si>
+  <si>
+    <t>premadonna@soaringeaglesyfs.org</t>
+  </si>
+  <si>
+    <t>Thai-An Truong, LPC, LADC</t>
+  </si>
+  <si>
+    <t>Thai-An Truong</t>
+  </si>
+  <si>
+    <t>405-237-5782</t>
+  </si>
+  <si>
+    <t>thaian@teamcbttraining.com</t>
+  </si>
+  <si>
+    <t>The Parent Child Center of Tulsa</t>
+  </si>
+  <si>
+    <t>Kimberly Parker</t>
+  </si>
+  <si>
+    <t>918-599-7999</t>
+  </si>
+  <si>
+    <t>kparker@parentchildcenter.org</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Anne and Henry Zarrow School of Social Work</t>
+  </si>
+  <si>
+    <t>Amy Ortloff</t>
+  </si>
+  <si>
+    <t>405-325-5236</t>
+  </si>
+  <si>
+    <t>amyortloff@ou.edu</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Center for Public Management</t>
+  </si>
+  <si>
+    <t>Ben Heffington</t>
+  </si>
+  <si>
+    <t>(405) 738-7094</t>
+  </si>
+  <si>
+    <t>ben.heffington@ou.edu</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Counseling Center</t>
+  </si>
+  <si>
+    <t>Brittany Stewart</t>
+  </si>
+  <si>
+    <t>405-325-2911</t>
+  </si>
+  <si>
+    <t>brittany.stewart1@ou.edu</t>
+  </si>
+  <si>
+    <t>The Treatment Network</t>
+  </si>
+  <si>
+    <t>Christopher Graham</t>
+  </si>
+  <si>
+    <t>225-290-3559</t>
+  </si>
+  <si>
+    <t>christopher.g.graham@gmail.com</t>
+  </si>
+  <si>
+    <t>The Virtue Center</t>
   </si>
   <si>
     <t>Shay Hinds</t>
   </si>
   <si>
     <t>405-321-0022 ext. 247</t>
   </si>
   <si>
     <t>shinds@thevirtuecenter.org</t>
   </si>
   <si>
-    <t>NorthCare</t>
-[...331 lines deleted...]
-  <si>
     <t>Tiara's Training Institute</t>
   </si>
   <si>
     <t>Tiara Delonia</t>
   </si>
   <si>
     <t>918-269-0989</t>
   </si>
   <si>
     <t xml:space="preserve">ttitrainingllc@gmail.com </t>
   </si>
   <si>
-    <t>TraMck Connections</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Transitions, Inc. </t>
   </si>
   <si>
     <t>Jami Fields</t>
   </si>
   <si>
     <t>(405)810-0054</t>
   </si>
   <si>
     <t xml:space="preserve">jami.fields@transitionsokc.com </t>
   </si>
   <si>
     <t>Tulsa Day Center</t>
   </si>
   <si>
     <t>Kellie Wilson</t>
   </si>
   <si>
     <t>918-583-5588</t>
   </si>
   <si>
     <t>kwilson@tulsadaycenter.org</t>
   </si>
   <si>
-    <t>Tulsa Technology Center</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">UCO Center for Counseling and Well-Being </t>
   </si>
   <si>
     <t>Patty Topp</t>
   </si>
   <si>
     <t>405-974-2529</t>
   </si>
   <si>
     <t>ptopp@uco.edu</t>
-  </si>
-[...94 lines deleted...]
-    <t xml:space="preserve">tricountyresponse2020@gmail.com; </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1504,1627 +1365,1460 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.shores@homebasedservices.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkpeterson@saintfrancis.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick.quisenberry@uhsinc.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@oklahomacounselinggroup.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htowers@lilyfield.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgibbs@hospiceofgreencountry.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atcdigitallearning@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moliveros@ou.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnoble@ofmq.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmorrisscott@ccfinorman.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvia225@yahoo.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okassociationforplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@crsok.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pam@pamnelsontherapy.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weavingembers@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mentalhealth@sunbeamfamilyservices.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.biard@odmhsas.org" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wharwell@oapgg.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bailey@calmwaters.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdow@grandmh.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@lifeseniorservices.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fay@therapy-embodied.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpelledgetsok@hotmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mollyh@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmtrent@cnhsa.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request-training@fcsok.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresa.berg@tulsatech.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{616F744D-150E-4741-8650-37496A9E5D88}">
-  <dimension ref="A1:E87"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C26B28B-3C94-4932-A222-412CBE1FCBD2}">
+  <dimension ref="A1:E78"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A68" workbookViewId="0">
-      <selection activeCell="A83" sqref="A83:E83"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:E78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="63.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="40" customWidth="1"/>
+    <col min="1" max="1" width="71.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
-        <v>20253535</v>
+        <v>20263535</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>20251015</v>
+        <v>20269901</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>20251215</v>
+        <v>20261015</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
-        <v>20250504</v>
+        <v>20261215</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6">
-        <v>20250430</v>
+        <v>20260430</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
-        <v>20259892</v>
+        <v>20261310</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
-        <v>20250400</v>
+        <v>20269892</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
-        <v>20253785</v>
+        <v>20260400</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>20250030</v>
+        <v>20263785</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11">
-        <v>20250120</v>
+        <v>20260019</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
-        <v>20253565</v>
+        <v>20260030</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13">
-        <v>20251235</v>
+        <v>20260120</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14">
-        <v>20250010</v>
+        <v>20261235</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15">
-        <v>20259900</v>
+        <v>20260945</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16">
-        <v>20250036</v>
+        <v>20260036</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17">
-        <v>20250097</v>
+        <v>20269900</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18">
-        <v>20251005</v>
+        <v>20260097</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19">
-        <v>20250119</v>
+        <v>20261005</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20">
-        <v>20250265</v>
+        <v>20260119</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>81</v>
       </c>
       <c r="B21">
-        <v>20250385</v>
+        <v>20260265</v>
       </c>
       <c r="C21" t="s">
         <v>82</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22">
-        <v>20254662</v>
+        <v>20260385</v>
       </c>
       <c r="C22" t="s">
         <v>86</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>89</v>
       </c>
       <c r="B23">
-        <v>20251185</v>
+        <v>20264662</v>
       </c>
       <c r="C23" t="s">
         <v>90</v>
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24">
-        <v>20259881</v>
+        <v>20261190</v>
       </c>
       <c r="C24" t="s">
         <v>94</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25">
-        <v>20253705</v>
+        <v>20269881</v>
       </c>
       <c r="C25" t="s">
         <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26">
-        <v>20251050</v>
+        <v>20261050</v>
       </c>
       <c r="C26" t="s">
         <v>102</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27">
-        <v>20253670</v>
+        <v>20263670</v>
       </c>
       <c r="C27" t="s">
         <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28">
-        <v>20250075</v>
+        <v>20260075</v>
       </c>
       <c r="C28" t="s">
         <v>110</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29">
-        <v>20250187</v>
+        <v>20263705</v>
       </c>
       <c r="C29" t="s">
         <v>114</v>
       </c>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30">
-        <v>20250022</v>
+        <v>20260022</v>
       </c>
       <c r="C30" t="s">
         <v>118</v>
       </c>
       <c r="D30" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31">
-        <v>20250230</v>
+        <v>20260230</v>
       </c>
       <c r="C31" t="s">
         <v>122</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>125</v>
       </c>
       <c r="B32">
-        <v>20251230</v>
+        <v>20261230</v>
       </c>
       <c r="C32" t="s">
         <v>126</v>
       </c>
       <c r="D32" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33">
-        <v>20250034</v>
+        <v>20260034</v>
       </c>
       <c r="C33" t="s">
         <v>130</v>
       </c>
       <c r="D33" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>133</v>
       </c>
       <c r="B34">
-        <v>20250071</v>
+        <v>20261300</v>
       </c>
       <c r="C34" t="s">
         <v>134</v>
       </c>
       <c r="D34" t="s">
         <v>135</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>137</v>
       </c>
       <c r="B35">
-        <v>20250380</v>
+        <v>20260071</v>
       </c>
       <c r="C35" t="s">
         <v>138</v>
       </c>
       <c r="D35" t="s">
         <v>139</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>141</v>
       </c>
       <c r="B36">
-        <v>20250017</v>
+        <v>20260008</v>
       </c>
       <c r="C36" t="s">
         <v>142</v>
       </c>
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>145</v>
       </c>
       <c r="B37">
-        <v>20250008</v>
+        <v>20263770</v>
       </c>
       <c r="C37" t="s">
         <v>146</v>
       </c>
       <c r="D37" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38">
-        <v>20250405</v>
+        <v>20262015</v>
       </c>
       <c r="C38" t="s">
         <v>150</v>
       </c>
       <c r="D38" t="s">
         <v>151</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>153</v>
       </c>
       <c r="B39">
-        <v>20253770</v>
+        <v>20260210</v>
       </c>
       <c r="C39" t="s">
         <v>154</v>
       </c>
       <c r="D39" t="s">
         <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>157</v>
       </c>
       <c r="B40">
-        <v>20250210</v>
+        <v>20260490</v>
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40" t="s">
         <v>159</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>161</v>
       </c>
       <c r="B41">
-        <v>20250490</v>
+        <v>20261315</v>
       </c>
       <c r="C41" t="s">
         <v>162</v>
       </c>
       <c r="D41" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>165</v>
       </c>
       <c r="B42">
-        <v>20250599</v>
+        <v>20261500</v>
       </c>
       <c r="C42" t="s">
         <v>166</v>
       </c>
       <c r="D42" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>169</v>
       </c>
       <c r="B43">
-        <v>20251180</v>
+        <v>20262222</v>
       </c>
       <c r="C43" t="s">
         <v>170</v>
       </c>
       <c r="D43" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>332</v>
+        <v>173</v>
       </c>
       <c r="B44">
-        <v>20251000</v>
+        <v>20261260</v>
       </c>
       <c r="C44" t="s">
-        <v>333</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
-        <v>334</v>
+        <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>335</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>336</v>
+        <v>177</v>
       </c>
       <c r="B45">
-        <v>20251553</v>
+        <v>20261100</v>
       </c>
       <c r="C45" t="s">
-        <v>337</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
-        <v>338</v>
+        <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>339</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B46">
-        <v>20251100</v>
+        <v>20260048</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B47">
-        <v>20258255</v>
+        <v>20260191</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B48">
-        <v>20250048</v>
+        <v>20261065</v>
       </c>
       <c r="C48" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B49">
-        <v>20250295</v>
+        <v>20260041</v>
       </c>
       <c r="C49" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B50">
-        <v>20251065</v>
+        <v>20263575</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B51">
-        <v>20250025</v>
+        <v>20260192</v>
       </c>
       <c r="C51" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D51" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B52">
-        <v>20253575</v>
+        <v>20260088</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B53">
-        <v>20250041</v>
+        <v>20260028</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>324</v>
+        <v>213</v>
       </c>
       <c r="B54">
-        <v>20250192</v>
+        <v>20261016</v>
       </c>
       <c r="C54" t="s">
-        <v>325</v>
+        <v>214</v>
       </c>
       <c r="D54" t="s">
-        <v>327</v>
+        <v>215</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="B55">
-        <v>20251220</v>
+        <v>20260037</v>
       </c>
       <c r="C55" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="B56">
-        <v>20250088</v>
+        <v>20260004</v>
       </c>
       <c r="C56" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="B57">
-        <v>20250028</v>
+        <v>20261999</v>
       </c>
       <c r="C57" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D57" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="B58">
-        <v>20251210</v>
+        <v>20260370</v>
       </c>
       <c r="C58" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="D58" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="B59">
-        <v>20251016</v>
+        <v>20260063</v>
       </c>
       <c r="C59" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>340</v>
+        <v>237</v>
       </c>
       <c r="B60">
-        <v>20250037</v>
+        <v>20261080</v>
       </c>
       <c r="C60" t="s">
-        <v>341</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>342</v>
+        <v>239</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>343</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="B61">
-        <v>20250004</v>
+        <v>20261295</v>
       </c>
       <c r="C61" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>320</v>
+        <v>245</v>
       </c>
       <c r="B62">
-        <v>20250445</v>
+        <v>20260106</v>
       </c>
       <c r="C62" t="s">
-        <v>321</v>
+        <v>246</v>
       </c>
       <c r="D62" t="s">
-        <v>322</v>
+        <v>247</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>323</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="B63">
-        <v>20251999</v>
+        <v>20261195</v>
       </c>
       <c r="C63" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="B64">
-        <v>20250370</v>
+        <v>20260325</v>
       </c>
       <c r="C64" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="D64" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="B65">
-        <v>20253585</v>
+        <v>20260007</v>
       </c>
       <c r="C65" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="D65" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>261</v>
       </c>
       <c r="B66">
-        <v>20251245</v>
+        <v>20266665</v>
       </c>
       <c r="C66" t="s">
-        <v>329</v>
+        <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>330</v>
+        <v>263</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>331</v>
+        <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="B67">
-        <v>20251190</v>
+        <v>20261210</v>
       </c>
       <c r="C67" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="D67" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="B68">
-        <v>20251080</v>
+        <v>20260475</v>
       </c>
       <c r="C68" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="D68" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="B69">
-        <v>20250063</v>
+        <v>20261035</v>
       </c>
       <c r="C69" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="D69" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="B70">
-        <v>20250106</v>
+        <v>20260103</v>
       </c>
       <c r="C70" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="D70" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="B71">
-        <v>20241010</v>
+        <v>20260118</v>
       </c>
       <c r="C71" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="D71" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="B72">
-        <v>20251195</v>
+        <v>20261515</v>
       </c>
       <c r="C72" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="D72" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="B73">
-        <v>20253600</v>
+        <v>20261305</v>
       </c>
       <c r="C73" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="D73" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="B74">
-        <v>20250007</v>
+        <v>20268255</v>
       </c>
       <c r="C74" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="D74" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>271</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>272</v>
+        <v>297</v>
       </c>
       <c r="B75">
-        <v>20256665</v>
+        <v>20260080</v>
       </c>
       <c r="C75" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
       <c r="D75" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="B76">
-        <v>20251210</v>
+        <v>20260065</v>
       </c>
       <c r="C76" t="s">
-        <v>277</v>
+        <v>302</v>
       </c>
       <c r="D76" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>279</v>
+        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="B77">
-        <v>20250290</v>
+        <v>20261175</v>
       </c>
       <c r="C77" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="D77" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>309</v>
       </c>
       <c r="B78">
-        <v>20250475</v>
+        <v>20260501</v>
       </c>
       <c r="C78" t="s">
-        <v>285</v>
+        <v>310</v>
       </c>
       <c r="D78" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>287</v>
-[...122 lines deleted...]
-      <c r="A86" t="s">
         <v>312</v>
-      </c>
-[...27 lines deleted...]
-        <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E85" r:id="rId1" xr:uid="{653811B8-C8DB-40B6-83F7-FE5F3F4ECA5B}"/>
-[...74 lines deleted...]
-    <hyperlink ref="E5" r:id="rId76" xr:uid="{41F49E7B-9642-4641-9AAC-7DFA1026E9B2}"/>
+    <hyperlink ref="E74" r:id="rId1" xr:uid="{8AA908E9-4B56-4AA4-845E-46CA06990C3D}"/>
+    <hyperlink ref="E54" r:id="rId2" xr:uid="{9E266F9D-0AFB-4738-85FB-630BBC98E0CD}"/>
+    <hyperlink ref="E70" r:id="rId3" xr:uid="{F9115B8B-BA05-4305-8626-430E0A46D96E}"/>
+    <hyperlink ref="E66" r:id="rId4" xr:uid="{1286B1B4-E421-4D2A-8601-97E285E7C4C8}"/>
+    <hyperlink ref="E33" r:id="rId5" xr:uid="{414151CF-175F-4E57-81EB-A57714EE48BA}"/>
+    <hyperlink ref="E61" r:id="rId6" xr:uid="{A8A1BB9E-C2C4-45C4-AA55-3AAC896FD0BD}"/>
+    <hyperlink ref="E46" r:id="rId7" xr:uid="{742C4DE7-514D-489D-9855-B8133E5A5233}"/>
+    <hyperlink ref="E14" r:id="rId8" xr:uid="{6D61CD21-994B-487A-9754-24282C24E4BE}"/>
+    <hyperlink ref="E65" r:id="rId9" xr:uid="{4A22D84F-CFD4-488B-A57B-36D59DD916F8}"/>
+    <hyperlink ref="E63" r:id="rId10" xr:uid="{6B9CF984-1B3D-4D8F-9702-A6E35C973417}"/>
+    <hyperlink ref="E21" r:id="rId11" xr:uid="{D828368A-ADDD-4217-ACB1-8F02BF30E8BF}"/>
+    <hyperlink ref="E25" r:id="rId12" xr:uid="{56656B4C-60C0-49ED-B97C-CF5A7EC4F39D}"/>
+    <hyperlink ref="E62" r:id="rId13" xr:uid="{9CC274DC-A08A-4C06-9CB5-FB16D3616FDE}"/>
+    <hyperlink ref="E31" r:id="rId14" xr:uid="{109FC730-55E0-48FC-81F1-A491A019810A}"/>
+    <hyperlink ref="E40" r:id="rId15" xr:uid="{D7C7E083-573F-4B79-8037-6758F646890D}"/>
+    <hyperlink ref="E52" r:id="rId16" display="hello@edmondcounseling.com" xr:uid="{8B1EFA0E-05AE-4F9B-AACE-FB3ECBF5A5AA}"/>
+    <hyperlink ref="E20" r:id="rId17" xr:uid="{1400B0A2-1FA6-49D4-8B0F-072DD39E90BC}"/>
+    <hyperlink ref="E49" r:id="rId18" xr:uid="{8A41A08F-76DC-4CB6-A7A9-B855127BCD13}"/>
+    <hyperlink ref="E68" r:id="rId19" xr:uid="{6CF85D0B-D0C9-418D-8645-C3E266722CD0}"/>
+    <hyperlink ref="E76" r:id="rId20" xr:uid="{D3D6CBAC-AA47-417A-B503-860FD9889139}"/>
+    <hyperlink ref="E56" r:id="rId21" xr:uid="{4F8077DF-B6DD-4592-AF0C-11C1CA1D41DE}"/>
+    <hyperlink ref="E6" r:id="rId22" xr:uid="{32A68E53-DD77-404C-BA0C-0B40714B8794}"/>
+    <hyperlink ref="E58" r:id="rId23" xr:uid="{CC102BD6-FD64-4554-9630-A10D66B1739C}"/>
+    <hyperlink ref="E19" r:id="rId24" xr:uid="{27F6382F-87B4-4346-A560-5DD5021C118F}"/>
+    <hyperlink ref="E77" r:id="rId25" xr:uid="{275E7C97-B4F8-4448-9A69-85B1F8CF5F0E}"/>
+    <hyperlink ref="E59" r:id="rId26" xr:uid="{22B17CC5-C3F8-42B6-ACFD-AE7562CAAB2B}"/>
+    <hyperlink ref="E75" r:id="rId27" xr:uid="{A5738259-4DC6-462F-874B-8B3204B69DE9}"/>
+    <hyperlink ref="E22" r:id="rId28" xr:uid="{23B710CA-B667-4B1F-81E8-67A94F1B985E}"/>
+    <hyperlink ref="E28" r:id="rId29" xr:uid="{07CFB823-B52D-4BA8-8F23-6BA61D76A3AE}"/>
+    <hyperlink ref="E35" r:id="rId30" xr:uid="{0CFCD62B-B54C-44A7-8F28-68FAC523AB34}"/>
+    <hyperlink ref="E32" r:id="rId31" xr:uid="{D2188F27-961E-40FA-8339-FEB06FFE65E6}"/>
+    <hyperlink ref="E11" r:id="rId32" xr:uid="{0523EBF7-91EC-4B16-AF93-E00234703625}"/>
+    <hyperlink ref="E13" r:id="rId33" xr:uid="{8E02D1EA-992F-4049-A812-5A39F67DE792}"/>
+    <hyperlink ref="E78" r:id="rId34" xr:uid="{C195C930-5588-4164-8F5E-483629A3B376}"/>
+    <hyperlink ref="E16" r:id="rId35" xr:uid="{3ADF5DB9-E814-49BE-90A5-E47CB82F2A2B}"/>
+    <hyperlink ref="E34" r:id="rId36" xr:uid="{4A423BD7-1CAB-4BD3-B725-C55B442544C6}"/>
+    <hyperlink ref="E15" r:id="rId37" xr:uid="{D394A9D3-EB0C-4BFE-A169-DE93C89B0B08}"/>
+    <hyperlink ref="E4" r:id="rId38" xr:uid="{F1FA889C-E6AD-4E21-80C5-3EA0DC2C27DF}"/>
+    <hyperlink ref="E45" r:id="rId39" xr:uid="{5482FDB4-25F8-4B94-9690-9C9B1557E05E}"/>
+    <hyperlink ref="E36" r:id="rId40" xr:uid="{79855606-FB7B-47F3-BAA7-3829BD537FFB}"/>
+    <hyperlink ref="E37" r:id="rId41" xr:uid="{6FDF0AF4-F90E-4268-9E49-644C4A1C1363}"/>
+    <hyperlink ref="E27" r:id="rId42" display="ceu@evolutionmhs.com " xr:uid="{4A4C124C-3A87-418C-BBB7-512F52334BCA}"/>
+    <hyperlink ref="E26" r:id="rId43" xr:uid="{E815BAD0-E75B-452B-B750-A406C87617D9}"/>
+    <hyperlink ref="E8" r:id="rId44" xr:uid="{03AAC49E-AB09-4AB1-B331-E27C0E5392D9}"/>
+    <hyperlink ref="E47" r:id="rId45" xr:uid="{C251C3D5-9424-43DA-94EB-7663364076BE}"/>
+    <hyperlink ref="E9" r:id="rId46" xr:uid="{829711D2-D728-4F50-83CE-79CF454D51E7}"/>
+    <hyperlink ref="E67" r:id="rId47" xr:uid="{B9B13960-AF22-4437-BD24-64B1FC42FCD4}"/>
+    <hyperlink ref="E23" r:id="rId48" xr:uid="{4F91E429-D46D-4692-9330-53B079FE470F}"/>
+    <hyperlink ref="E2" r:id="rId49" xr:uid="{061FF660-8337-4048-A223-DD1A06F2F919}"/>
+    <hyperlink ref="E60" r:id="rId50" xr:uid="{44DCE482-AAA0-4C73-9060-03AE6FEEC31C}"/>
+    <hyperlink ref="E43" r:id="rId51" display="heather.murphy@macu.edu" xr:uid="{558E766A-3A0A-4E12-9FEB-C0D2DDD3406B}"/>
+    <hyperlink ref="E3" r:id="rId52" xr:uid="{07761AD0-12FF-4F28-BE9D-C0A79642C73C}"/>
+    <hyperlink ref="E73" r:id="rId53" xr:uid="{9BBB5895-E17E-4415-87A2-30474E9539D4}"/>
+    <hyperlink ref="E7" r:id="rId54" xr:uid="{EA8D18C7-AACF-4BC5-9AC0-1A7E0639E1AA}"/>
+    <hyperlink ref="E48" r:id="rId55" xr:uid="{86993C21-51B6-4674-A898-F605CEBF7F12}"/>
+    <hyperlink ref="E55" r:id="rId56" xr:uid="{DF86357C-D502-4A91-95F8-94FBB5FB558B}"/>
+    <hyperlink ref="E39" r:id="rId57" xr:uid="{58E65721-AD58-48C6-93D9-E010CA382791}"/>
+    <hyperlink ref="E50" r:id="rId58" xr:uid="{FF789CFE-98A3-4BB3-8AF0-2B025230DF63}"/>
+    <hyperlink ref="E64" r:id="rId59" xr:uid="{2CFEBAE9-57BA-41D1-BD7B-5C004AE006B3}"/>
+    <hyperlink ref="E41" r:id="rId60" xr:uid="{8D48B519-9CBD-4D01-AECE-CC303A505578}"/>
+    <hyperlink ref="E10" r:id="rId61" xr:uid="{FCC85E0A-003D-4FC6-A85B-10EC9AD13C15}"/>
+    <hyperlink ref="E5" r:id="rId62" xr:uid="{296BF9E8-8A76-4D36-BED3-5D0CE9D4116E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>