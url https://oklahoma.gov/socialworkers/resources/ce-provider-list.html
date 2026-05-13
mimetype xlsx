--- v1 (2026-04-03)
+++ v2 (2026-05-13)
@@ -1,1142 +1,4785 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\CEP Applications and Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{195D5377-770F-4D2A-B8E6-2C25BD739D53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DDF3D7F-A697-44EE-93D4-FC38ED9A60E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6147221B-EB2E-4234-BC2F-C633B50E4958}"/>
+    <workbookView xWindow="6210" yWindow="2460" windowWidth="21630" windowHeight="12090" activeTab="8" xr2:uid="{CC9DDB99-7CCD-44CE-8441-39C1149676B5}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="2018" sheetId="3" r:id="rId1"/>
+    <sheet name="2019" sheetId="4" r:id="rId2"/>
+    <sheet name="2020" sheetId="5" r:id="rId3"/>
+    <sheet name="2021" sheetId="6" r:id="rId4"/>
+    <sheet name="2022" sheetId="7" r:id="rId5"/>
+    <sheet name="2023" sheetId="1" r:id="rId6"/>
+    <sheet name="2024" sheetId="2" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
+    <sheet name="2026" sheetId="10" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2596" uniqueCount="1501">
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>Contact Person</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>A Chance to Change Foundation</t>
+  </si>
+  <si>
+    <t>Nanci J. Cosby</t>
+  </si>
+  <si>
+    <t>405-840-9000</t>
+  </si>
+  <si>
+    <t>ncosby@achancetochange.org</t>
+  </si>
+  <si>
+    <t>Anchored Behavioral Health Counseling</t>
+  </si>
+  <si>
+    <t>Rebecca van der Hagen</t>
+  </si>
+  <si>
+    <t>918-295-5055</t>
+  </si>
+  <si>
+    <t>becky@anchoredbhc.com</t>
+  </si>
+  <si>
+    <t>Around the Clock Digital Learning</t>
+  </si>
+  <si>
+    <t>Diane Freeman</t>
+  </si>
+  <si>
+    <t>405-293-2885</t>
+  </si>
+  <si>
+    <t>atcdigitallearning@gmail.com</t>
+  </si>
+  <si>
+    <t>Be Well / Tulsa Health Department</t>
+  </si>
+  <si>
+    <t>Marcus Anderson</t>
+  </si>
+  <si>
+    <t>918-595-4404</t>
+  </si>
+  <si>
+    <t>manderson@tulsa-health.org</t>
+  </si>
+  <si>
+    <t>Behavioral Health Training, LLC</t>
+  </si>
+  <si>
+    <t>Chris Dhoku</t>
+  </si>
+  <si>
+    <t>918-902-5985</t>
+  </si>
+  <si>
+    <t>cdhoku@gmail.com</t>
+  </si>
+  <si>
+    <t>Bethany Counseling Center</t>
+  </si>
+  <si>
+    <t>Angela Zayas</t>
+  </si>
+  <si>
+    <t>405-603-3265</t>
+  </si>
+  <si>
+    <t>angelazayas@bethanycounselingok.com</t>
+  </si>
+  <si>
+    <t>Biofeedback and Counseling, Inc. / Dana Hargus</t>
+  </si>
+  <si>
+    <t>Mardy Hill</t>
+  </si>
+  <si>
+    <t>580-436-7120</t>
+  </si>
+  <si>
+    <t>biofeedback_counseling@yahoo.com</t>
+  </si>
   <si>
     <t>CEP Name</t>
   </si>
   <si>
-    <t>Number</t>
-[...8 lines deleted...]
-    <t>Email</t>
+    <t>Breeden, Virginia F. "Jenny"</t>
+  </si>
+  <si>
+    <t>Virginia F. Breeden or Francis Allitizer</t>
+  </si>
+  <si>
+    <t>580-583-5738</t>
+  </si>
+  <si>
+    <t>breedenjenny@gmail.com</t>
+  </si>
+  <si>
+    <t>C.A.R.E. Consulting Group (Community Advocacy Research and Evaluation)</t>
+  </si>
+  <si>
+    <t>Audrey Spanko</t>
+  </si>
+  <si>
+    <t>844-312-2273</t>
+  </si>
+  <si>
+    <t>aspanko@carecg.com</t>
+  </si>
+  <si>
+    <t>Case Management Services of Oklahoma (CMSA-OK)</t>
+  </si>
+  <si>
+    <t>Wendy Gerdes or Beth Taylor</t>
+  </si>
+  <si>
+    <t>405-406-1933</t>
+  </si>
+  <si>
+    <t>director@cmsa-ok.com</t>
+  </si>
+  <si>
+    <t>Center for Children and Families, Inc.</t>
+  </si>
+  <si>
+    <t>Trey Gourley</t>
+  </si>
+  <si>
+    <t>405-364-1420</t>
+  </si>
+  <si>
+    <t>tgourley@ccfinorman.org</t>
+  </si>
+  <si>
+    <t>Center for Family Resilience - OSU Tulsa</t>
+  </si>
+  <si>
+    <t>Hannah James</t>
+  </si>
+  <si>
+    <t>918-594-8336 or 918-594-8188</t>
+  </si>
+  <si>
+    <t>cfr@okstate.edu</t>
+  </si>
+  <si>
+    <t>Cherokee Nation Behavioral Health</t>
+  </si>
+  <si>
+    <t>Kristy Woodard or James Bywater</t>
+  </si>
+  <si>
+    <t>539-234-3501</t>
+  </si>
+  <si>
+    <t>kristy-woodard@cherokee.org</t>
+  </si>
+  <si>
+    <t>Choctaw Nation Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Courtney Trent</t>
+  </si>
+  <si>
+    <t>918-302-0052</t>
+  </si>
+  <si>
+    <t>cmtrent@cnhsa.com</t>
+  </si>
+  <si>
+    <t>Allie Davis</t>
+  </si>
+  <si>
+    <t>918-906-9994</t>
+  </si>
+  <si>
+    <t>allie@chriskingcounseling.com</t>
+  </si>
+  <si>
+    <t>Chris King Counseling Services</t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies (CAPS)</t>
+  </si>
+  <si>
+    <t>Tim Peterson</t>
+  </si>
+  <si>
+    <t>918-481-4673</t>
+  </si>
+  <si>
+    <t>tkpeterson@saintfrancis.com</t>
+  </si>
+  <si>
+    <t>Colorado Solutions, LLC - Innovative Psychotherapy and Training Services</t>
+  </si>
+  <si>
+    <t>Trisha Stewart</t>
+  </si>
+  <si>
+    <t>405-590-5819</t>
+  </si>
+  <si>
+    <t>trisha.stewart@coloradosolutions.net</t>
+  </si>
+  <si>
+    <t>Counseling and Recovery Services of Oklahoma</t>
+  </si>
+  <si>
+    <t>Justin Gambill</t>
+  </si>
+  <si>
+    <t>918-492-2554</t>
+  </si>
+  <si>
+    <t>jgambill@crsok.org</t>
+  </si>
+  <si>
+    <t>Creative Options Counseling and Consulting, Inc.</t>
+  </si>
+  <si>
+    <t>Tanesha Hooks</t>
+  </si>
+  <si>
+    <t>405-623-0003</t>
+  </si>
+  <si>
+    <t>creativeops14@yahoo.com</t>
+  </si>
+  <si>
+    <t>CREOKS Behavioral Health</t>
+  </si>
+  <si>
+    <t>Marcia Keesee</t>
+  </si>
+  <si>
+    <t>918-382-7300</t>
+  </si>
+  <si>
+    <t>marcia.keesee@creoks.org</t>
+  </si>
+  <si>
+    <t>CS Institute for Play Therapy Training</t>
+  </si>
+  <si>
+    <t>Sharolyn Wallace</t>
+  </si>
+  <si>
+    <t>918-639-4574</t>
+  </si>
+  <si>
+    <t>sharolyn.wallace@gmail.com</t>
+  </si>
+  <si>
+    <t>CS Professional Services, LLC</t>
+  </si>
+  <si>
+    <t>Dawson Counseling and Play Therapy, LLC</t>
+  </si>
+  <si>
+    <t>Lisa Morrell Dawson</t>
+  </si>
+  <si>
+    <t>918-4753-3093</t>
+  </si>
+  <si>
+    <t>dawsonplaytherapy@gmail.com</t>
+  </si>
+  <si>
+    <t>Daybreak Family Services</t>
+  </si>
+  <si>
+    <t>Rebekah Taylor</t>
+  </si>
+  <si>
+    <t>918-561-6000</t>
+  </si>
+  <si>
+    <t>rtaylor@daybreakok.com</t>
+  </si>
+  <si>
+    <t>Dayspring Community Services</t>
+  </si>
+  <si>
+    <t>Keylee Tesar</t>
+  </si>
+  <si>
+    <t>918-712-0859</t>
+  </si>
+  <si>
+    <t>keylee.tesar@pfh.org</t>
+  </si>
+  <si>
+    <t>DeQuasie, Sabrina</t>
+  </si>
+  <si>
+    <t>Sabrina DeQuasie</t>
+  </si>
+  <si>
+    <t>405-397-6902</t>
+  </si>
+  <si>
+    <t>sabrinadequasie@gmail.com</t>
+  </si>
+  <si>
+    <t>East Central University</t>
+  </si>
+  <si>
+    <t>Holli Witherington</t>
+  </si>
+  <si>
+    <t>580-559-5815</t>
+  </si>
+  <si>
+    <t>holrwit@ecok.edu</t>
+  </si>
+  <si>
+    <t>EdCompass, LLC DBA Mindful Continuing Education</t>
+  </si>
+  <si>
+    <t>Patricia Hocking-Walker</t>
+  </si>
+  <si>
+    <t>805-413-3797</t>
+  </si>
+  <si>
+    <t>patrish@teachmeceus.com</t>
+  </si>
+  <si>
+    <t>Evergreen Training and Development, LLC</t>
+  </si>
+  <si>
+    <t>Cortney Yarholar</t>
+  </si>
+  <si>
+    <t>405-264-3633</t>
+  </si>
+  <si>
+    <t>cyarholar@evergreen.training</t>
+  </si>
+  <si>
+    <t>Evolution Mental Health Services</t>
+  </si>
+  <si>
+    <t>Greg Sutmiller</t>
+  </si>
+  <si>
+    <t>918-892-8737</t>
+  </si>
+  <si>
+    <t>greg@evolutionmhs.com</t>
+  </si>
+  <si>
+    <t>Family and Children's Services</t>
+  </si>
+  <si>
+    <t>Amy Lepper</t>
+  </si>
+  <si>
+    <t>918-587-9471</t>
+  </si>
+  <si>
+    <t>request-training@fcsok.org</t>
+  </si>
+  <si>
+    <t>Foster and Adoptive Community, Inc</t>
+  </si>
+  <si>
+    <t>Barbara Leiner</t>
+  </si>
+  <si>
+    <t>818-998-4462</t>
+  </si>
+  <si>
+    <t>barbara@socialworkertraining.org</t>
+  </si>
+  <si>
+    <t>Foundations of Change, LLC</t>
+  </si>
+  <si>
+    <t>Tina Ryker-Bevans</t>
+  </si>
+  <si>
+    <t>918-917-5462</t>
+  </si>
+  <si>
+    <t>tina@foundationsofchange.com</t>
+  </si>
+  <si>
+    <t>Guinn, Jamie</t>
+  </si>
+  <si>
+    <t>Jamie Guinn</t>
+  </si>
+  <si>
+    <t>405-641-7549</t>
+  </si>
+  <si>
+    <t>jamieg.lcsw@gmail.com</t>
+  </si>
+  <si>
+    <t>HALO Project International</t>
+  </si>
+  <si>
+    <t>Cindy Lee</t>
+  </si>
+  <si>
+    <t>405-753-4172</t>
+  </si>
+  <si>
+    <t>cindyl@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>HOPE Community Services</t>
+  </si>
+  <si>
+    <t>LaSonya Young</t>
+  </si>
+  <si>
+    <t>405-634-4400</t>
+  </si>
+  <si>
+    <t>lryoung@hopecsi.org</t>
+  </si>
+  <si>
+    <t>Institute for Natural Resources</t>
+  </si>
+  <si>
+    <t>Dr. Richard Coleman</t>
+  </si>
+  <si>
+    <t>925-609-2820</t>
+  </si>
+  <si>
+    <t>dcheung@biocorp.com</t>
+  </si>
+  <si>
+    <t>Jeremy P. Elledge</t>
+  </si>
+  <si>
+    <t>Jeremy Elledge</t>
+  </si>
+  <si>
+    <t>405-642-9369</t>
+  </si>
+  <si>
+    <t>jpelledgetsok@hotmail.com</t>
+  </si>
+  <si>
+    <t>Joplin Professional Social Workers Group</t>
+  </si>
+  <si>
+    <t>Jannette Eldred</t>
+  </si>
+  <si>
+    <t>417-625-3144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialworkdepartment@mssu.edu </t>
+  </si>
+  <si>
+    <t>Legacy Hospice</t>
+  </si>
+  <si>
+    <t>Jill Whitaker</t>
+  </si>
+  <si>
+    <t>334-372-3284</t>
+  </si>
+  <si>
+    <t>jill.whitaker@legacyhospice.net</t>
+  </si>
+  <si>
+    <t>LIFE Senior Services</t>
+  </si>
+  <si>
+    <t>Carol Carter</t>
+  </si>
+  <si>
+    <t>918-664-9000 ext 1219</t>
+  </si>
+  <si>
+    <t>ccarter@lifeseniorservices.org</t>
+  </si>
+  <si>
+    <t>Lighthouse Behavioral Wellness Centers</t>
+  </si>
+  <si>
+    <t>Deana Tharp</t>
+  </si>
+  <si>
+    <t>580-319-7305</t>
+  </si>
+  <si>
+    <t>dtharp@lighthouseok.com</t>
+  </si>
+  <si>
+    <t>Moore Public Schools</t>
+  </si>
+  <si>
+    <t>Kathryn Creecy</t>
+  </si>
+  <si>
+    <t>405-735-4144</t>
+  </si>
+  <si>
+    <t>kathryncreecy@mooreschools.com</t>
+  </si>
+  <si>
+    <t>Muscogee (Creek) Nation Behavioral Health and Substance Abuse Services</t>
+  </si>
+  <si>
+    <t>Chelsea Potts</t>
+  </si>
+  <si>
+    <t>918-758-1910</t>
+  </si>
+  <si>
+    <t>chelsea.potts@creekhealth.org</t>
+  </si>
+  <si>
+    <t>Nightlight Christian Adoptions</t>
+  </si>
+  <si>
+    <t>Deborah Nomura</t>
+  </si>
+  <si>
+    <t>918-491-6767</t>
+  </si>
+  <si>
+    <t>debbien@nightlight.org</t>
+  </si>
+  <si>
+    <t>North Oklahoma County Mental Health Center (NorthCare)</t>
+  </si>
+  <si>
+    <t>Rebekah Shugart</t>
+  </si>
+  <si>
+    <t>405-858-2932</t>
+  </si>
+  <si>
+    <t>rebekah.shugart@northcare.com</t>
+  </si>
+  <si>
+    <t>Northeastern State University Social Work Program</t>
+  </si>
+  <si>
+    <t>Carolyn Cox</t>
+  </si>
+  <si>
+    <t>918-444-3511</t>
+  </si>
+  <si>
+    <t>socialwork@nsuok.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma Association for Play Therapy</t>
+  </si>
+  <si>
+    <t>Charles Jackson</t>
+  </si>
+  <si>
+    <t>405-923-0603</t>
+  </si>
+  <si>
+    <t>okassociationforplaytherapy@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Association on Problem Gambling and Gaming</t>
+  </si>
+  <si>
+    <t>Wiley Harwell</t>
+  </si>
+  <si>
+    <t>405-801-3329</t>
+  </si>
+  <si>
+    <t>wharwell@oapgg.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Institute</t>
+  </si>
+  <si>
+    <t>Hayley Twyman Brack</t>
+  </si>
+  <si>
+    <t>405-440-3034</t>
+  </si>
+  <si>
+    <t>hello@edmondcounseling.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Department of Mental Health and Substance Abuse Services (ODMHSAS)</t>
+  </si>
+  <si>
+    <t>Allison Woodard</t>
+  </si>
+  <si>
+    <t>405-248-9057</t>
+  </si>
+  <si>
+    <t>allison.woodard@odmhsas.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Drug and Alcohol Professional Counselor Association (ODAPCA)</t>
+  </si>
+  <si>
+    <t>Elexis Tyler</t>
+  </si>
+  <si>
+    <t>405-793-1545</t>
+  </si>
+  <si>
+    <t>elexis@odapca.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Play Therapy Training Institute</t>
+  </si>
+  <si>
+    <t>Nancy Rumley Soliz</t>
+  </si>
+  <si>
+    <t>405-413-4768</t>
+  </si>
+  <si>
+    <t>oklahomaplaytherapy@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Sex and Relationship Institute, LLC</t>
+  </si>
+  <si>
+    <t>Tori Stevens</t>
+  </si>
+  <si>
+    <t>405-906-2517</t>
+  </si>
+  <si>
+    <t>tori@oksri.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Society for Psychoanalytic Studies</t>
+  </si>
+  <si>
+    <t>Hannah Durland</t>
+  </si>
+  <si>
+    <t>405-589-1406</t>
+  </si>
+  <si>
+    <t>hannahdanaewebb@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma State Board of Licensed Social Workers</t>
+  </si>
+  <si>
+    <t>James Marks</t>
+  </si>
+  <si>
+    <t>405-521-3712</t>
+  </si>
+  <si>
+    <t>james.marks@oswb.ok.gov</t>
+  </si>
+  <si>
+    <t>Oklahoma State Department of Health - Maternal and Child Health/Child Abuse Training</t>
+  </si>
+  <si>
+    <t>James Craig</t>
+  </si>
+  <si>
+    <t>405-426-8089</t>
+  </si>
+  <si>
+    <t>james.craig@health.ok.gov</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - Student Counseling Center</t>
+  </si>
+  <si>
+    <t>Jonathan Ishoy</t>
+  </si>
+  <si>
+    <t>405-744-5458</t>
+  </si>
+  <si>
+    <t>jishoy@okstate.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma State University Center for Health Sciences - Project ECHO</t>
+  </si>
+  <si>
+    <t>Ashley Groom</t>
+  </si>
+  <si>
+    <t>800-274-1972</t>
+  </si>
+  <si>
+    <t>projectecho@okstate.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma State University Center for Health Sciences - Psychiatry and Behavioral Sciences</t>
+  </si>
+  <si>
+    <t>Valerie Isaacs</t>
+  </si>
+  <si>
+    <t>918-978-9242</t>
+  </si>
+  <si>
+    <t>valerie.isaacs@okstate.edu</t>
+  </si>
+  <si>
+    <t>OU Health - Case Management Department</t>
+  </si>
+  <si>
+    <t>Connie Egbert</t>
+  </si>
+  <si>
+    <t>405-623-9165</t>
+  </si>
+  <si>
+    <t>connie.egbert@ouhealth.com</t>
+  </si>
+  <si>
+    <t>OU Health Physicians Department of Social Work Services</t>
+  </si>
+  <si>
+    <t>Gena Roberts Massey</t>
+  </si>
+  <si>
+    <t>918-660-3352</t>
+  </si>
+  <si>
+    <t>gena-robertsmassey@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>OUHSC Department of Psychiatry and Behavioral Services</t>
+  </si>
+  <si>
+    <t>Britta Ostermeyer</t>
+  </si>
+  <si>
+    <t>405-271-4468</t>
+  </si>
+  <si>
+    <t>britta-ostermeyer@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Kelsey Henson</t>
+  </si>
+  <si>
+    <t>405-271-8001 ext 47663</t>
+  </si>
+  <si>
+    <t>kelsey-henson@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Parent Child Center of Tulsa</t>
+  </si>
+  <si>
+    <t>Kimberly Parker</t>
+  </si>
+  <si>
+    <t>918-699-1534</t>
+  </si>
+  <si>
+    <t>kparker@parentchildcenter.org</t>
+  </si>
+  <si>
+    <t>Parkside Psychiatric Hospital and Clinic</t>
+  </si>
+  <si>
+    <t>Eric Sachau</t>
+  </si>
+  <si>
+    <t>918-582-2131</t>
+  </si>
+  <si>
+    <t>esachau@parksideinc.org</t>
+  </si>
+  <si>
+    <t>Peachtree Professional Education, Inc</t>
+  </si>
+  <si>
+    <t>Richard Nongard</t>
+  </si>
+  <si>
+    <t>702-488-9640</t>
+  </si>
+  <si>
+    <t>info@fastceus.com</t>
+  </si>
+  <si>
+    <t>Rachel Asbury Counseling, LLC</t>
+  </si>
+  <si>
+    <t>Rachel Asbury</t>
+  </si>
+  <si>
+    <t>913-284-4480</t>
+  </si>
+  <si>
+    <t>contact@rachelasbury.com</t>
+  </si>
+  <si>
+    <t>Red Rock Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Adriana King or Kayley Saunders</t>
+  </si>
+  <si>
+    <t>405-419-0310</t>
+  </si>
+  <si>
+    <t>alltrainingdepartment@red-rock.com</t>
+  </si>
+  <si>
+    <t>Restorative Alternative Wellness, Inc</t>
+  </si>
+  <si>
+    <t>Gina Pazzaglia</t>
+  </si>
+  <si>
+    <t>405-310-1575</t>
+  </si>
+  <si>
+    <t>405-237-3780</t>
+  </si>
+  <si>
+    <t>drgina.raw@gmail.com</t>
+  </si>
+  <si>
+    <t>Restore Behavioral Health / The Center at Restore</t>
+  </si>
+  <si>
+    <t>Melissa Pattison or Craig Long</t>
+  </si>
+  <si>
+    <t>thecenter@restore-bh.com</t>
+  </si>
+  <si>
+    <t>Saint Francis Health System</t>
+  </si>
+  <si>
+    <t>Lauren Haguewood</t>
+  </si>
+  <si>
+    <t>918-494-6490</t>
+  </si>
+  <si>
+    <t>lehaguewood@saintfrancis.com</t>
+  </si>
+  <si>
+    <t>Scully Health Management, Inc</t>
+  </si>
+  <si>
+    <t>Karyn Scully</t>
+  </si>
+  <si>
+    <t>954-242-0515</t>
+  </si>
+  <si>
+    <t>karynscully@bellsouth.net</t>
+  </si>
+  <si>
+    <t>Sunbeam Family Services</t>
+  </si>
+  <si>
+    <t>Amy Chlouber</t>
+  </si>
+  <si>
+    <t>405-528-7721</t>
+  </si>
+  <si>
+    <t>achlouber@sunbeamfamilyservices.org</t>
+  </si>
+  <si>
+    <t>Thai-An Truong</t>
+  </si>
+  <si>
+    <t>405-237-5782</t>
+  </si>
+  <si>
+    <t>thaian@teamcbttraining.com</t>
+  </si>
+  <si>
+    <t>The Chickasaw Nation Department of Family Services</t>
+  </si>
+  <si>
+    <t>Samantha Renfrow</t>
+  </si>
+  <si>
+    <t>580-272-1180</t>
+  </si>
+  <si>
+    <t>samantha.renfrow@chickasaw.net</t>
+  </si>
+  <si>
+    <t>The Institute for Continuing Education</t>
+  </si>
+  <si>
+    <t>Linda Lakeman</t>
+  </si>
+  <si>
+    <t>800-557-1950</t>
+  </si>
+  <si>
+    <t>instconted@aol.com</t>
+  </si>
+  <si>
+    <t>The Tristesse Grief Center</t>
+  </si>
+  <si>
+    <t>Kaylin Parsons</t>
+  </si>
+  <si>
+    <t>918-587-1200</t>
+  </si>
+  <si>
+    <t>hello@thegriefcenter.org</t>
+  </si>
+  <si>
+    <t>The Virtue Center</t>
+  </si>
+  <si>
+    <t>Caleb Klusmeyer</t>
+  </si>
+  <si>
+    <t>405-321-0022</t>
+  </si>
+  <si>
+    <t>cklumsmeyer@thevirtuecenter.org</t>
+  </si>
+  <si>
+    <t>Tiara Delonia</t>
+  </si>
+  <si>
+    <t>918-269-0989</t>
+  </si>
+  <si>
+    <t>tiara.miller@okstate.edu</t>
+  </si>
+  <si>
+    <t>Transforming Growth and Renewal, LLC</t>
+  </si>
+  <si>
+    <t>Tricia Brown</t>
+  </si>
+  <si>
+    <t>913-602-9631</t>
+  </si>
+  <si>
+    <t>triciabrownphdlcpc@gmail.com</t>
+  </si>
+  <si>
+    <t>Transitions, Inc</t>
+  </si>
+  <si>
+    <t>Jami Fields</t>
+  </si>
+  <si>
+    <t>405-810-0054</t>
+  </si>
+  <si>
+    <t>jami.fields@transitionsokc.com</t>
+  </si>
+  <si>
+    <t>Tulsa Technology Center</t>
+  </si>
+  <si>
+    <t>Teresa Berg</t>
+  </si>
+  <si>
+    <t>918-828-5000</t>
+  </si>
+  <si>
+    <t>teresa.berg@tulsatech.org</t>
+  </si>
+  <si>
+    <t>UCO - Center for Counseling and Well-Being</t>
+  </si>
+  <si>
+    <t>Cassie Murphy</t>
+  </si>
+  <si>
+    <t>405-974-2215</t>
+  </si>
+  <si>
+    <t>cmurphy22@uco.edu</t>
+  </si>
+  <si>
+    <t>University of Oklahoma Center for Public Management</t>
+  </si>
+  <si>
+    <t>James Bond</t>
+  </si>
+  <si>
+    <t>405-325-0519</t>
+  </si>
+  <si>
+    <t>jmbond@ou.edu</t>
+  </si>
+  <si>
+    <t>University of Oklahoma School of Social Work</t>
+  </si>
+  <si>
+    <t>Meagan Oliveros</t>
+  </si>
+  <si>
+    <t>405-325-5236</t>
+  </si>
+  <si>
+    <t>moliveros@ou.edu</t>
+  </si>
+  <si>
+    <t>ODMHSAS</t>
   </si>
   <si>
     <t>A New Way Center</t>
   </si>
   <si>
     <t>Sara Rivero</t>
   </si>
   <si>
     <t>918-640-0684</t>
   </si>
   <si>
     <t>operations@anewwaycenter.com</t>
   </si>
   <si>
+    <t>Anchored Behavioral Health</t>
+  </si>
+  <si>
+    <t>Rebecca (Becky) van der Hagen</t>
+  </si>
+  <si>
+    <t>918-346-1626</t>
+  </si>
+  <si>
+    <t>Be Well - Tulsa Health Department</t>
+  </si>
+  <si>
+    <t>918-595-4323</t>
+  </si>
+  <si>
+    <t>405-831-2121</t>
+  </si>
+  <si>
+    <t>Biofeedback and Counseling</t>
+  </si>
+  <si>
+    <t>Breeden, Virginia</t>
+  </si>
+  <si>
+    <t>Francis Allitzer</t>
+  </si>
+  <si>
+    <t>580-284-4775</t>
+  </si>
+  <si>
+    <t>fran.allitzer@yahoo.com</t>
+  </si>
+  <si>
+    <t>Cedar Ridge</t>
+  </si>
+  <si>
+    <t>Patrick Quisenberry</t>
+  </si>
+  <si>
+    <t>405-605-6110</t>
+  </si>
+  <si>
+    <t>patrick.quisenberry@uhsinc.com</t>
+  </si>
+  <si>
+    <t>Center for Children and Families</t>
+  </si>
+  <si>
+    <t>Kathryn Morris-Scott</t>
+  </si>
+  <si>
+    <t>kmorriesscott@ccfinorman.org</t>
+  </si>
+  <si>
+    <t>Chickasaw Nation Department of Family Services</t>
+  </si>
+  <si>
+    <t>Patty Daniels</t>
+  </si>
+  <si>
+    <t>580-436-2603 ext. 60482</t>
+  </si>
+  <si>
+    <t>patty.daniels@chickasaw.net</t>
+  </si>
+  <si>
+    <t>Case Management Society of Oklahoma (CMSA-OK)</t>
+  </si>
+  <si>
+    <t>Julie Harvey</t>
+  </si>
+  <si>
+    <t>director@cmsa-ok.org</t>
+  </si>
+  <si>
+    <t>918-236-4148</t>
+  </si>
+  <si>
+    <t>training@crsok.org</t>
+  </si>
+  <si>
+    <t>CREOKS</t>
+  </si>
+  <si>
+    <t>918-698-5203</t>
+  </si>
+  <si>
+    <t>Dawson Counseling and Play Therapy</t>
+  </si>
+  <si>
+    <t>Lisa Morrell-Dawson</t>
+  </si>
+  <si>
+    <t>918-453-3093</t>
+  </si>
+  <si>
+    <t>Valerie Pfeifer</t>
+  </si>
+  <si>
+    <t>vpfeifer@daybreakok.com</t>
+  </si>
+  <si>
+    <t>918-557-6837</t>
+  </si>
+  <si>
+    <t>EdCompass, LLC, DBA Mindful Continuing Education</t>
+  </si>
+  <si>
+    <t>805-260-6545</t>
+  </si>
+  <si>
+    <t>Elledge, Jeremy</t>
+  </si>
+  <si>
+    <t>Evergreen Training and Development, LLC.</t>
+  </si>
+  <si>
+    <t>Evolution Mental Health Services, PLLC</t>
+  </si>
+  <si>
+    <t>918-379-4431</t>
+  </si>
+  <si>
+    <t>ceu@evolutionmhs.com</t>
+  </si>
+  <si>
+    <t>918-600-3618</t>
+  </si>
+  <si>
+    <t>Foundations of Change</t>
+  </si>
+  <si>
+    <t>Grand Mental Health</t>
+  </si>
+  <si>
+    <t>Lawrence Richardson</t>
+  </si>
+  <si>
+    <t>918-418-6347</t>
+  </si>
+  <si>
+    <t>lrichardson@grandmh.com</t>
+  </si>
+  <si>
+    <t>Hope Strategies</t>
+  </si>
+  <si>
+    <t>Brandi Beins</t>
+  </si>
+  <si>
+    <t>405-795-1646</t>
+  </si>
+  <si>
+    <t>bbeins@lynninstitute.org</t>
+  </si>
+  <si>
+    <t>Institute for Continuing Education</t>
+  </si>
+  <si>
+    <t>Richard Colman</t>
+  </si>
+  <si>
+    <t>Integrated Therapy Solutions of Oklahoma, LLC</t>
+  </si>
+  <si>
+    <t>Shay Espinosa</t>
+  </si>
+  <si>
+    <t>405-208-4469</t>
+  </si>
+  <si>
+    <t>shay@itsofok.com</t>
+  </si>
+  <si>
+    <t>Integris Health</t>
+  </si>
+  <si>
+    <t>Sandy Hill</t>
+  </si>
+  <si>
+    <t>405-212-2112</t>
+  </si>
+  <si>
+    <t>sandra.hill@integrishealth.org</t>
+  </si>
+  <si>
+    <t>Jannette Eldred-Zuroweste</t>
+  </si>
+  <si>
+    <t>socialworkdept@mssu.edu</t>
+  </si>
+  <si>
+    <t>Keystone Counseling and Therapeutic Services, LLC</t>
+  </si>
+  <si>
+    <t>Annette Shaeffer</t>
+  </si>
+  <si>
+    <t>918-261-1129</t>
+  </si>
+  <si>
+    <t>ashaeffer@nextpathpd.org</t>
+  </si>
+  <si>
+    <t>918-664-9000, ext 1210</t>
+  </si>
+  <si>
+    <t>580-319-7305, ext 2006</t>
+  </si>
+  <si>
+    <t>Mindset Behavioral Health</t>
+  </si>
+  <si>
+    <t>Megan Griffin</t>
+  </si>
+  <si>
+    <t>918-691-1435</t>
+  </si>
+  <si>
+    <t>info@mindset-bhs.com</t>
+  </si>
+  <si>
+    <t>405-640-7364</t>
+  </si>
+  <si>
+    <t>Mosaic Centre DBA</t>
+  </si>
+  <si>
+    <t>Ja'net Scott</t>
+  </si>
+  <si>
+    <t>405-605-8488</t>
+  </si>
+  <si>
+    <t>info@mosaictherapy.net</t>
+  </si>
+  <si>
+    <t>mcnbhsgrants@creekhealth.org</t>
+  </si>
+  <si>
+    <t>Niccum, Kara</t>
+  </si>
+  <si>
+    <t>Kara Niccum</t>
+  </si>
+  <si>
+    <t>918-850-9498</t>
+  </si>
+  <si>
+    <t>emdrwithkara@gmail.com</t>
+  </si>
+  <si>
+    <t>NorthCare</t>
+  </si>
+  <si>
+    <t>Oakwood Springs Hospital</t>
+  </si>
+  <si>
+    <t>Sylvia Watson</t>
+  </si>
+  <si>
+    <t>405-627-9040</t>
+  </si>
+  <si>
+    <t>sylvia225@yahoo.com</t>
+  </si>
+  <si>
+    <t>405-248-9191</t>
+  </si>
+  <si>
+    <t>Oklahoma Association for Infant Mental Health</t>
+  </si>
+  <si>
+    <t>Carly Harris</t>
+  </si>
+  <si>
+    <t>405-818-7624</t>
+  </si>
+  <si>
+    <t>okaimh@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Association of Problem Gambling and Gaming</t>
+  </si>
+  <si>
+    <t>Oklahoma Behavioral Health Association</t>
+  </si>
+  <si>
+    <t>Karen Campbell</t>
+  </si>
+  <si>
+    <t>405-595-0659</t>
+  </si>
+  <si>
+    <t>karen@okbha.org</t>
+  </si>
+  <si>
+    <t>Hayley Twyaman-Brack</t>
+  </si>
+  <si>
+    <t>Oklahoma Drug and Alcohol Professional Counselor Association</t>
+  </si>
+  <si>
+    <t>Elexis Tyler-Wood</t>
+  </si>
+  <si>
+    <t>432-272-9529</t>
+  </si>
+  <si>
+    <t>Oklahoma Play Therapy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Primary Care Association </t>
+  </si>
+  <si>
+    <t>Meadow Hazelhoff</t>
+  </si>
+  <si>
+    <t>405-219-2271</t>
+  </si>
+  <si>
+    <t>mhazelhoff@okpca.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Public Health Association</t>
+  </si>
+  <si>
+    <t>McKenzie Cowlbeck</t>
+  </si>
+  <si>
+    <t>580-465-5328</t>
+  </si>
+  <si>
+    <t>oklahomapublichealth@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma State Department of Health - Maternal and Child Health</t>
+  </si>
+  <si>
+    <t>jamescc@health.ok.gov</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - Continuing Medical Education Office</t>
+  </si>
+  <si>
+    <t>osu.cme@okstate.edu</t>
+  </si>
+  <si>
+    <t>405-271-5121, ext 47663</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>405-744-5660</t>
+  </si>
+  <si>
+    <t>OU Health Sciences Center Department of Psychiatry and Behavioral Sciences</t>
+  </si>
+  <si>
+    <t>OU Health Physicians</t>
+  </si>
+  <si>
+    <t>OU Health</t>
+  </si>
+  <si>
+    <t>918-588-8826</t>
+  </si>
+  <si>
+    <t>Patriot Family Counseling Services</t>
+  </si>
+  <si>
+    <t>Aaron Ashworth</t>
+  </si>
+  <si>
+    <t>539-367-2737</t>
+  </si>
+  <si>
+    <t>aaron@patriotcounseling.com</t>
+  </si>
+  <si>
+    <t>Ratcliff, Brandt</t>
+  </si>
+  <si>
+    <t>Brandt Ratcliff</t>
+  </si>
+  <si>
+    <t>405-456-9110</t>
+  </si>
+  <si>
+    <t>info@selfleadershipcenter.net</t>
+  </si>
+  <si>
+    <t>Kayley Saunders</t>
+  </si>
+  <si>
+    <t>405-833-4459</t>
+  </si>
+  <si>
+    <t>ksaunders@red-rock.com</t>
+  </si>
+  <si>
+    <t>Resolve Behavioral Health DBA Posttraumatic Growth Collective</t>
+  </si>
+  <si>
+    <t>Stacey Burgess</t>
+  </si>
+  <si>
+    <t>918-853-3796</t>
+  </si>
+  <si>
+    <t>info@resolvebhs.com</t>
+  </si>
+  <si>
+    <t>Scully Health Management Services</t>
+  </si>
+  <si>
+    <t>The Spring Shelter, Inc.</t>
+  </si>
+  <si>
+    <t>Leslie Clingenpeel</t>
+  </si>
+  <si>
+    <t>918-245-3995</t>
+  </si>
+  <si>
+    <t>leslie.c@thespringok.org</t>
+  </si>
+  <si>
+    <t>SSM Health Behavioral Health</t>
+  </si>
+  <si>
+    <t>Lanette Long</t>
+  </si>
+  <si>
+    <t>405-272-6680</t>
+  </si>
+  <si>
+    <t>lanette.long@ssmhealth.com</t>
+  </si>
+  <si>
+    <t>The Demand Project, Inc.</t>
+  </si>
+  <si>
+    <t>Shar Agosto</t>
+  </si>
+  <si>
+    <t>918-724-6815</t>
+  </si>
+  <si>
+    <t>contact@thedemandproject.com</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Center for Public Management</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Anne and Henry Zarrow School of Social Work</t>
+  </si>
+  <si>
+    <t>Tiara's Training Institute, LLC</t>
+  </si>
+  <si>
+    <t>ttitrainingllc@gmail.com</t>
+  </si>
+  <si>
+    <t>Norman Regional Health System</t>
+  </si>
+  <si>
+    <t>Vicki Johnson</t>
+  </si>
+  <si>
+    <t>405-250-3393</t>
+  </si>
+  <si>
+    <t>vjohnson@nrh-ok.com</t>
+  </si>
+  <si>
+    <t>JCMVAMC Department of Social Work</t>
+  </si>
+  <si>
+    <t>Kickapoo Behavioral Health</t>
+  </si>
+  <si>
+    <t>McAlester Regional Health Center</t>
+  </si>
+  <si>
+    <t>McCoy, Chad</t>
+  </si>
+  <si>
+    <t>Mental Illness Advocacy and Awareness Organization</t>
+  </si>
+  <si>
+    <t>NASW-OK Chapter</t>
+  </si>
+  <si>
+    <t>Oasis Counseling Agency</t>
+  </si>
+  <si>
+    <t>Office of Attorney General</t>
+  </si>
+  <si>
+    <t>Youth and Family Services</t>
+  </si>
+  <si>
+    <t>Andrea Castro</t>
+  </si>
+  <si>
+    <t>918-348-6305</t>
+  </si>
+  <si>
+    <t>andrea.castro2@va.gov</t>
+  </si>
+  <si>
+    <t>Angela Ogunbase</t>
+  </si>
+  <si>
+    <t>405-964-2618</t>
+  </si>
+  <si>
+    <t>candida.hurley@okkthc.com</t>
+  </si>
+  <si>
+    <t>Tara Best</t>
+  </si>
+  <si>
+    <t>918-421-4750</t>
+  </si>
+  <si>
+    <t>tb914432@mrhcok.com</t>
+  </si>
+  <si>
+    <t>Chad McCoy</t>
+  </si>
+  <si>
+    <t>405-513-0282</t>
+  </si>
+  <si>
+    <t>info@chadmccoy.com</t>
+  </si>
+  <si>
+    <t>Bonita Little</t>
+  </si>
+  <si>
+    <t>405-919-7143</t>
+  </si>
+  <si>
+    <t>bonitamay@cox.net</t>
+  </si>
+  <si>
+    <t>Steven Pharris</t>
+  </si>
+  <si>
+    <t>405-286-4540</t>
+  </si>
+  <si>
+    <t>director.naswok.socialworkers.org</t>
+  </si>
+  <si>
+    <t>Valerie McDaniel</t>
+  </si>
+  <si>
+    <t>979-595-7293</t>
+  </si>
+  <si>
+    <t>admin@oasis.okcoxmail.com</t>
+  </si>
+  <si>
+    <t>Kristie Chandler</t>
+  </si>
+  <si>
+    <t>405-522-0146</t>
+  </si>
+  <si>
+    <t>kristie.chandler@oag.ok.gov</t>
+  </si>
+  <si>
+    <t>Pamela Bookout</t>
+  </si>
+  <si>
+    <t>580-233-7220</t>
+  </si>
+  <si>
+    <t>pbookout@yfsenid.org</t>
+  </si>
+  <si>
+    <t>918-921-1843</t>
+  </si>
+  <si>
+    <t>Hospice of Green Country</t>
+  </si>
+  <si>
+    <t>Christie Gibbs</t>
+  </si>
+  <si>
+    <t>918-747-2273</t>
+  </si>
+  <si>
+    <t>cgibbs@hospiceofgreencountry.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Sex and Relationship Institute </t>
+  </si>
+  <si>
+    <t>Dr. Tori Stevens</t>
+  </si>
+  <si>
+    <t>405-602-9380</t>
+  </si>
+  <si>
+    <t>OK Respond Institute of Wellness and Learning</t>
+  </si>
+  <si>
+    <t>Vicky Hampton</t>
+  </si>
+  <si>
+    <t>405-777-9459</t>
+  </si>
+  <si>
+    <t>vickyh57@yahoo.com</t>
+  </si>
+  <si>
+    <t>Loman, Alicia</t>
+  </si>
+  <si>
+    <t>Alicia Loman</t>
+  </si>
+  <si>
+    <t>580-743-1008</t>
+  </si>
+  <si>
+    <t>lomanalicia@yahoo.com</t>
+  </si>
+  <si>
+    <t>Christina Conrad, LPC, PLLC</t>
+  </si>
+  <si>
+    <t>Christina Conrad</t>
+  </si>
+  <si>
+    <t>(918)694-6606</t>
+  </si>
+  <si>
+    <t>christina@pathcounseling.com</t>
+  </si>
+  <si>
+    <t>Creative Options Counseling INC.</t>
+  </si>
+  <si>
+    <t>(405)247-0004</t>
+  </si>
+  <si>
+    <t>DaVita Dialysis Southern Diamond Social Workers</t>
+  </si>
+  <si>
+    <t>Lee Kaplan</t>
+  </si>
+  <si>
+    <t>(405)495-8606</t>
+  </si>
+  <si>
+    <t>lee.kaplan@davita.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erin Martin Marketing &amp; Consulting </t>
+  </si>
+  <si>
+    <t>Erin Martin</t>
+  </si>
+  <si>
+    <t>(818)288-7771</t>
+  </si>
+  <si>
+    <t>erin@expertonaging.com</t>
+  </si>
+  <si>
+    <t>Linda C. Lakeman</t>
+  </si>
+  <si>
+    <t>(800)557-1950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keiter Meditation, LLC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert Keiter </t>
+  </si>
+  <si>
+    <t>(405)569-3105</t>
+  </si>
+  <si>
+    <t>rjkeiter58@gmail.com</t>
+  </si>
+  <si>
+    <t>Life Recovery Services</t>
+  </si>
+  <si>
+    <t>Cody Shoemaker</t>
+  </si>
+  <si>
+    <t>(405)600-3252</t>
+  </si>
+  <si>
+    <t>cody@OKLifeRecovery.org</t>
+  </si>
+  <si>
+    <t>(918)444-3531</t>
+  </si>
+  <si>
+    <t>green@nsuok.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oakwood Springs Hospital </t>
+  </si>
+  <si>
+    <t>(405)438-3000</t>
+  </si>
+  <si>
+    <t>brittnielamie@spsh.com</t>
+  </si>
+  <si>
+    <t>Brittnie Lamie</t>
+  </si>
+  <si>
+    <t>Oklahoma Hospice &amp; Palliative Care Association</t>
+  </si>
+  <si>
+    <t>Laura Trammell</t>
+  </si>
+  <si>
+    <t>(405)250-5758</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma State University - College of Arts &amp; Sciences </t>
+  </si>
+  <si>
+    <t>Scott Sawyer</t>
+  </si>
+  <si>
+    <t>(405)744-8459</t>
+  </si>
+  <si>
+    <t>scott.sawyer@okstate.edu</t>
+  </si>
+  <si>
+    <t>Rebecca Judd</t>
+  </si>
+  <si>
+    <t>(903)815-0169</t>
+  </si>
+  <si>
+    <t>rebecca@practicalpractice411.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Practical Practice Academy, LLC </t>
+  </si>
+  <si>
+    <t>Sara's Project</t>
+  </si>
+  <si>
+    <t>Donnell Cox</t>
+  </si>
+  <si>
+    <t>(580)768-0053</t>
+  </si>
+  <si>
+    <t>donnellcox23@gmail.com</t>
+  </si>
+  <si>
+    <t>(405)272-6680</t>
+  </si>
+  <si>
+    <t>Erika Stone-Burnett</t>
+  </si>
+  <si>
+    <t>(239)503-0003</t>
+  </si>
+  <si>
+    <t>We Thrive Counseling Center</t>
+  </si>
+  <si>
+    <t>Mari Butterfield</t>
+  </si>
+  <si>
+    <t>(918)809-4841</t>
+  </si>
+  <si>
+    <t>White Horse Ranches and Outreach Foundation</t>
+  </si>
+  <si>
+    <t>Emily Lammie</t>
+  </si>
+  <si>
+    <t>(405)397-4941</t>
+  </si>
+  <si>
+    <t>developmentwhr@pldi.net</t>
+  </si>
+  <si>
+    <t>Biofeedback and Counseling Inc./ Dana Hargus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mardy Hill </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(580)436-7120 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">biofeedback_counseling@yahoo.com </t>
+  </si>
+  <si>
+    <t>Dustin Bryan</t>
+  </si>
+  <si>
+    <t>(918)384-0002</t>
+  </si>
+  <si>
+    <t>dbryan@ctioklahoma.org</t>
+  </si>
+  <si>
+    <t>Center for Therapeutic Interventions</t>
+  </si>
+  <si>
+    <t>CMSA of Eastern Oklahoma</t>
+  </si>
+  <si>
+    <t>Susan Haws</t>
+  </si>
+  <si>
+    <t>(918)636-7162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Learning Council, Inc. </t>
+  </si>
+  <si>
+    <t>Connected Kids, Dr. Barbara Sorrels</t>
+  </si>
+  <si>
+    <t>Lisa Freiner</t>
+  </si>
+  <si>
+    <t>(918)810-5577</t>
+  </si>
+  <si>
+    <t>lisa@connectedkids.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS Institute </t>
+  </si>
+  <si>
+    <t>(918)639-4574</t>
+  </si>
+  <si>
+    <t>sharolyn.wallace@tulsacc.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dawson Counseling and Play Therapy, LLC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Morrell Dawson </t>
+  </si>
+  <si>
+    <t>(918)453-3093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daybreak Family Services </t>
+  </si>
+  <si>
+    <t>(918)561-6000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dayspring Community Services </t>
+  </si>
+  <si>
+    <t>(918)557-6837</t>
+  </si>
+  <si>
+    <t>DBT Institute Oklahoma City</t>
+  </si>
+  <si>
+    <t>Kris Bryant</t>
+  </si>
+  <si>
+    <t>(405)234-5522</t>
+  </si>
+  <si>
+    <t>contact@krisbryantlpc.com</t>
+  </si>
+  <si>
+    <t>Dillon International</t>
+  </si>
+  <si>
+    <t>Maren Brose</t>
+  </si>
+  <si>
+    <t>(918)749-4600</t>
+  </si>
+  <si>
+    <t>info@dillonadopt.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diversity Center of Oklahoma, INC. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelley Blair </t>
+  </si>
+  <si>
+    <t>(405)604-5217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domestic Violence Intervention Services </t>
+  </si>
+  <si>
+    <t>Jordan Gustin</t>
+  </si>
+  <si>
+    <t>(918)508-2776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">East Central University </t>
+  </si>
+  <si>
+    <t>(580)559-5815</t>
+  </si>
+  <si>
+    <t>(405)905-9322</t>
+  </si>
+  <si>
+    <t>info@newviewhealingsolutions.org</t>
+  </si>
+  <si>
+    <t>(918)892-8737</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Foster and Adoptive Community, Inc. </t>
+  </si>
+  <si>
+    <t>(818)998-4462</t>
+  </si>
+  <si>
+    <t>Tina Bevans</t>
+  </si>
+  <si>
+    <t>(918)289-7204</t>
+  </si>
+  <si>
+    <t>Grand Lake Mental Health Center, Inc.</t>
+  </si>
+  <si>
+    <t>Jennifer Leggett</t>
+  </si>
+  <si>
+    <t>(918)533-6876</t>
+  </si>
+  <si>
+    <t>Kathryn Hayden</t>
+  </si>
+  <si>
+    <t>Katie Hayden</t>
+  </si>
+  <si>
+    <t>(405)698-2871</t>
+  </si>
+  <si>
+    <t>katiehayden@me.com</t>
+  </si>
+  <si>
+    <t>Homebase - the Center for Common Concerns</t>
+  </si>
+  <si>
+    <t>Nikka Rapkin</t>
+  </si>
+  <si>
+    <t>(415)788-7961</t>
+  </si>
+  <si>
+    <t>IHS Oklahoma</t>
+  </si>
+  <si>
+    <t>Barbara Roland</t>
+  </si>
+  <si>
+    <t>(405)951-3280</t>
+  </si>
+  <si>
+    <t>barbara.roland@ihs.org</t>
+  </si>
+  <si>
+    <t>Inner Circle</t>
+  </si>
+  <si>
+    <t>Vicki L. Muir</t>
+  </si>
+  <si>
+    <t>(405)229-4588</t>
+  </si>
+  <si>
+    <t>innercircle@cox.net</t>
+  </si>
+  <si>
+    <t>Inderbitzen Consulting Services, LLC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sean Inderbitzen </t>
+  </si>
+  <si>
+    <t>(715)209-4299</t>
+  </si>
+  <si>
+    <t>seabindie@me.com</t>
+  </si>
+  <si>
+    <t>Legacy Counseling  Services, PLLC</t>
+  </si>
+  <si>
+    <t>Melissa J. Leedy</t>
+  </si>
+  <si>
+    <t>(918)505-4367</t>
+  </si>
+  <si>
+    <t>drleedy@legacycounselingservices.com</t>
+  </si>
+  <si>
+    <t>Life Senior Services</t>
+  </si>
+  <si>
+    <t>(918)664-9000 ext. 1219</t>
+  </si>
+  <si>
+    <t>ccarter@LIFEseniorservices.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lighthouse Behavioral Wellness Centers </t>
+  </si>
+  <si>
+    <t>Tracie Del Torto</t>
+  </si>
+  <si>
+    <t>(580)319-7305</t>
+  </si>
+  <si>
+    <t>Lilyfield</t>
+  </si>
+  <si>
+    <t>Holly Towers</t>
+  </si>
+  <si>
+    <t>(405)216-5240</t>
+  </si>
+  <si>
+    <t>htowers@lilyfield.org</t>
+  </si>
+  <si>
+    <t>Lost and Found Art Studio</t>
+  </si>
+  <si>
+    <t>Kris Newlin</t>
+  </si>
+  <si>
+    <t>(405)535-9413</t>
+  </si>
+  <si>
+    <t>krisnewlin@live.com</t>
+  </si>
+  <si>
+    <t>Muscogee (Creek) Nation Behavioral Health &amp; Substance Abuse Services</t>
+  </si>
+  <si>
+    <t>(918)758-1910</t>
+  </si>
+  <si>
+    <t>James Smith</t>
+  </si>
+  <si>
+    <t>(405)858-2778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Department of Mental Health &amp; Substance Abuse Services </t>
+  </si>
+  <si>
+    <t>Julie Jones</t>
+  </si>
+  <si>
+    <t>(405)301-9268</t>
+  </si>
+  <si>
+    <t>jejones@odmhsas.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Association for Home Care and Hospice </t>
+  </si>
+  <si>
+    <t>Annette Mays</t>
+  </si>
+  <si>
+    <t>(405)210-7857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Association for Play Therapy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sharolyn Wallace </t>
+  </si>
+  <si>
+    <t>Oklahoma Association of Youth Services</t>
+  </si>
+  <si>
+    <t>Peter John A. Messiah</t>
+  </si>
+  <si>
+    <t>(405)517-6426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OK Assoc. on Problem and Compulsive Gambling </t>
+  </si>
+  <si>
+    <t>(405)801-3329</t>
+  </si>
+  <si>
+    <t>wharwell@oapcg.org</t>
+  </si>
+  <si>
+    <t>OUHSC/Oklahoma Autism Network</t>
+  </si>
+  <si>
+    <t>Aubrey E. Ralstin</t>
+  </si>
+  <si>
+    <t>(405)271-2131 ext. 47138</t>
+  </si>
+  <si>
+    <t>Oklahoma City Public Schools</t>
+  </si>
+  <si>
+    <t>(405)587-5427</t>
+  </si>
+  <si>
+    <t>vlbutler-mcdaniel@okcps.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Coalition Against Domestic Violence &amp; Sexual Assualt</t>
+  </si>
+  <si>
+    <t>ReJeania Taylor</t>
+  </si>
+  <si>
+    <t>(405)524-0700</t>
+  </si>
+  <si>
+    <t>rejeania@ocadvsa.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Coalition for Affordable Housing</t>
+  </si>
+  <si>
+    <t>Andrea Frymire</t>
+  </si>
+  <si>
+    <t>(405)418-6224</t>
+  </si>
+  <si>
+    <t>ocah@outlook.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Commission on Children and Youth</t>
+  </si>
+  <si>
+    <t>Jimmy Widdifield, Jr.</t>
+  </si>
+  <si>
+    <t>(405)606-4919</t>
+  </si>
+  <si>
+    <t>jimmy.widdifield@occy.ok.gov</t>
+  </si>
+  <si>
+    <t>Oklahoma Harm Reduction Alliance</t>
+  </si>
+  <si>
+    <t>Andrea Haddox</t>
+  </si>
+  <si>
+    <t>(918)809-7134</t>
+  </si>
+  <si>
+    <t>okharmreduction@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Play Therapy Training Institute </t>
+  </si>
+  <si>
+    <t>Nancy Rumey Soliz</t>
+  </si>
+  <si>
+    <t>(405)413-4768</t>
+  </si>
+  <si>
+    <t>(405)219-2271</t>
+  </si>
+  <si>
+    <t>Oklahoma Pyschological Association</t>
+  </si>
+  <si>
+    <t>Danna C. Fowble</t>
+  </si>
+  <si>
+    <t>(405)664-0270</t>
+  </si>
+  <si>
+    <t>dfowble@solutions5d.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Public Health Association </t>
+  </si>
+  <si>
+    <t>Aundria Goree</t>
+  </si>
+  <si>
+    <t>(405)833-1479</t>
+  </si>
+  <si>
+    <t>Oklahoma State Department of Health/Maternal and Child Health Service</t>
+  </si>
+  <si>
+    <t>(405)271-4480 ext. 5693</t>
+  </si>
+  <si>
+    <t>Cathy Olberding</t>
+  </si>
+  <si>
+    <t>(918)902-5985</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - College of Arts &amp; Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OU Health Physicians Department of Social Work Services </t>
+  </si>
+  <si>
+    <t>(918)660-3352</t>
+  </si>
+  <si>
+    <t>OU Health University of Oklahoma Medical Center</t>
+  </si>
+  <si>
+    <t>(405)271-8001</t>
+  </si>
+  <si>
+    <t>connie.egber@oumedicine.com</t>
+  </si>
+  <si>
+    <t>OUHSC-CCAN/Child Study Center</t>
+  </si>
+  <si>
+    <t>Lindsey Peters</t>
+  </si>
+  <si>
+    <t>(405)270-5700 ext. 42466</t>
+  </si>
+  <si>
+    <t>lindsey-peters@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Peachtree Professional Education</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephanie Skiba </t>
+  </si>
+  <si>
+    <t>(702)418-3332</t>
+  </si>
+  <si>
+    <t>Shari L. Ostroff</t>
+  </si>
+  <si>
+    <t>(405)4252-0310</t>
+  </si>
+  <si>
+    <t>Resilience Center</t>
+  </si>
+  <si>
+    <t>Patience Meeks</t>
+  </si>
+  <si>
+    <t>(918)861-4973</t>
+  </si>
+  <si>
+    <t>info@resiliencecentertulsa.com</t>
+  </si>
+  <si>
+    <t>Resolve Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>(918)853-3796</t>
+  </si>
+  <si>
+    <t>Terrill P. Watson/ Rocmnd Area Youth Services</t>
+  </si>
+  <si>
+    <t>Terry Watson</t>
+  </si>
+  <si>
+    <t>(918)724-4779</t>
+  </si>
+  <si>
+    <t>twatson@rocmnd.org</t>
+  </si>
+  <si>
+    <t>(918)494-6490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scully Health Management, INC. </t>
+  </si>
+  <si>
+    <t>(954)242-0515</t>
+  </si>
+  <si>
+    <t>Sarah Rivera</t>
+  </si>
+  <si>
+    <t>(918)497-7715</t>
+  </si>
+  <si>
+    <t>The Recovery Center</t>
+  </si>
+  <si>
+    <t>Stephanie Duvall</t>
+  </si>
+  <si>
+    <t>(940)761-3034</t>
+  </si>
+  <si>
+    <t>stephanie.knox@uhsinc.com</t>
+  </si>
+  <si>
+    <t>Carolyn Yoder</t>
+  </si>
+  <si>
+    <t>(918)587-1200</t>
+  </si>
+  <si>
+    <t>Univerity of Oklahoma, School of Social Work</t>
+  </si>
+  <si>
+    <t>(405)325-2822</t>
+  </si>
+  <si>
+    <t>Melissa Simpson Klink</t>
+  </si>
+  <si>
+    <t>(405)321-0022</t>
+  </si>
+  <si>
+    <t>Tiara's Training Institute LLC-TTI</t>
+  </si>
+  <si>
+    <t>(918)269-0989</t>
+  </si>
+  <si>
+    <t>Transitions, Inc.</t>
+  </si>
+  <si>
+    <t>(405)810-0054</t>
+  </si>
+  <si>
+    <t>Thai-An Truong - Lasting Change Therapy, LLC</t>
+  </si>
+  <si>
+    <t>(405)310-7713</t>
+  </si>
+  <si>
+    <t>Tulsa CARES</t>
+  </si>
+  <si>
+    <t>Mark A Smalley</t>
+  </si>
+  <si>
+    <t>(918)834-4195</t>
+  </si>
+  <si>
+    <t>tulsacares@tulsacares.org</t>
+  </si>
+  <si>
+    <t>(405)840-9000 ext. 143</t>
+  </si>
+  <si>
+    <t>(918)599-7277</t>
+  </si>
+  <si>
+    <t>operations@anewwaycent</t>
+  </si>
+  <si>
+    <t>Amada Senior Care Oklahoma</t>
+  </si>
+  <si>
+    <t>Joseph Ray Hilliard</t>
+  </si>
+  <si>
+    <t>(405)293-2885</t>
+  </si>
+  <si>
+    <t>atcdlgllallearning@gmail.com</t>
+  </si>
+  <si>
+    <t>Beair Medical Group</t>
+  </si>
+  <si>
+    <t>Sheri Scott</t>
+  </si>
+  <si>
+    <t>(918)906-0376</t>
+  </si>
+  <si>
+    <t>sheriscott64@gmail.com</t>
+  </si>
+  <si>
+    <t>Dana Hargus/Biofeedback and Counseling Inc., LLC</t>
+  </si>
+  <si>
+    <t>(580)436-7120</t>
+  </si>
+  <si>
+    <t>Virginia Breeden</t>
+  </si>
+  <si>
+    <t>Virginia Breeden, Francis Alltizer</t>
+  </si>
+  <si>
+    <t>(580)583-5738</t>
+  </si>
+  <si>
+    <t>C.A.R.E. Consulting Group</t>
+  </si>
+  <si>
+    <t>(844)312-2273 ext. 119</t>
+  </si>
+  <si>
+    <t>Calm Waters Center of Children and Families</t>
+  </si>
+  <si>
+    <t>Hannah Showalter</t>
+  </si>
+  <si>
+    <t>(405)841-4800</t>
+  </si>
+  <si>
+    <t>hannah@calmwaters.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Case Management Society of Oklahoma </t>
+  </si>
+  <si>
+    <t>Wendy Gerdes</t>
+  </si>
+  <si>
+    <t>(405)406-1933</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cedar Ridge Behavioral Hospital </t>
+  </si>
+  <si>
+    <t>(405)605-6111</t>
+  </si>
+  <si>
+    <t>patrick.quisenberry@uhsINC.com</t>
+  </si>
+  <si>
+    <t>(918)594-8188</t>
+  </si>
+  <si>
+    <t>Stacey Anderson, Center for Psychological Development, Inc</t>
+  </si>
+  <si>
+    <t>Stacey Anderson</t>
+  </si>
+  <si>
+    <t>(580)980-0200</t>
+  </si>
+  <si>
+    <t>stacey@cpdintegrated.com</t>
+  </si>
+  <si>
+    <t>(580)272-1180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Choctaw Nation of Oklahoma </t>
+  </si>
+  <si>
+    <t>(918)302-0052</t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies - CAPS</t>
+  </si>
+  <si>
+    <t>(918)481-4673</t>
+  </si>
+  <si>
+    <t>Iva Tatum</t>
+  </si>
+  <si>
+    <t>(918)851-8710</t>
+  </si>
+  <si>
+    <t>info@cmsa-easternok.com</t>
+  </si>
+  <si>
+    <t>Colibri Healthcare, LLC</t>
+  </si>
+  <si>
+    <t>Shirley Aycock</t>
+  </si>
+  <si>
+    <t>(214)206-9564</t>
+  </si>
+  <si>
+    <t>Colorado Solutions, LLC</t>
+  </si>
+  <si>
+    <t>(405)590-5819</t>
+  </si>
+  <si>
+    <t>Christina Conrad, LPC</t>
+  </si>
+  <si>
+    <t>(918)549-5019</t>
+  </si>
+  <si>
+    <t>christina@palosantoteherapy.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Counseling Works INC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matthew Crawford </t>
+  </si>
+  <si>
+    <t>(918)681-4944</t>
+  </si>
+  <si>
+    <t>m.schulewitz@counselingworksinc.com</t>
+  </si>
+  <si>
+    <t>CREOKS Mental Health Services</t>
+  </si>
+  <si>
+    <t>(918)698-5203</t>
+  </si>
+  <si>
+    <t>CS Institute</t>
+  </si>
+  <si>
+    <t>DaVita Dialysis Southern Diamonds Social Workers</t>
+  </si>
+  <si>
+    <t>(405)634-3708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dillon International </t>
+  </si>
+  <si>
+    <t>info@newagehealingsolutions.org</t>
+  </si>
+  <si>
+    <t>Melissa Isom</t>
+  </si>
+  <si>
+    <t>(918)587-9471</t>
+  </si>
+  <si>
+    <t>Foundations Behavioral Health</t>
+  </si>
+  <si>
+    <t>Grace Ballard</t>
+  </si>
+  <si>
+    <t>(918)508-9698</t>
+  </si>
+  <si>
+    <t>grace.ballard@foundationsbehavioralhealth.org</t>
+  </si>
+  <si>
+    <t>(918)917-5462</t>
+  </si>
+  <si>
+    <t>jleggett@glmhc.net</t>
+  </si>
+  <si>
+    <t>HALO Project</t>
+  </si>
+  <si>
+    <t>(405)753-4172</t>
+  </si>
+  <si>
+    <t>cindy@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>HeartMatters</t>
+  </si>
+  <si>
+    <t>Penny Meadows</t>
+  </si>
+  <si>
+    <t>(918)336-9151</t>
+  </si>
+  <si>
+    <t>director@heartmatters-ok.org</t>
+  </si>
+  <si>
+    <t>(415)788-7961 ext. 303</t>
+  </si>
+  <si>
+    <t>(405)510-3847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospice of Green Country </t>
+  </si>
+  <si>
+    <t>(918)697-1664</t>
+  </si>
+  <si>
+    <t>Greggory Woltte</t>
+  </si>
+  <si>
+    <t>(405)951-3833</t>
+  </si>
+  <si>
+    <t>melissa.cryer@ihs.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institite for Continuing Education </t>
+  </si>
+  <si>
+    <t>(800)577-1950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Institute for Natural Resources </t>
+  </si>
+  <si>
+    <t>Richard S. Colman</t>
+  </si>
+  <si>
+    <t>(925)609-2820</t>
+  </si>
+  <si>
+    <t>Integrated Therapy Solutions of Oklahoma</t>
+  </si>
+  <si>
+    <t>(405)208-4469</t>
+  </si>
+  <si>
+    <t>Sandra Hill</t>
+  </si>
+  <si>
+    <t>(405)212-2112</t>
+  </si>
+  <si>
+    <t>sandra.hill@integrisok.com</t>
+  </si>
+  <si>
+    <t>(417)625-3144</t>
+  </si>
+  <si>
+    <t>Keiter Meditation, LLC</t>
+  </si>
+  <si>
+    <t>Robert Keiter</t>
+  </si>
+  <si>
+    <t>(918)212-8064</t>
+  </si>
+  <si>
+    <t>LeFlore County Child Advocacy Network</t>
+  </si>
+  <si>
+    <t>Janet Richardson</t>
+  </si>
+  <si>
+    <t>(918)647-3814</t>
+  </si>
+  <si>
+    <t>lccantherapy@gmail.com</t>
+  </si>
+  <si>
+    <t>(918)664-9000</t>
+  </si>
+  <si>
+    <t>Lighthouse Behavioral Wellness Center</t>
+  </si>
+  <si>
+    <t>(580)319-7170</t>
+  </si>
+  <si>
+    <t>tdeltorto@lighthouseok.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Don Loman, Loman Mental Health, Inc. </t>
+  </si>
+  <si>
+    <t>Don Loman</t>
+  </si>
+  <si>
+    <t>(580)372-4833</t>
+  </si>
+  <si>
+    <t>dldiamondcross@hotmail.com</t>
+  </si>
+  <si>
+    <t>Kris Newlin, Lost and Found Art Studio</t>
+  </si>
+  <si>
+    <t>Brandi Morgan LLC dba Brandi Matthews Coaching &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Brandi Matthews</t>
+  </si>
+  <si>
+    <t>(405)578-5638</t>
+  </si>
+  <si>
+    <t>ce@brandimatthews.consulting</t>
+  </si>
+  <si>
+    <t>Muscogee Creek Nation Behavioral Health &amp; Substance Abuse Services</t>
+  </si>
+  <si>
+    <t>(918)758-1930</t>
+  </si>
+  <si>
+    <t>Neighbors Building Neighbors</t>
+  </si>
+  <si>
+    <t>Lindsey Roberts</t>
+  </si>
+  <si>
+    <t>(918)683-4600</t>
+  </si>
+  <si>
+    <t>lroberts@nbn-nrc.org</t>
+  </si>
+  <si>
+    <t>Deborah E. Nomura</t>
+  </si>
+  <si>
+    <t>(918)491-6767</t>
+  </si>
+  <si>
+    <t>Connie Schlittler</t>
+  </si>
+  <si>
+    <t>(405)406-3454</t>
+  </si>
+  <si>
+    <t>connie.schlittler@northcare.com</t>
+  </si>
+  <si>
+    <t>Northeastern State University</t>
+  </si>
+  <si>
+    <t>(918)444-3511</t>
+  </si>
+  <si>
+    <t>OKAPT</t>
+  </si>
+  <si>
+    <t>(405)528-4120</t>
+  </si>
+  <si>
+    <t>pjmessiah@oays.org</t>
+  </si>
+  <si>
+    <t>Liz Logan</t>
+  </si>
+  <si>
+    <t>(405)323-3300</t>
+  </si>
+  <si>
+    <t>liz@okbha.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Coalition Against Domestic Violence &amp; Sexual Assault</t>
+  </si>
+  <si>
+    <t>Rejeania Tolliver</t>
+  </si>
+  <si>
+    <t>Andrea N. Frymire</t>
+  </si>
+  <si>
+    <t>(405)417-1183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Comission on Children and Youth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimmy Widdifield, Jr. </t>
+  </si>
+  <si>
+    <t>MDTOffice@occy.ok.gov</t>
+  </si>
+  <si>
+    <t>(405)440-3034</t>
+  </si>
+  <si>
+    <t>Oklahoma Drug &amp; Alcohol Professional Counselor Association</t>
+  </si>
+  <si>
+    <t>Mark Attansai</t>
+  </si>
+  <si>
+    <t>(405)793-1545</t>
+  </si>
+  <si>
+    <t>mark@odapca.org</t>
+  </si>
+  <si>
+    <t>Nancy Rumley</t>
+  </si>
+  <si>
+    <t>Oklahoma Psychological Association</t>
+  </si>
+  <si>
+    <t>Danna Fowble</t>
+  </si>
+  <si>
+    <t>okpsychassociation@</t>
+  </si>
+  <si>
+    <t>Emilia Hart</t>
+  </si>
+  <si>
+    <t>(405)714-6736</t>
+  </si>
+  <si>
+    <t>Oklahoma School Counselor Association</t>
+  </si>
+  <si>
+    <t>Lee Acers</t>
+  </si>
+  <si>
+    <t>(405)871-5880</t>
+  </si>
+  <si>
+    <t>leeacers@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Sex &amp; Relationship Institute, LLC</t>
+  </si>
+  <si>
+    <t>(405)906-2517</t>
+  </si>
+  <si>
+    <t>(405)589-1406</t>
+  </si>
+  <si>
+    <t>contact@osps.info</t>
+  </si>
+  <si>
+    <t>(405)426-8089</t>
+  </si>
+  <si>
+    <t>Origins Behavioral Healthcare</t>
+  </si>
+  <si>
+    <t>Charles W Robinson III</t>
+  </si>
+  <si>
+    <t>(405)823-1356</t>
+  </si>
+  <si>
+    <t>crobinson@originsrecovery.com</t>
+  </si>
+  <si>
+    <t>OSU Center for Health Sciences Project ECHO</t>
+  </si>
+  <si>
+    <t>Tara Jackson</t>
+  </si>
+  <si>
+    <t>(918)561-1460</t>
+  </si>
+  <si>
+    <t>OU Health Physicians/Dept. of Social Work Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OU Health </t>
+  </si>
+  <si>
+    <t>(405)623-9165</t>
+  </si>
+  <si>
+    <t>connie.egbert@Ouhealth.com</t>
+  </si>
+  <si>
+    <t>(405)271-5700</t>
+  </si>
+  <si>
+    <t>OUHSC Department of Psychiatry &amp; Behavioral Services</t>
+  </si>
+  <si>
+    <t>Phebe Tucker</t>
+  </si>
+  <si>
+    <t>(405)271-4468</t>
+  </si>
+  <si>
+    <t>phebe-tucker@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Parkside Psychiatric Hopsital and Clinic</t>
+  </si>
+  <si>
+    <t>(918)582-2131</t>
+  </si>
+  <si>
+    <t>Brandt Ratcliff, LPC</t>
+  </si>
+  <si>
+    <t>(405)456-9110</t>
+  </si>
+  <si>
+    <t>ratcliff.counseling@gmail.com</t>
+  </si>
+  <si>
+    <t>Reconnect OK</t>
+  </si>
+  <si>
+    <t>Molly Dowdy</t>
+  </si>
+  <si>
+    <t>(405)509-9158</t>
+  </si>
+  <si>
+    <t>info@reconnectok.com</t>
+  </si>
+  <si>
+    <t>Karry Viana</t>
+  </si>
+  <si>
+    <t>(405)425-0352</t>
+  </si>
+  <si>
+    <t>kvianna@red-rock.com</t>
+  </si>
+  <si>
+    <t>pmeeks@resiliencecentertulsa.com</t>
+  </si>
+  <si>
+    <t>staceyburgess@resolvebhs.com</t>
+  </si>
+  <si>
+    <t>Sunset and Snowflakes - Marie Nicholas</t>
+  </si>
+  <si>
+    <t>Scully Health Management, Inc.</t>
+  </si>
+  <si>
+    <t>(405)609-1958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Demand Project, Inc. </t>
+  </si>
+  <si>
+    <t>(918)401-0277</t>
+  </si>
+  <si>
+    <t>shar@thedemandproject.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Tristesse Grief Center </t>
+  </si>
+  <si>
+    <t>(918)877-1551</t>
+  </si>
+  <si>
+    <t>University of Oklahoma for Public Management</t>
+  </si>
+  <si>
+    <t>James M. Bond</t>
+  </si>
+  <si>
+    <t>(405)819-8428</t>
+  </si>
+  <si>
+    <t>University of Oklahoma , School of Social Work</t>
+  </si>
+  <si>
+    <t>(405)325-5236</t>
+  </si>
+  <si>
+    <t>Rebecca Frye</t>
+  </si>
+  <si>
+    <t>rfrye@thevirtuecenter.org</t>
+  </si>
+  <si>
+    <t>(405)237-6782</t>
+  </si>
+  <si>
+    <t>thaiain@teamcbttraining.com</t>
+  </si>
+  <si>
+    <t>(918)828-5414</t>
+  </si>
+  <si>
+    <t>teresa.berg@tulsatech.edu</t>
+  </si>
+  <si>
+    <t>UCO Center for Counseling and Well-Being</t>
+  </si>
+  <si>
+    <t>(405)974-2215</t>
+  </si>
+  <si>
+    <t>Christina Walker, LPC</t>
+  </si>
+  <si>
+    <t>Christina Walker</t>
+  </si>
+  <si>
+    <t>(865)705-6707</t>
+  </si>
+  <si>
+    <t>christina@cwalkercounseling.com</t>
+  </si>
+  <si>
+    <t>Washington County Association for Mental Health</t>
+  </si>
+  <si>
+    <t>Jennifer Glenn</t>
+  </si>
+  <si>
+    <t>(918)440-6774</t>
+  </si>
+  <si>
+    <t>jglenn@glmhc.net</t>
+  </si>
+  <si>
+    <t>YCO Alliance Mental Health</t>
+  </si>
+  <si>
+    <t>Lauren Kester</t>
+  </si>
+  <si>
+    <t>(918)608-0380 ext. 709</t>
+  </si>
+  <si>
+    <t>info@alliancementalhealth.us</t>
+  </si>
+  <si>
+    <t>Alliance Mental Health</t>
+  </si>
+  <si>
+    <t>(918)608-0380 ex. 709</t>
+  </si>
+  <si>
+    <t>Christina Conrad, LPCS</t>
+  </si>
+  <si>
+    <t>christina@palosantotherapy.com</t>
+  </si>
+  <si>
+    <t>Counseling Works Inc.</t>
+  </si>
+  <si>
+    <t>Matthew Crawford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCCCA, Inc. </t>
+  </si>
+  <si>
+    <t>Kat Inchaurregui</t>
+  </si>
+  <si>
+    <t>(405)548-5051</t>
+  </si>
+  <si>
+    <t>info@dcccs.org</t>
+  </si>
+  <si>
+    <t>Empowered Life Counseling, PLLC</t>
+  </si>
+  <si>
+    <t>Laura James</t>
+  </si>
+  <si>
+    <t>(918)991-5538</t>
+  </si>
+  <si>
+    <t>info@empoweredlifecounseling.org</t>
+  </si>
+  <si>
+    <t>(918)508-9696</t>
+  </si>
+  <si>
+    <t>Brandi Gibson LMFT, LADC</t>
+  </si>
+  <si>
+    <t>Brandi Gibson</t>
+  </si>
+  <si>
+    <t>(405)833-1084</t>
+  </si>
+  <si>
+    <t>bgibsonlmft@yahoo.com</t>
+  </si>
+  <si>
+    <t>GRAND Mental Health and GRAND Addiction Recovery Center</t>
+  </si>
+  <si>
+    <t>(918)418-6347</t>
+  </si>
+  <si>
+    <t>lrichardson@glmhc.net</t>
+  </si>
+  <si>
+    <t>Martin Shiloh</t>
+  </si>
+  <si>
+    <t>(918)342-6667</t>
+  </si>
+  <si>
+    <t>shiloh.martin@ihs.gov</t>
+  </si>
+  <si>
+    <t>Integrated Mental Health</t>
+  </si>
+  <si>
+    <t>Shameca Brown</t>
+  </si>
+  <si>
+    <t>(918)402-3724</t>
+  </si>
+  <si>
+    <t>info@heal-withskb.com</t>
+  </si>
+  <si>
+    <t>Shakendra M. Leathers</t>
+  </si>
+  <si>
+    <t>(918)900-4372</t>
+  </si>
+  <si>
+    <t>msleathers@gmail.com</t>
+  </si>
+  <si>
+    <t>Loman Mental Health, Inc.</t>
+  </si>
+  <si>
+    <t>Neighbors Building Neighborhoods</t>
+  </si>
+  <si>
+    <t>(405)818-7624</t>
+  </si>
+  <si>
+    <t>OUHSC/ Oklahoma Autism Network</t>
+  </si>
+  <si>
+    <t>Elizabeth King</t>
+  </si>
+  <si>
+    <t>Oklahoma City University, Psychology Department</t>
+  </si>
+  <si>
+    <t>Bill Sharp</t>
+  </si>
+  <si>
+    <t>(405)570-6692</t>
+  </si>
+  <si>
+    <t>bjsharp@okcu.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma Primary Care Association</t>
+  </si>
+  <si>
+    <t>Tracy Freudenthaler</t>
+  </si>
+  <si>
+    <t>(918)633-8148</t>
+  </si>
+  <si>
+    <t>freuden@nsuok.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma School Counseling Association</t>
+  </si>
+  <si>
+    <t>Alexis Robertson</t>
+  </si>
+  <si>
+    <t>(405)420-8680</t>
+  </si>
+  <si>
+    <t>robertson_alexis@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OSU Center for Family Resilience </t>
+  </si>
+  <si>
+    <t>(918)557-8789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Washington County Association for Mental Health </t>
+  </si>
+  <si>
+    <t>Robert Jackson</t>
+  </si>
+  <si>
+    <t>(918)418-6066</t>
+  </si>
+  <si>
+    <t>rjackson@glmhc.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choctaw Nation of Oklahoma </t>
+  </si>
+  <si>
+    <t>Shiloh Martin</t>
+  </si>
+  <si>
+    <t>Lift Community Action Agencies</t>
+  </si>
+  <si>
+    <t>Dionne Frankum</t>
+  </si>
+  <si>
+    <t>dionne.frankum@liftca.org</t>
+  </si>
+  <si>
+    <t>OSU Center for Family Resilience</t>
+  </si>
+  <si>
+    <t>Public Health Research and Education Associates, LLC</t>
+  </si>
+  <si>
+    <t>Leslie Ballenger</t>
+  </si>
+  <si>
+    <t>johnnie@johnniegilpen.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UCO Center for Counseling and Well-Being </t>
+  </si>
+  <si>
+    <t>Patty Topp</t>
+  </si>
+  <si>
+    <t>ptopp@uco.edu</t>
+  </si>
+  <si>
+    <t>Lindsey Cox</t>
+  </si>
+  <si>
+    <t>lindsey-cox@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>918-683-4600</t>
+  </si>
+  <si>
+    <t>405-833-1084</t>
+  </si>
+  <si>
+    <t>918-549-5019</t>
+  </si>
+  <si>
+    <t>918-342-6667</t>
+  </si>
+  <si>
+    <t>580-406-2616</t>
+  </si>
+  <si>
+    <t>918-594-8188</t>
+  </si>
+  <si>
+    <t>405-271-5700</t>
+  </si>
+  <si>
+    <t>405-633-1190</t>
+  </si>
+  <si>
+    <t>405-974-2529</t>
+  </si>
+  <si>
+    <t>lroberts@nbn-brc.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Association of Youth Services </t>
+  </si>
+  <si>
+    <t>Peter Messiah</t>
+  </si>
+  <si>
+    <t>405-528-4120</t>
+  </si>
+  <si>
+    <t>DCCCA</t>
+  </si>
+  <si>
+    <t>Danielle Lynch</t>
+  </si>
+  <si>
+    <t>405-548-5062</t>
+  </si>
+  <si>
+    <t>dlynch@dccca.org</t>
+  </si>
+  <si>
+    <t>405-417-1183</t>
+  </si>
+  <si>
+    <t>andrea@ocah.info</t>
+  </si>
+  <si>
+    <t>Caitlin Barnes</t>
+  </si>
+  <si>
+    <t>caitlin.barnes@okstate.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valiant Counseling and Consulting, LLC </t>
+  </si>
+  <si>
+    <t>Valerie J. Isaacs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">valerie@valiantCC.org </t>
+  </si>
+  <si>
+    <t>Curve Counseling, LLC - Lisa Schoelen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Schoelen </t>
+  </si>
+  <si>
+    <t>(405)437-9510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">curvecounseling@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Counseling Works, Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mcrawford@counselingworksinc.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transitions, Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">jami.fields@transitionsokc.com </t>
+  </si>
+  <si>
+    <t>Molly Holiday</t>
+  </si>
+  <si>
+    <t>(405)476-5500</t>
+  </si>
+  <si>
+    <t>mollyh@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>(918)828-5000</t>
+  </si>
+  <si>
+    <t>Dr. Christopher Graham</t>
+  </si>
+  <si>
+    <t>Christopher Graham</t>
+  </si>
+  <si>
+    <t>(225)290-3559</t>
+  </si>
+  <si>
+    <t>cgrahamlcsw@gmail.com</t>
+  </si>
+  <si>
+    <t>405-321-0022 ext. 244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cklusmeyer@thevirtuecnenter.org </t>
+  </si>
+  <si>
+    <t>A Chance to Change</t>
+  </si>
+  <si>
+    <t>Rachel Whitestar</t>
+  </si>
+  <si>
+    <t>rwhitestar@achancetochange.org</t>
+  </si>
+  <si>
+    <t>Nickole Cunningham</t>
+  </si>
+  <si>
+    <t>918-214-6794</t>
+  </si>
+  <si>
+    <t xml:space="preserve">wcamh.bville@gmail.com </t>
+  </si>
+  <si>
+    <t>The Parent Child Center of Tulsa</t>
+  </si>
+  <si>
+    <t>918-599-7999</t>
+  </si>
+  <si>
+    <t>405-420-8680</t>
+  </si>
+  <si>
+    <t>Tulsa Day Center</t>
+  </si>
+  <si>
+    <t>Kellie Wilson</t>
+  </si>
+  <si>
+    <t>918-583-5588</t>
+  </si>
+  <si>
+    <t>kwilson@tulsadaycenter.org</t>
+  </si>
+  <si>
+    <t>Andrea Stopp</t>
+  </si>
+  <si>
+    <t>539-234-3576</t>
+  </si>
+  <si>
+    <t>andrea-rhodes@cherokee.org</t>
+  </si>
+  <si>
+    <t>Ashley Westmoreland</t>
+  </si>
+  <si>
+    <t>ashley.westmoreland@creoks.org</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Norman Alcohol Information Center DBA The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Virtue Center</t>
+    </r>
+  </si>
+  <si>
+    <t>Around the Clock Digital Learning, LLC</t>
+  </si>
+  <si>
+    <t>Oklahoma Eating Disorder Association OEDA</t>
+  </si>
+  <si>
+    <t>Katie Long or Rosanne McDaniel</t>
+  </si>
+  <si>
+    <t>405-896-0599</t>
+  </si>
+  <si>
+    <t>info@okeatingdisorders.org</t>
+  </si>
+  <si>
+    <t>Brandi Morgan</t>
+  </si>
+  <si>
+    <t>405-578-5638</t>
+  </si>
+  <si>
+    <t>Oklahoma Department of Mental Health&amp; Substance Abuse Services ODMHSAS</t>
+  </si>
+  <si>
+    <t>Kimberly Biard</t>
+  </si>
+  <si>
+    <t>405-248-9200</t>
+  </si>
+  <si>
+    <t>Lauren Kesteer</t>
+  </si>
+  <si>
+    <t>918-608-0380</t>
+  </si>
+  <si>
+    <t>info@alliancementalhealth.com</t>
+  </si>
+  <si>
+    <t>Caitlin Dow</t>
+  </si>
+  <si>
+    <t>918-418-0476</t>
+  </si>
+  <si>
+    <t>Oklahoma City University Psychology Department</t>
+  </si>
+  <si>
+    <t>405-570-6692</t>
+  </si>
+  <si>
+    <t>Hope Community Services</t>
+  </si>
+  <si>
+    <t>Andrew Fate</t>
+  </si>
+  <si>
+    <t>405-510-3847</t>
+  </si>
+  <si>
+    <t>amfate@hopecis.org</t>
+  </si>
+  <si>
+    <t>Saint Francis Health Systems</t>
+  </si>
+  <si>
+    <t>Ally Deatherage</t>
+  </si>
+  <si>
+    <t>918-494-1643</t>
+  </si>
+  <si>
+    <t>Shayla Winrow</t>
+  </si>
+  <si>
+    <t>mentalhealth@sunbeamfamilyservices.org</t>
+  </si>
+  <si>
+    <t>Anglea Moses</t>
+  </si>
+  <si>
+    <t>405-310-3262 x 119</t>
+  </si>
+  <si>
+    <t>angeam@restore-bh.com</t>
+  </si>
+  <si>
+    <t>Tiara's Training Institute</t>
+  </si>
+  <si>
+    <t>Oklahoma State University - Office of Continuing Medical Education</t>
+  </si>
+  <si>
+    <t>East Central University Brandon Whitten Institute</t>
+  </si>
+  <si>
+    <t>CREOKS Health Services</t>
+  </si>
+  <si>
+    <t>Foster and Adoptive Community, Inc.</t>
+  </si>
+  <si>
+    <t>Shay Hinds</t>
+  </si>
+  <si>
+    <t>405-321-0022 ext. 247</t>
+  </si>
+  <si>
+    <r>
+      <t>Norman Alcohol Information Center DBA (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Virtue Center)</t>
+    </r>
+  </si>
+  <si>
+    <t>shinds@thevirtuecenter.org</t>
+  </si>
+  <si>
+    <t>Jeremy P Elledge, LCSW</t>
+  </si>
+  <si>
+    <t>Diana K. Shores, LMFT, LADC</t>
+  </si>
+  <si>
+    <t>Diana K. Shores</t>
+  </si>
+  <si>
+    <t>918-694-1999</t>
+  </si>
+  <si>
+    <t>diana.shores@homebasedservices.org</t>
+  </si>
+  <si>
+    <t>Megen Rhine Consulting</t>
+  </si>
+  <si>
+    <t>Megen Rhine</t>
+  </si>
+  <si>
+    <t>mrhine@mrhineconsulting.com</t>
+  </si>
+  <si>
+    <t>918-280-8360</t>
+  </si>
+  <si>
+    <t>Thai-An Truong, LPC, LADC</t>
+  </si>
+  <si>
+    <t>Pam Nelson</t>
+  </si>
+  <si>
+    <t>918-221-0918</t>
+  </si>
+  <si>
+    <t>pam@pamnelsontherapy.com</t>
+  </si>
+  <si>
+    <t>Reynolds Army Health Clinic; Department of Behavioral Health</t>
+  </si>
+  <si>
+    <t>W. Mathew Kappel</t>
+  </si>
+  <si>
+    <t>580-558-8283</t>
+  </si>
+  <si>
+    <t>william.m.kappel.civ@health.mil</t>
+  </si>
+  <si>
+    <t>Green Country Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Angela Martindale</t>
+  </si>
+  <si>
+    <t>918-682-8407</t>
+  </si>
+  <si>
+    <t>angela.martindale@gcbhs.org</t>
+  </si>
+  <si>
+    <t>Family and Children's Service</t>
+  </si>
+  <si>
+    <t>Weaving Embers Counseling and Consulting</t>
+  </si>
+  <si>
+    <t>Courtney Meadows</t>
+  </si>
+  <si>
+    <t>918-232-5127</t>
+  </si>
+  <si>
+    <t>weavingembers@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Foundation for Medical Quality (OFMQ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jayme Noble </t>
+  </si>
+  <si>
+    <t>580-302-0119</t>
+  </si>
+  <si>
+    <t>jnoble@ofmq.com</t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies (CAPS -Tulsa)</t>
+  </si>
+  <si>
+    <t>Premadonna Braddick</t>
+  </si>
+  <si>
+    <t>918-892-1797</t>
+  </si>
+  <si>
+    <t>premadonna@soaringeaglesyfs.org</t>
+  </si>
+  <si>
+    <t>Soaring Eagles Youth &amp; Family Services</t>
+  </si>
+  <si>
+    <t>kmorrisscott@ccfinorman.org</t>
+  </si>
+  <si>
+    <t>Anchored in Hope</t>
+  </si>
+  <si>
+    <t>Ashley Wale-Beers</t>
+  </si>
+  <si>
+    <t>918-813-6684</t>
+  </si>
+  <si>
+    <t>ashleybeers@anchoredinhopetherapy.com</t>
+  </si>
+  <si>
+    <t>eldred-j@mssu.edu</t>
+  </si>
+  <si>
+    <t>Post Traumatic Growth Collective</t>
+  </si>
+  <si>
+    <t>collective@ptgcollective.com</t>
+  </si>
+  <si>
+    <t>amfate@hopecsi.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Group</t>
+  </si>
+  <si>
+    <t>Matt Pierce</t>
+  </si>
+  <si>
+    <t>405-254-7746</t>
+  </si>
+  <si>
+    <t>training@oklahomacounselinggroup.com</t>
+  </si>
+  <si>
+    <t>TraMck Connections</t>
+  </si>
+  <si>
+    <t>Tracy Jones</t>
+  </si>
+  <si>
+    <t>918-859-9911</t>
+  </si>
+  <si>
+    <t>info@tramckconnections.com</t>
+  </si>
+  <si>
+    <t>Green Shoe Foundation</t>
+  </si>
+  <si>
+    <t>Julia Reed</t>
+  </si>
+  <si>
+    <t>405-697-2109</t>
+  </si>
+  <si>
+    <t>admin@greenshoe.org</t>
+  </si>
+  <si>
+    <t>Embodied Therapy and Healing Arts</t>
+  </si>
+  <si>
+    <t>Fay O'Neill</t>
+  </si>
+  <si>
+    <t>580-761-8204</t>
+  </si>
+  <si>
+    <t>Bailey Maxey</t>
+  </si>
+  <si>
+    <t>(405)841-4800 *109</t>
+  </si>
+  <si>
+    <t>bailey@calmwaters.org</t>
+  </si>
+  <si>
+    <t>Deborah Cheung</t>
+  </si>
+  <si>
+    <t>510-381-2690</t>
+  </si>
+  <si>
+    <t>Institute for Natural Resources (INR)</t>
+  </si>
+  <si>
+    <t>Centene Corporation</t>
+  </si>
+  <si>
+    <t>Lisa Wharton</t>
+  </si>
+  <si>
+    <t>606-292-5028</t>
+  </si>
+  <si>
+    <t>lwharton@centene.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ttitrainingllc@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ardeatherage@saintfrancis.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">karynscully@bellsouth.net </t>
+  </si>
+  <si>
+    <t xml:space="preserve">esachau@parksideinc.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kimberly.biard@odmhsas.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dtharp@lighthouseok.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">cgibbs@hospiceofgreencountry.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">cdow@grandmh.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">request-training@fcsok.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ceu@evolutionmhs.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">fay@therapy-embodied.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">holwit@ecok.edu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ashley.westmoreland@creoks.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">cdhoku@gmail.com </t>
+  </si>
+  <si>
+    <t xml:space="preserve">atcdigitallearning@gmail.com </t>
+  </si>
+  <si>
+    <t>Rozdi Collins</t>
+  </si>
+  <si>
+    <t>rozdi@gmail.com</t>
+  </si>
+  <si>
+    <t>Northwest Domestic Crisis Services, Inc.</t>
+  </si>
+  <si>
+    <t>Brandy Sallee</t>
+  </si>
+  <si>
+    <t>580-256-1215</t>
+  </si>
+  <si>
+    <t>wwsaadvocate@nwdcs.org</t>
+  </si>
+  <si>
+    <t>wcamh.bville@gmail.com</t>
+  </si>
+  <si>
+    <t>cotto@nbn-nrc.org</t>
+  </si>
+  <si>
+    <t>Oklahoma State Department of Health</t>
+  </si>
+  <si>
+    <t>Amy Steele-Woods</t>
+  </si>
+  <si>
+    <t>405-423-0236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">amy.steele-woods@health.ok.gov; </t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Association</t>
+  </si>
+  <si>
+    <t>Marilyn Kincade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marilynkincade@gmail.com; </t>
+  </si>
+  <si>
+    <t>405-683-2188</t>
+  </si>
+  <si>
+    <t>OUHSC South Central AIDS Education &amp; Training Center</t>
+  </si>
+  <si>
+    <t>Jill Coleman</t>
+  </si>
+  <si>
+    <t>405-271-6122</t>
+  </si>
+  <si>
+    <t>jill-coleman@ouhsc.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kathryncreecy@mooreschools.com; </t>
+  </si>
+  <si>
+    <t>Muscogee (Creek) Nation Behavioral Health &amp; Substance Abuse Service</t>
+  </si>
+  <si>
+    <t>Rebecca Wagner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mcnbhsgrants@creekhealth.org; </t>
+  </si>
+  <si>
+    <t>405-252-8721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mhazelhoff@okpca.org; </t>
+  </si>
+  <si>
+    <t>Tri-County Overdose Response Project with Lift Community Action Agency</t>
+  </si>
+  <si>
+    <t>580-326-3351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tricountyresponse2020@gmail.com; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCCCA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dlynch@dccca.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mid-America Christian University </t>
+  </si>
+  <si>
+    <t>Heather Murphy</t>
+  </si>
+  <si>
+    <t>(405) 692-3213</t>
+  </si>
+  <si>
+    <t>heather.murphy@macu.edu</t>
+  </si>
+  <si>
+    <t>Takendra Hamlin, LCSW</t>
+  </si>
+  <si>
+    <t>Kendra Hamlin</t>
+  </si>
+  <si>
+    <t>316-806-9504</t>
+  </si>
+  <si>
+    <t>tlhamlin01@gmail.com</t>
+  </si>
+  <si>
+    <t>Moore Norman Technology Center</t>
+  </si>
+  <si>
+    <t>Whitney Kenedy</t>
+  </si>
+  <si>
+    <t>(405) 801-5159</t>
+  </si>
+  <si>
+    <t>whitney.kenedy@mntc.edu</t>
+  </si>
+  <si>
+    <t>rwhtiestar@achancetochange.org</t>
+  </si>
+  <si>
+    <t>Homeland Security Investigations</t>
+  </si>
+  <si>
+    <t>(918) 270-0730</t>
+  </si>
+  <si>
+    <t>Anthony Meter</t>
+  </si>
+  <si>
+    <t>anthony.meter@hsi.dhs.gov</t>
+  </si>
+  <si>
+    <t>T.E.S.S Counseling</t>
+  </si>
+  <si>
+    <t>Luke Small</t>
+  </si>
+  <si>
+    <t>405-985-7896</t>
+  </si>
+  <si>
+    <t>luke.small@tesscounseling.com</t>
+  </si>
+  <si>
+    <t>Kim Beair</t>
+  </si>
+  <si>
+    <t>918-809-6953</t>
+  </si>
+  <si>
+    <t>Resolution Consulting, LLC</t>
+  </si>
+  <si>
+    <t>kimbeair@outlook.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cromer, Lisa </t>
+  </si>
+  <si>
+    <t>lisa-cromer@utulsa.edu</t>
+  </si>
+  <si>
+    <t>Oklahoma Drug and Alcohol Professional Counselot Association</t>
+  </si>
+  <si>
+    <t>(405) 793-1545</t>
+  </si>
+  <si>
+    <t>Dearing House Child Advocacy Center</t>
+  </si>
+  <si>
+    <t>Mark Bean</t>
+  </si>
+  <si>
+    <t>(580) 762-5266</t>
+  </si>
+  <si>
+    <t>mb.dearinghouse@gmail.com</t>
+  </si>
+  <si>
+    <t>Sarah Chantel Weeks</t>
+  </si>
+  <si>
+    <t>(580) 825-7355</t>
+  </si>
+  <si>
+    <t>scweeks@epeacecounseling.com</t>
+  </si>
+  <si>
+    <t>Empowering Peace Counseling</t>
+  </si>
+  <si>
+    <t>okpsychassociation@gmail.com</t>
+  </si>
+  <si>
+    <t>Leondra Moore</t>
+  </si>
+  <si>
+    <t>405-406-8771</t>
+  </si>
+  <si>
+    <t>leondra@allicensetoheal.com</t>
+  </si>
+  <si>
+    <t>A License to Heal, PLLC</t>
+  </si>
+  <si>
+    <t>Amy Ortloff</t>
+  </si>
+  <si>
+    <t>amyortloff@ou.edu</t>
+  </si>
+  <si>
+    <t>Oral Roberts University</t>
+  </si>
+  <si>
+    <t>Stacey Blaylock</t>
+  </si>
+  <si>
+    <t>(918) 495-6539</t>
+  </si>
+  <si>
+    <t>stblaylock@oru.edu</t>
+  </si>
+  <si>
+    <t>Youth and Family Resource Center</t>
+  </si>
+  <si>
+    <t>Bridget Sudderth</t>
+  </si>
+  <si>
+    <t>(405) 388-6896</t>
+  </si>
+  <si>
+    <t>briget.sudderth@gmail.com</t>
+  </si>
+  <si>
+    <t>Hannah Stewart</t>
+  </si>
+  <si>
+    <t>hannahs@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>lauren.kester@alliancementalhealth.us</t>
+  </si>
+  <si>
+    <t>Pearl Wellness &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Nichole Ruiz</t>
+  </si>
+  <si>
+    <t>(405) 201-0620</t>
+  </si>
+  <si>
+    <t>info@pearl-wellness.com</t>
+  </si>
+  <si>
+    <t>The Oklahoma Indian Child Welfare Association</t>
+  </si>
+  <si>
+    <t>(918) 231-2500</t>
+  </si>
+  <si>
+    <t>(405)-858-2932</t>
+  </si>
+  <si>
+    <t>oicwa.taryn@gmail.com</t>
+  </si>
+  <si>
+    <t>Taryn Anquoe</t>
+  </si>
+  <si>
+    <t>kaitlynn.wilkinson@odmhsas.org</t>
+  </si>
+  <si>
+    <t>(405) 248-9382</t>
+  </si>
+  <si>
+    <t>Kaitlynn Wilkinson</t>
+  </si>
+  <si>
+    <t>Journey Counseling Center</t>
+  </si>
+  <si>
+    <t>(405) 819-4959</t>
+  </si>
+  <si>
+    <t>tylercopelandlpc@gmail.com</t>
+  </si>
+  <si>
+    <t>Tyler Copeland</t>
+  </si>
+  <si>
+    <t>amoring@grandmh.com</t>
+  </si>
+  <si>
+    <t>(918) 902-7241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexis Moring </t>
+  </si>
+  <si>
+    <t>Kirstyn Hammons</t>
+  </si>
+  <si>
+    <t>(580) 579-4571</t>
+  </si>
+  <si>
+    <t>kehinds@cnhsa.com</t>
+  </si>
+  <si>
+    <t>alepper@fcsok.org</t>
+  </si>
+  <si>
+    <t>Rachel Kerr</t>
+  </si>
+  <si>
+    <t>Ben Heffington</t>
+  </si>
+  <si>
+    <t>(405) 738-7094</t>
+  </si>
+  <si>
+    <t>ben.heffington@ou.edu</t>
+  </si>
+  <si>
+    <t>heather@calmwaters.org</t>
+  </si>
+  <si>
+    <t>Heather Gaglio</t>
+  </si>
+  <si>
+    <t>Heartland Counseling and Training, LLC</t>
+  </si>
+  <si>
+    <t>Becky Fast</t>
+  </si>
+  <si>
+    <t>(785) 550-4891</t>
+  </si>
+  <si>
+    <t>beckyfast@heartlandsocialwork.com</t>
+  </si>
+  <si>
+    <t>(580) 980-0200</t>
+  </si>
+  <si>
+    <t>Center for Psychological Development Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tkpeterson@saintfrancis.com </t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies (CAPS - Tulsa)</t>
+  </si>
+  <si>
+    <t>918-289-7204</t>
+  </si>
+  <si>
+    <t>info@evolutionmhs.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Association on Problem Gambling &amp; Gaming</t>
+  </si>
+  <si>
+    <t>Ronald Wahkinney</t>
+  </si>
+  <si>
+    <t>Micah Perkins</t>
+  </si>
+  <si>
+    <t>micah@edmondcounseling.com</t>
+  </si>
+  <si>
+    <t>405-683-2118</t>
+  </si>
+  <si>
+    <t>mann@nsuok.edu</t>
+  </si>
+  <si>
+    <t>(918) 444-3611</t>
+  </si>
+  <si>
+    <t>Allison Mason</t>
+  </si>
+  <si>
+    <t>Divine Legacy Collective, PLLC</t>
+  </si>
+  <si>
+    <t>divinelegacycollective@gmail.com</t>
+  </si>
+  <si>
+    <t>Meta Mental Health, LLC</t>
+  </si>
+  <si>
+    <t>Amber Dunegan</t>
+  </si>
+  <si>
+    <t>417-438-2174</t>
+  </si>
+  <si>
+    <t>amberdunegan.metamentalhealth@outlook.com</t>
+  </si>
+  <si>
+    <t>918-805-3679</t>
+  </si>
+  <si>
+    <t>Michelle Strain</t>
+  </si>
+  <si>
+    <t>michelle.strain@macu.edu</t>
+  </si>
+  <si>
     <t>Amplify Youth Health Collective</t>
   </si>
   <si>
     <t>Jennifer Briggs</t>
   </si>
   <si>
     <t>918-794-9073</t>
   </si>
   <si>
     <t xml:space="preserve">info@amplifytulsa.org </t>
   </si>
   <si>
-    <t>Anchored Behavioral Health</t>
-[...8 lines deleted...]
-    <t>becky@anchoredbhc.com</t>
+    <t>The Treatment Network</t>
+  </si>
+  <si>
+    <t>225-290-3559</t>
+  </si>
+  <si>
+    <t>christopher.g.graham@gmail.com</t>
+  </si>
+  <si>
+    <t>Lexus White</t>
+  </si>
+  <si>
+    <t>405-638-3500</t>
+  </si>
+  <si>
+    <t>Lexus.white@oceanshealthcare.com</t>
+  </si>
+  <si>
+    <t>Behavioral Health Center Porter Health Center</t>
+  </si>
+  <si>
+    <t>Let's Talk, LLC</t>
+  </si>
+  <si>
+    <t>Jenifer Queen</t>
+  </si>
+  <si>
+    <t>jenifer@letstalkllc.co</t>
+  </si>
+  <si>
+    <t>918-724-6513</t>
+  </si>
+  <si>
+    <t>Carol H. Carter</t>
+  </si>
+  <si>
+    <t>918-664-9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ccarter@LIFEseniorservices.org </t>
+  </si>
+  <si>
+    <t xml:space="preserve">rwahkinney@oapgg.org </t>
+  </si>
+  <si>
+    <t>ROCMND Youth Service Agency</t>
+  </si>
+  <si>
+    <t>kbuchanan@rocmnd.org</t>
+  </si>
+  <si>
+    <t>918-253-7676</t>
+  </si>
+  <si>
+    <t>Kathryn L. Buhcanan</t>
+  </si>
+  <si>
+    <t>Lumos Training Collective</t>
+  </si>
+  <si>
+    <t>NanDee Walker</t>
+  </si>
+  <si>
+    <t>nandeewalker@gmail.com</t>
+  </si>
+  <si>
+    <t>(918) 408-6893</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Counseling Center</t>
+  </si>
+  <si>
+    <t>Brittany Stewart</t>
+  </si>
+  <si>
+    <t>405-325-2911</t>
+  </si>
+  <si>
+    <t>brittany.stewart1@ou.edu</t>
   </si>
   <si>
     <t>Anchored In Hope Therapy</t>
   </si>
   <si>
     <t>Ashley Beers</t>
   </si>
   <si>
     <t>918-296-7746</t>
   </si>
   <si>
-    <t>ashleybeers@anchoredinhopetherapy.com</t>
-[...875 lines deleted...]
-    <t>ptopp@uco.edu</t>
+    <t xml:space="preserve">OUHSC-CCAN/Child Study Center </t>
+  </si>
+  <si>
+    <t>OKC Play</t>
+  </si>
+  <si>
+    <t>Emily Burchardt</t>
+  </si>
+  <si>
+    <t>(405) 227-3433</t>
+  </si>
+  <si>
+    <t>emily@okc-play.com</t>
+  </si>
+  <si>
+    <t>405-693-9702</t>
+  </si>
+  <si>
+    <t>luke@storyofhopeokc.com</t>
+  </si>
+  <si>
+    <t>Story of Hope LLC</t>
+  </si>
+  <si>
+    <t>Yellowood Legal, PLLC</t>
+  </si>
+  <si>
+    <t>Logan Hartz</t>
+  </si>
+  <si>
+    <t>(910) 389-3227</t>
+  </si>
+  <si>
+    <t>logan@outofcourtok.com</t>
+  </si>
+  <si>
+    <t>Chris King Counseling Services // GPS Therapies</t>
+  </si>
+  <si>
+    <t>allie@gpstherapies.com</t>
+  </si>
+  <si>
+    <t>Evolution Changing Paths Through Talk Therapy, LLC</t>
+  </si>
+  <si>
+    <t>Perlinda George</t>
+  </si>
+  <si>
+    <t>(405) 413-1633</t>
+  </si>
+  <si>
+    <t>pergeorge1977@yahoo.com</t>
+  </si>
+  <si>
+    <t>Jonathan Kratz</t>
+  </si>
+  <si>
+    <t>(918) 812-3841</t>
+  </si>
+  <si>
+    <t>kratz9@gmail.com</t>
+  </si>
+  <si>
+    <t>bridgets@yfrcshawnee.org</t>
+  </si>
+  <si>
+    <t>Brittany Gomez</t>
+  </si>
+  <si>
+    <t>(918) 495-6537</t>
+  </si>
+  <si>
+    <t>bgomez@oru.edu</t>
+  </si>
+  <si>
+    <t>Colby Odom</t>
+  </si>
+  <si>
+    <t>(918) 998-7076</t>
+  </si>
+  <si>
+    <t>colbyjodom@gmail.com</t>
+  </si>
+  <si>
+    <t>Osteopathic Founders Foundation</t>
+  </si>
+  <si>
+    <t>Adrienne Kingsley</t>
+  </si>
+  <si>
+    <t>akingsley@osteopathicfounders.org</t>
+  </si>
+  <si>
+    <t>(918) 551-7300</t>
+  </si>
+  <si>
+    <t>Madi Day</t>
+  </si>
+  <si>
+    <t>(918) 587-1200</t>
+  </si>
+  <si>
+    <t>education@thegriefcenter.org</t>
+  </si>
+  <si>
+    <t>Lift Community Action Agency</t>
+  </si>
+  <si>
+    <t>Case Management Society of Eastern Oklahoma (CMSA- Eastrn OK)</t>
+  </si>
+  <si>
+    <t>(918) 639-7175</t>
+  </si>
+  <si>
+    <t>info@cmsa-easternok.org</t>
+  </si>
+  <si>
+    <t>Johnnie L Gilpen Jr</t>
+  </si>
+  <si>
+    <t>(405) 919-9511</t>
+  </si>
+  <si>
+    <t>Johnnie.gilpen@3strandwarriors.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1144,51 +4787,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1255,65 +4898,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1334,1507 +4977,12420 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vjohnson@nrh-ok.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbookout@yfsenid.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tb914432@mrhcok.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristie.chandler@oag.ok.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:candida.hurley@okkthc.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.castro2@va.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oasis.okcoxmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bonitamay@cox.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@chadmccoy.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittnielamie@spsh.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:developmentwhr@pldi.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lee.kaplan@davita.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:green@nsuok.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lanette.long@ssmhealth.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:creativeops14@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@pathcounseling.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cody@OKLifeRecovery.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donnellcox23@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rjkeiter58@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca@practicalpractice411.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin@expertonaging.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.sawyer@okstate.edu" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dillonadopt.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina@foundationsofchange.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drleedy@legacycounselingservices.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vlbutler-mcdaniel@okcps.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@resiliencecentertulsa.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa@connectedkids.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krisnewlin@live.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.sawyer@okstate.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tulsacares@tulsacares.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@krisbryantlpc.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara@socialworkertraining.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seabindie@me.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wharwell@oapcg.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fastceus.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbryan@ctioklahoma.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:innercircle@cox.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htowers@lilyfield.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimmy.widdifield@occy.ok.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lehaguewood@saintfrancis.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamescc@health.ok.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-peters@ouhsc.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twatson@rocmnd.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.roland@ihs.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jejones@odmhsas.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocah@outlook.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egber@oumedicine.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@newviewhealingsolutions.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfowble@solutions5d.net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holrwit@ecok.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiehayden@me.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chelsea.potts@creekhealth.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rejeania@ocadvsa.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okharmreduction@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.knox@uhsinc.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.stewart@coloradosolutions.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtaylor@daybreakok.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jleggett@glmhc.net" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lccantherapy@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shay@itsofok.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krisnewlin@live.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcnbhsgrants@creekhealth.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.schlittler@northcare.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz@okbha.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leeacers@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:projectecho@okstate.edu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kvianna@red-rock.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmtrent@cnhsa.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannah@calmwaters.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-peters@ouhsc.edu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmurphy22@uco.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lryoung@hopecsi.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkpeterson@saintfrancis.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace.ballard@foundationsbehavioralhealth.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:innercircle@cox.net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rjkeiter58@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MDTOffice@occy.ok.gov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamescc@health.ok.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ratcliff.counseling@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lehaguewood@saintfrancis.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmbond@ou.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lanette.long@ssmhealth.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaiain@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jglenn@glmhc.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtaylor@daybreakok.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@palosantoteherapy.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request-training@fcsok.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindy@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgibbs@hospiceofgreencountry.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrisok.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dldiamondcross@hotmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lroberts@nbn-nrc.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rejeania@ocadvsa.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmeeks@resiliencecentertulsa.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:green@nsuok.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phebe-tucker@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shar@thedemandproject.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@cwalkercounseling.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atcdlgllallearning@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cmsa-easternok.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lee.kaplan@davita.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina@foundationsofchange.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@chriskingcounseling.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@newagehealingsolutions.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crobinson@originsrecovery.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holrwit@ecok.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdeltorto@lighthouseok.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okpsychassociation@" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@Ouhealth.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@reconnectok.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samantha.renfrow@chickasaw.net" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfrye@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresa.berg@tulsatech.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alliancementalhealth.us" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncosby@achancetochange.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.schulewitz@counselingworksinc.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara@socialworkertraining.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@heartmatters-ok.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialworkdept@mssu.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debbien@nightlight.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocah@outlook.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfr@okstate.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.cryer@ihs.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jejones@odmhsas.org" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark@odapca.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@osps.info" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staceyburgess@resolvebhs.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:breedenjenny@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheriscott64@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick.quisenberry@uhsINC.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holrwit@ecok.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryncreecy@mooreschools.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okassociationforplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey-henson@ouhsc.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alltrainingdepartment@red-rock.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmbond@ou.edu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dcccs.org" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lanette.long@ssmhealth.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkpeterson@saintfrancis.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robertson_alexis@yahoo.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tgourley@ccfinorman.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina@foundationsofchange.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpelledgetsok@hotmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@lifeseniorservices.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:projectecho@okstate.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fastceus.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiara.miller@okstate.edu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@palosantotherapy.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@resolvebhs.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresa.berg@tulsatech.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@empoweredlifecounseling.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@heal-withskb.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:creativeops14@yahoo.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmtrent@cnhsa.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrish@teachmeceus.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request-training@fcsok.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lryoung@hopecsi.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chelsea.potts@creekhealth.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wharwell@oapgg.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.craig@health.ok.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kparker@parentchildcenter.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drgina.raw@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:breedenjenny@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:triciabrownphdlcpc@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moliveros@ou.edu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrichardson@glmhc.net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msleathers@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atcdigitallearning@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfr@okstate.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trisha.stewart@coloradosolutions.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabrinadequasie@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamieg.lcsw@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialworkdepartment@mssu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialwork@nsuok.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie.isaacs@okstate.edu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@rachelasbury.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz@okbha.org" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-peters@ouhsc.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcia.keesee@creoks.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:britta-ostermeyer@ouhsc.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thecenter@restore-bh.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samantha.renfrow@chickasaw.net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmurphy22@uco.edu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.schulewitz@counselingworksinc.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace.ballard@foundationsbehavioralhealth.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shay@itsofok.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rjackson@glmhc.net" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncosby@achancetochange.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@chriskingcounseling.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rtaylor@daybreakok.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jishoy@okstate.edu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:freuden@nsuok.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara@socialworkertraining.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debbien@nightlight.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:achlouber@sunbeamfamilyservices.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cklumsmeyer@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@alliancementalhealth.us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shiloh.martin@ihs.gov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dldiamondcross@hotmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lroberts@nbn-nrc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manderson@tulsa-health.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristy-woodard@cherokee.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jill.whitaker@legacyhospice.net" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindyl@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allison.woodard@odmhsas.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.marks@oswb.ok.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instconted@aol.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bjsharp@okcu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lehaguewood@saintfrancis.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bgibsonlmft@yahoo.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbeins@lynninstitute.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@lifeseniorservices.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen@okbha.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osu.cme@okstate.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@resolvebhs.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@thedemandproject.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@palosantotherapy.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lroberts@nbn-brc.org" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie@valiantCC.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpfeifer@daybreakok.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shay@itsofok.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina@foundationsofchange.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashaeffer@nextpathpd.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kathryncreecy@mooreschools.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leslie.c@thespringok.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lomanalicia@yahoo.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dionne.frankum@liftca.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@ocah.info" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@selfleadershipcenter.net" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:curvecounseling@gmail.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgrahamlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrish@teachmeceus.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@crsok.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instconted@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvia225@yahoo.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey-henson@ouhsc.edu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lehaguewood@saintfrancis.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmbond@ou.edu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bgibsonlmft@yahoo.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fran.allitzer@yahoo.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfr@okstate.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mollyh@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwhitestar@achancetochange.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkpeterson@saintfrancis.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrichardson@grandmh.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@chriskingcounseling.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mosaictherapy.net" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wharwell@oapgg.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lanette.long@ssmhealth.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpelledgetsok@hotmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debbien@nightlight.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamescc@health.ok.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moliveros@ou.edu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmtrent@cnhsa.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-cox@ouhsc.edu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okassociationforplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcrawford@counselingworksinc.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cklusmeyer@thevirtuecnenter.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request-training@fcsok.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mindset-bhs.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caitlin.barnes@okstate.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmorriesscott@ccfinorman.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialworkdept@mssu.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allison.woodard@odmhsas.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomapublichealth@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vickyh57@yahoo.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shiloh.martin@ihs.gov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johnnie@johnniegilpen.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlynch@dccca.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresa.berg@tulsatech.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manderson@tulsa-health.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick.quisenberry@uhsinc.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holrwit@ecok.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcnbhsgrants@creekhealth.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@lifeseniorservices.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bailey@calmwaters.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdow@grandmh.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey-henson@ouhsc.edu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimbeair@outlook.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:briget.sudderth@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fay@therapy-embodied.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gena-robertsmassey@ouhsc.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wharwell@oapgg.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpelledgetsok@hotmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmtrent@cnhsa.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:instconted@aol.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@palosantotherapy.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@crsok.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lomanalicia@yahoo.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lanette.long@ssmhealth.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mollyh@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pam@pamnelsontherapy.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:weavingembers@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.biard@odmhsas.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:request-training@fcsok.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozdi@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey-cox@ouhsc.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valerie@valiantCC.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leondra@allicensetoheal.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oicwa.taryn@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.shores@homebasedservices.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkpeterson@saintfrancis.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick.quisenberry@uhsinc.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mentalhealth@sunbeamfamilyservices.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgibbs@hospiceofgreencountry.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htowers@lilyfield.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atcdigitallearning@gmail.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cotto@nbn-nrc.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shay@itsofok.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa-cromer@utulsa.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stblaylock@oru.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresa.berg@tulsatech.edu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moliveros@ou.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@oklahomacounselinggroup.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvia225@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jnoble@ofmq.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okassociationforplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwsaadvocate@nwdcs.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wcamh.bville@gmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwhtiestar@achancetochange.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ratcliff.counseling@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tylercopelandlpc@gmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmorrisscott@ccfinorman.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily@okc-play.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logan@outofcourtok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luke@storyofhopeokc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pergeorge1977@yahoo.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@gpstherapies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratz9@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C26B28B-3C94-4932-A222-412CBE1FCBD2}">
-  <dimension ref="A1:E78"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3AF9306-D144-4AB3-B96E-DC2EC385AF21}">
+  <dimension ref="A1:E25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:E78"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="71.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B2">
+        <v>20188256</v>
+      </c>
+      <c r="C2" t="s">
+        <v>504</v>
+      </c>
+      <c r="D2" t="s">
+        <v>505</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E17" s="1"/>
+    </row>
+    <row r="18" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E18" s="1"/>
+    </row>
+    <row r="19" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E19" s="1"/>
+    </row>
+    <row r="20" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E20" s="1"/>
+    </row>
+    <row r="21" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E21" s="1"/>
+    </row>
+    <row r="22" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E23" s="1"/>
+    </row>
+    <row r="24" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E25" s="1"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{D358A4D5-FB5E-42D6-B6D0-2E337A15690D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3949E40-72DA-40BD-AB76-96FB1962AA06}">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>507</v>
+      </c>
+      <c r="B2">
+        <v>20190279</v>
+      </c>
+      <c r="C2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>508</v>
+      </c>
+      <c r="B3">
+        <v>20190335</v>
+      </c>
+      <c r="C3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D3" t="s">
+        <v>520</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>509</v>
+      </c>
+      <c r="B4">
+        <v>20193690</v>
+      </c>
+      <c r="C4" t="s">
+        <v>522</v>
+      </c>
+      <c r="D4" t="s">
+        <v>523</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B5">
+        <v>20193650</v>
+      </c>
+      <c r="C5" t="s">
+        <v>525</v>
+      </c>
+      <c r="D5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>511</v>
+      </c>
+      <c r="B6">
+        <v>20190035</v>
+      </c>
+      <c r="C6" t="s">
+        <v>528</v>
+      </c>
+      <c r="D6" t="s">
+        <v>529</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B7">
+        <v>20190064</v>
+      </c>
+      <c r="C7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D7" t="s">
+        <v>532</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>513</v>
+      </c>
+      <c r="B8">
+        <v>20190032</v>
+      </c>
+      <c r="C8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>514</v>
+      </c>
+      <c r="B9">
+        <v>20190090</v>
+      </c>
+      <c r="C9" t="s">
+        <v>537</v>
+      </c>
+      <c r="D9" t="s">
+        <v>538</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>515</v>
+      </c>
+      <c r="B10">
+        <v>20190285</v>
+      </c>
+      <c r="C10" t="s">
+        <v>540</v>
+      </c>
+      <c r="D10" t="s">
+        <v>541</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E17" s="1"/>
+    </row>
+    <row r="18" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E18" s="1"/>
+    </row>
+    <row r="19" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E19" s="1"/>
+    </row>
+    <row r="20" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E20" s="1"/>
+    </row>
+    <row r="21" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E21" s="1"/>
+    </row>
+    <row r="22" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E23" s="1"/>
+    </row>
+    <row r="24" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E25" s="1"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{923AC212-1B50-4C56-97B3-3C28E0F2CAFB}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{1D21675F-F9A0-4191-B64B-7C5DC23127B2}"/>
+    <hyperlink ref="E4" r:id="rId3" xr:uid="{B2C22E45-DD13-49FC-B1F4-0A34C1CB25FD}"/>
+    <hyperlink ref="E5" r:id="rId4" xr:uid="{A07FF974-7EA1-4391-8F36-4425CFCF4C12}"/>
+    <hyperlink ref="E6" r:id="rId5" xr:uid="{FE41AD56-A63C-42C1-A8C8-BB9D355B8403}"/>
+    <hyperlink ref="E8" r:id="rId6" xr:uid="{F58DAC4E-73AC-4C86-B4C4-2FCEA4DD93E6}"/>
+    <hyperlink ref="E9" r:id="rId7" xr:uid="{CC45B70C-1B60-4712-8196-B8A99366488E}"/>
+    <hyperlink ref="E10" r:id="rId8" xr:uid="{3FFEE540-4DC9-4C83-AB1D-4138B7CC0348}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DCFDA7D-35BE-4080-9315-D0FD6F97B70B}">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A19" sqref="A19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>559</v>
+      </c>
+      <c r="B2">
+        <v>20200044</v>
+      </c>
+      <c r="C2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D2" t="s">
+        <v>561</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>563</v>
+      </c>
+      <c r="B3">
+        <v>20203595</v>
+      </c>
+      <c r="C3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" t="s">
+        <v>564</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>565</v>
+      </c>
+      <c r="B4">
+        <v>20200345</v>
+      </c>
+      <c r="C4" t="s">
+        <v>566</v>
+      </c>
+      <c r="D4" t="s">
+        <v>567</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B5">
+        <v>20200069</v>
+      </c>
+      <c r="C5" t="s">
+        <v>570</v>
+      </c>
+      <c r="D5" t="s">
+        <v>571</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B6">
+        <v>20203610</v>
+      </c>
+      <c r="C6" t="s">
+        <v>573</v>
+      </c>
+      <c r="D6" t="s">
+        <v>574</v>
+      </c>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>575</v>
+      </c>
+      <c r="B7">
+        <v>20200365</v>
+      </c>
+      <c r="C7" t="s">
+        <v>576</v>
+      </c>
+      <c r="D7" t="s">
+        <v>577</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>579</v>
+      </c>
+      <c r="B8">
+        <v>20200009</v>
+      </c>
+      <c r="C8" t="s">
+        <v>580</v>
+      </c>
+      <c r="D8" t="s">
+        <v>581</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>186</v>
+      </c>
+      <c r="B9">
+        <v>20200191</v>
+      </c>
+      <c r="C9" t="s">
+        <v>187</v>
+      </c>
+      <c r="D9" t="s">
+        <v>583</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>585</v>
+      </c>
+      <c r="B10">
+        <v>20200295</v>
+      </c>
+      <c r="C10" t="s">
+        <v>588</v>
+      </c>
+      <c r="D10" t="s">
+        <v>586</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B11">
+        <v>20200098</v>
+      </c>
+      <c r="C11" t="s">
+        <v>590</v>
+      </c>
+      <c r="D11" t="s">
+        <v>591</v>
+      </c>
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>592</v>
+      </c>
+      <c r="B12">
+        <v>20203630</v>
+      </c>
+      <c r="C12" t="s">
+        <v>593</v>
+      </c>
+      <c r="D12" t="s">
+        <v>594</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>599</v>
+      </c>
+      <c r="B13">
+        <v>20203685</v>
+      </c>
+      <c r="C13" t="s">
+        <v>596</v>
+      </c>
+      <c r="D13" t="s">
+        <v>597</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>600</v>
+      </c>
+      <c r="B14">
+        <v>20209885</v>
+      </c>
+      <c r="C14" t="s">
+        <v>601</v>
+      </c>
+      <c r="D14" t="s">
+        <v>602</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B15">
+        <v>20200003</v>
+      </c>
+      <c r="C15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D15" t="s">
+        <v>604</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>605</v>
+      </c>
+      <c r="B16">
+        <v>20203735</v>
+      </c>
+      <c r="C16" t="s">
+        <v>605</v>
+      </c>
+      <c r="D16" t="s">
+        <v>606</v>
+      </c>
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>607</v>
+      </c>
+      <c r="B17">
+        <v>20203680</v>
+      </c>
+      <c r="C17" t="s">
+        <v>608</v>
+      </c>
+      <c r="D17" t="s">
+        <v>609</v>
+      </c>
+      <c r="E17" s="1"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>610</v>
+      </c>
+      <c r="B18">
+        <v>20203695</v>
+      </c>
+      <c r="C18" t="s">
+        <v>611</v>
+      </c>
+      <c r="D18" t="s">
+        <v>612</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E19" s="1"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E20" s="1"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E21" s="1"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E23" s="1"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E25" s="1"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{0AB76616-4556-403F-940B-910DDDD14FD3}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{E2A12A84-A199-4274-B6BB-A796C870D36C}"/>
+    <hyperlink ref="E4" r:id="rId3" xr:uid="{03B80F31-CEA9-4007-AE9C-FE55242558CA}"/>
+    <hyperlink ref="E5" r:id="rId4" xr:uid="{1F8EDD96-048A-48A0-90A6-43A6E1A03B82}"/>
+    <hyperlink ref="E7" r:id="rId5" xr:uid="{92881846-1E0A-4061-B484-CD3F70D42DCB}"/>
+    <hyperlink ref="E8" r:id="rId6" xr:uid="{B73DCB08-C941-489C-A77C-0DA6B07C24B2}"/>
+    <hyperlink ref="E9" r:id="rId7" xr:uid="{61D5BB66-89FF-4A25-B84F-45A9AEA6160B}"/>
+    <hyperlink ref="E10" r:id="rId8" xr:uid="{927B92C8-1B5B-4C95-8353-6567236951B5}"/>
+    <hyperlink ref="E12" r:id="rId9" xr:uid="{A656E2B2-47FF-4EFE-865C-C4774BE00AFF}"/>
+    <hyperlink ref="E13" r:id="rId10" xr:uid="{0C3951D3-B144-4E98-B7ED-48464F736D7C}"/>
+    <hyperlink ref="E14" r:id="rId11" xr:uid="{42338376-2F01-4FCF-9E50-7DE5430FA891}"/>
+    <hyperlink ref="E15" r:id="rId12" xr:uid="{B3C0AB74-F2E4-4EFB-BB53-D1BED272F7D3}"/>
+    <hyperlink ref="E18" r:id="rId13" xr:uid="{45A1A872-ED8A-4396-A0B8-914052C97B94}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21F19091-A711-4E7B-A0E1-4C0A008F25C4}">
+  <dimension ref="A1:E69"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A61" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A29" sqref="A29:XFD29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B2">
+        <v>20210400</v>
+      </c>
+      <c r="C2" t="s">
+        <v>615</v>
+      </c>
+      <c r="D2" t="s">
+        <v>616</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3">
+        <v>20213755</v>
+      </c>
+      <c r="C3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D3" t="s">
+        <v>619</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>622</v>
+      </c>
+      <c r="B4" s="3">
+        <v>20199888</v>
+      </c>
+      <c r="C4" t="s">
+        <v>623</v>
+      </c>
+      <c r="D4" t="s">
+        <v>624</v>
+      </c>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>625</v>
+      </c>
+      <c r="B5">
+        <v>20210087</v>
+      </c>
+      <c r="E5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>626</v>
+      </c>
+      <c r="B6">
+        <v>20213750</v>
+      </c>
+      <c r="C6" t="s">
+        <v>627</v>
+      </c>
+      <c r="D6" t="s">
+        <v>628</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B7">
+        <v>20210265</v>
+      </c>
+      <c r="C7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" t="s">
+        <v>631</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>633</v>
+      </c>
+      <c r="B8">
+        <v>20210385</v>
+      </c>
+      <c r="C8" t="s">
+        <v>634</v>
+      </c>
+      <c r="D8" t="s">
+        <v>635</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>636</v>
+      </c>
+      <c r="B9">
+        <v>20210203</v>
+      </c>
+      <c r="C9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B10">
+        <v>20214662</v>
+      </c>
+      <c r="C10" t="s">
+        <v>99</v>
+      </c>
+      <c r="D10" t="s">
+        <v>639</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>640</v>
+      </c>
+      <c r="B11">
+        <v>20210401</v>
+      </c>
+      <c r="C11" t="s">
+        <v>641</v>
+      </c>
+      <c r="D11" t="s">
+        <v>642</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>644</v>
+      </c>
+      <c r="B12">
+        <v>20210070</v>
+      </c>
+      <c r="C12" t="s">
+        <v>645</v>
+      </c>
+      <c r="D12" t="s">
+        <v>646</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>648</v>
+      </c>
+      <c r="B13">
+        <v>20210340</v>
+      </c>
+      <c r="C13" t="s">
+        <v>649</v>
+      </c>
+      <c r="D13" t="s">
+        <v>650</v>
+      </c>
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>651</v>
+      </c>
+      <c r="B14">
+        <v>20210082</v>
+      </c>
+      <c r="C14" t="s">
+        <v>652</v>
+      </c>
+      <c r="D14" t="s">
+        <v>653</v>
+      </c>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>654</v>
+      </c>
+      <c r="B15">
+        <v>20219881</v>
+      </c>
+      <c r="C15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" t="s">
+        <v>655</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B16">
+        <v>20210405</v>
+      </c>
+      <c r="C16" t="s">
+        <v>151</v>
+      </c>
+      <c r="D16" t="s">
+        <v>656</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17">
+        <v>20213670</v>
+      </c>
+      <c r="C17" t="s">
+        <v>119</v>
+      </c>
+      <c r="D17" t="s">
+        <v>658</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>659</v>
+      </c>
+      <c r="B18">
+        <v>20210187</v>
+      </c>
+      <c r="C18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" t="s">
+        <v>660</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19">
+        <v>20213705</v>
+      </c>
+      <c r="C19" t="s">
+        <v>661</v>
+      </c>
+      <c r="D19" t="s">
+        <v>662</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>663</v>
+      </c>
+      <c r="B20">
+        <v>20210022</v>
+      </c>
+      <c r="C20" t="s">
+        <v>664</v>
+      </c>
+      <c r="D20" t="s">
+        <v>665</v>
+      </c>
+      <c r="E20" s="1"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>666</v>
+      </c>
+      <c r="B21" s="3">
+        <v>20193615</v>
+      </c>
+      <c r="C21" t="s">
+        <v>667</v>
+      </c>
+      <c r="D21" t="s">
+        <v>668</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>670</v>
+      </c>
+      <c r="B22">
+        <v>20213710</v>
+      </c>
+      <c r="C22" t="s">
+        <v>671</v>
+      </c>
+      <c r="D22" t="s">
+        <v>672</v>
+      </c>
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>673</v>
+      </c>
+      <c r="B23">
+        <v>20210056</v>
+      </c>
+      <c r="C23" t="s">
+        <v>674</v>
+      </c>
+      <c r="D23" t="s">
+        <v>675</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>677</v>
+      </c>
+      <c r="B24">
+        <v>20210042</v>
+      </c>
+      <c r="C24" t="s">
+        <v>678</v>
+      </c>
+      <c r="D24" t="s">
+        <v>679</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>681</v>
+      </c>
+      <c r="B25">
+        <v>20210067</v>
+      </c>
+      <c r="C25" t="s">
+        <v>682</v>
+      </c>
+      <c r="D25" t="s">
+        <v>683</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>685</v>
+      </c>
+      <c r="B26">
+        <v>20210066</v>
+      </c>
+      <c r="C26" t="s">
+        <v>686</v>
+      </c>
+      <c r="D26" t="s">
+        <v>687</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>689</v>
+      </c>
+      <c r="B27">
+        <v>20210210</v>
+      </c>
+      <c r="C27" t="s">
+        <v>163</v>
+      </c>
+      <c r="D27" t="s">
+        <v>690</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>692</v>
+      </c>
+      <c r="B28">
+        <v>20210490</v>
+      </c>
+      <c r="C28" t="s">
+        <v>693</v>
+      </c>
+      <c r="D28" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>695</v>
+      </c>
+      <c r="B29">
+        <v>20210599</v>
+      </c>
+      <c r="C29" t="s">
+        <v>696</v>
+      </c>
+      <c r="D29" t="s">
+        <v>697</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>699</v>
+      </c>
+      <c r="B30">
+        <v>20210026</v>
+      </c>
+      <c r="C30" t="s">
+        <v>700</v>
+      </c>
+      <c r="D30" t="s">
+        <v>701</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>703</v>
+      </c>
+      <c r="B31">
+        <v>20211553</v>
+      </c>
+      <c r="C31" t="s">
+        <v>175</v>
+      </c>
+      <c r="D31" t="s">
+        <v>704</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>432</v>
+      </c>
+      <c r="B32">
+        <v>20210048</v>
+      </c>
+      <c r="C32" t="s">
+        <v>705</v>
+      </c>
+      <c r="D32" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>707</v>
+      </c>
+      <c r="B33">
+        <v>20210028</v>
+      </c>
+      <c r="C33" t="s">
+        <v>708</v>
+      </c>
+      <c r="D33" t="s">
+        <v>709</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>711</v>
+      </c>
+      <c r="B34">
+        <v>20219884</v>
+      </c>
+      <c r="C34" t="s">
+        <v>712</v>
+      </c>
+      <c r="D34" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>714</v>
+      </c>
+      <c r="B35">
+        <v>20210025</v>
+      </c>
+      <c r="C35" t="s">
+        <v>715</v>
+      </c>
+      <c r="D35" t="s">
+        <v>631</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>716</v>
+      </c>
+      <c r="B36">
+        <v>20210041</v>
+      </c>
+      <c r="C36" t="s">
+        <v>717</v>
+      </c>
+      <c r="D36" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>719</v>
+      </c>
+      <c r="B37">
+        <v>20213575</v>
+      </c>
+      <c r="C37" t="s">
+        <v>195</v>
+      </c>
+      <c r="D37" t="s">
+        <v>720</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>722</v>
+      </c>
+      <c r="B38">
+        <v>20210027</v>
+      </c>
+      <c r="C38" t="s">
+        <v>723</v>
+      </c>
+      <c r="D38" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>725</v>
+      </c>
+      <c r="B39">
+        <v>20213675</v>
+      </c>
+      <c r="C39" t="s">
+        <v>534</v>
+      </c>
+      <c r="D39" t="s">
+        <v>726</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>728</v>
+      </c>
+      <c r="B40">
+        <v>20210273</v>
+      </c>
+      <c r="C40" t="s">
+        <v>729</v>
+      </c>
+      <c r="D40" t="s">
+        <v>730</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>732</v>
+      </c>
+      <c r="B41">
+        <v>20215555</v>
+      </c>
+      <c r="C41" t="s">
+        <v>733</v>
+      </c>
+      <c r="D41" t="s">
+        <v>734</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>736</v>
+      </c>
+      <c r="B42">
+        <v>20210420</v>
+      </c>
+      <c r="C42" t="s">
+        <v>737</v>
+      </c>
+      <c r="D42" t="s">
+        <v>738</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>740</v>
+      </c>
+      <c r="B43">
+        <v>20210613</v>
+      </c>
+      <c r="C43" t="s">
+        <v>741</v>
+      </c>
+      <c r="D43" t="s">
+        <v>742</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>744</v>
+      </c>
+      <c r="B44">
+        <v>20211016</v>
+      </c>
+      <c r="C44" t="s">
+        <v>745</v>
+      </c>
+      <c r="D44" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>452</v>
+      </c>
+      <c r="B45">
+        <v>20213665</v>
+      </c>
+      <c r="C45" t="s">
+        <v>453</v>
+      </c>
+      <c r="D45" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>748</v>
+      </c>
+      <c r="B46">
+        <v>20210043</v>
+      </c>
+      <c r="C46" t="s">
+        <v>749</v>
+      </c>
+      <c r="D46" t="s">
+        <v>750</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>752</v>
+      </c>
+      <c r="B47">
+        <v>20210163</v>
+      </c>
+      <c r="C47" t="s">
+        <v>753</v>
+      </c>
+      <c r="D47" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>755</v>
+      </c>
+      <c r="B48">
+        <v>20210445</v>
+      </c>
+      <c r="C48" t="s">
+        <v>227</v>
+      </c>
+      <c r="D48" t="s">
+        <v>756</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>757</v>
+      </c>
+      <c r="B49" s="3">
+        <v>20180430</v>
+      </c>
+      <c r="C49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" t="s">
+        <v>758</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>759</v>
+      </c>
+      <c r="B50">
+        <v>20213630</v>
+      </c>
+      <c r="C50" t="s">
+        <v>593</v>
+      </c>
+      <c r="D50" t="s">
+        <v>594</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>760</v>
+      </c>
+      <c r="B51">
+        <v>20213585</v>
+      </c>
+      <c r="C51" t="s">
+        <v>247</v>
+      </c>
+      <c r="D51" t="s">
+        <v>761</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>762</v>
+      </c>
+      <c r="B52">
+        <v>20210370</v>
+      </c>
+      <c r="C52" t="s">
+        <v>243</v>
+      </c>
+      <c r="D52" t="s">
+        <v>763</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>765</v>
+      </c>
+      <c r="B53">
+        <v>20210024</v>
+      </c>
+      <c r="C53" t="s">
+        <v>766</v>
+      </c>
+      <c r="D53" t="s">
+        <v>767</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>769</v>
+      </c>
+      <c r="B54">
+        <v>20210001</v>
+      </c>
+      <c r="C54" t="s">
+        <v>770</v>
+      </c>
+      <c r="D54" t="s">
+        <v>771</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>273</v>
+      </c>
+      <c r="B55">
+        <v>20210106</v>
+      </c>
+      <c r="C55" t="s">
+        <v>772</v>
+      </c>
+      <c r="D55" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>774</v>
+      </c>
+      <c r="B56">
+        <v>20210068</v>
+      </c>
+      <c r="C56" t="s">
+        <v>775</v>
+      </c>
+      <c r="D56" t="s">
+        <v>776</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>778</v>
+      </c>
+      <c r="B57">
+        <v>20213600</v>
+      </c>
+      <c r="C57" t="s">
+        <v>483</v>
+      </c>
+      <c r="D57" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>780</v>
+      </c>
+      <c r="B58">
+        <v>20210325</v>
+      </c>
+      <c r="C58" t="s">
+        <v>781</v>
+      </c>
+      <c r="D58" t="s">
+        <v>782</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>285</v>
+      </c>
+      <c r="B59">
+        <v>20210007</v>
+      </c>
+      <c r="C59" t="s">
+        <v>286</v>
+      </c>
+      <c r="D59" t="s">
+        <v>784</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>785</v>
+      </c>
+      <c r="B60">
+        <v>20216665</v>
+      </c>
+      <c r="C60" t="s">
+        <v>290</v>
+      </c>
+      <c r="D60" t="s">
+        <v>786</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>495</v>
+      </c>
+      <c r="B61">
+        <v>20218257</v>
+      </c>
+      <c r="C61" t="s">
+        <v>787</v>
+      </c>
+      <c r="D61" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>789</v>
+      </c>
+      <c r="B62">
+        <v>20214646</v>
+      </c>
+      <c r="C62" t="s">
+        <v>790</v>
+      </c>
+      <c r="D62" t="s">
+        <v>791</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>308</v>
+      </c>
+      <c r="B63">
+        <v>20210014</v>
+      </c>
+      <c r="C63" t="s">
+        <v>793</v>
+      </c>
+      <c r="D63" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>795</v>
+      </c>
+      <c r="B64">
+        <v>20210103</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>312</v>
+      </c>
+      <c r="B65">
+        <v>20218255</v>
+      </c>
+      <c r="C65" t="s">
+        <v>797</v>
+      </c>
+      <c r="D65" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>799</v>
+      </c>
+      <c r="B66">
+        <v>20210080</v>
+      </c>
+      <c r="C66" t="s">
+        <v>316</v>
+      </c>
+      <c r="D66" t="s">
+        <v>800</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>801</v>
+      </c>
+      <c r="C67" t="s">
+        <v>324</v>
+      </c>
+      <c r="D67" t="s">
+        <v>802</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>803</v>
+      </c>
+      <c r="B68" s="3">
+        <v>20190475</v>
+      </c>
+      <c r="C68" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" t="s">
+        <v>804</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>805</v>
+      </c>
+      <c r="B69" s="3">
+        <v>20207676</v>
+      </c>
+      <c r="C69" t="s">
+        <v>806</v>
+      </c>
+      <c r="D69" t="s">
+        <v>807</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>808</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{F1778831-3D8A-4F6C-AADE-2D0848284514}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{AC96E549-0BD7-454C-9FAB-981DA21FB840}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{3E0BADA9-4338-4ED7-94B3-0AF9678FFE40}"/>
+    <hyperlink ref="E7" r:id="rId4" xr:uid="{CB20D6D4-5B23-4228-B3C3-017B1E916A1E}"/>
+    <hyperlink ref="E8" r:id="rId5" xr:uid="{611C2B12-6F93-45E5-B4BF-6A4C8D1C8CE2}"/>
+    <hyperlink ref="E10" r:id="rId6" xr:uid="{0CAC60ED-14A6-42FD-B99C-161C32D3507A}"/>
+    <hyperlink ref="E11" r:id="rId7" xr:uid="{462F4B6C-78CD-4E73-9AB2-1F99D64138FC}"/>
+    <hyperlink ref="E12" r:id="rId8" xr:uid="{1056EC27-B40F-47AE-922E-F6AA51E1E7BE}"/>
+    <hyperlink ref="E15" r:id="rId9" xr:uid="{59D45AC1-E4BE-4A87-90C9-04E77DCC198B}"/>
+    <hyperlink ref="E16" r:id="rId10" xr:uid="{9D28AF17-EB66-4B38-93FF-E96FA4F25018}"/>
+    <hyperlink ref="E17" r:id="rId11" xr:uid="{B5CFDCF1-14AD-48D1-A047-20C9FE9EA16B}"/>
+    <hyperlink ref="E18" r:id="rId12" xr:uid="{2ED6425F-69DB-47DB-97B8-B99E64EEECD7}"/>
+    <hyperlink ref="E19" r:id="rId13" xr:uid="{D1A6C3D6-19DC-420E-B8F8-CE1E9CDE6F82}"/>
+    <hyperlink ref="E21" r:id="rId14" xr:uid="{ACBAD33D-D68B-45AB-AC48-B67E0470F93B}"/>
+    <hyperlink ref="E23" r:id="rId15" xr:uid="{145F8084-A75F-434B-957C-677EDFED4D69}"/>
+    <hyperlink ref="E24" r:id="rId16" xr:uid="{2C77E0E8-E6CC-480D-BB15-B8CE88144F7C}"/>
+    <hyperlink ref="E25" r:id="rId17" xr:uid="{A0A02F0A-3822-400B-A1F4-E98623991335}"/>
+    <hyperlink ref="E26" r:id="rId18" xr:uid="{E8484331-FF6C-44A3-9D86-51565A7F02DD}"/>
+    <hyperlink ref="E27" r:id="rId19" xr:uid="{16DEEC1D-DE21-4330-9B2E-A5083728B67A}"/>
+    <hyperlink ref="E29" r:id="rId20" xr:uid="{321B5EB5-05E1-429E-9F0A-4F4B3930F2BB}"/>
+    <hyperlink ref="E30" r:id="rId21" xr:uid="{12FF59FF-1F67-4EF5-B5EA-1B8C8D07CB62}"/>
+    <hyperlink ref="E31" r:id="rId22" xr:uid="{3A88B658-A030-47D0-A960-1DB3C2DA4E80}"/>
+    <hyperlink ref="E33" r:id="rId23" xr:uid="{C2B226BB-A3F2-4402-9BC2-DC77566EB14A}"/>
+    <hyperlink ref="E35" r:id="rId24" xr:uid="{3935431E-3208-49DA-80B0-A55CCF3EE319}"/>
+    <hyperlink ref="E37" r:id="rId25" xr:uid="{DE9F6E6E-F83B-406F-A3C5-D08D2827A6C0}"/>
+    <hyperlink ref="E39" r:id="rId26" xr:uid="{C2171AD5-BAC7-482F-9F5C-590D92BF28CF}"/>
+    <hyperlink ref="E40" r:id="rId27" xr:uid="{536394B8-C96D-43EC-9A16-CCB3E86077E1}"/>
+    <hyperlink ref="E41" r:id="rId28" xr:uid="{9FF3F70D-E3CE-43A1-A548-9B5C511837FD}"/>
+    <hyperlink ref="E42" r:id="rId29" xr:uid="{FA05EE73-0554-4E58-B5F1-4B5C27AEA24D}"/>
+    <hyperlink ref="E43" r:id="rId30" xr:uid="{76D0C8DC-292D-4E97-95CB-087990AC4D0A}"/>
+    <hyperlink ref="E46" r:id="rId31" xr:uid="{47CE9C33-453F-49E1-8F07-B79F39B3DC77}"/>
+    <hyperlink ref="E48" r:id="rId32" xr:uid="{3256D4BC-C26D-4A74-AAB4-DDA30DBECA66}"/>
+    <hyperlink ref="E49" r:id="rId33" xr:uid="{668DAE95-757E-411A-AB79-40C2A60DB987}"/>
+    <hyperlink ref="E50" r:id="rId34" xr:uid="{F4F10C8F-B263-498E-AFE1-74558C72EE49}"/>
+    <hyperlink ref="E51" r:id="rId35" xr:uid="{AAA77F52-41E2-4100-8AF9-6A39A2632520}"/>
+    <hyperlink ref="E52" r:id="rId36" xr:uid="{E0646DD7-0168-4008-A853-762F35545B0C}"/>
+    <hyperlink ref="E53" r:id="rId37" xr:uid="{B2574226-23AF-42A2-BB5B-8571A2CDBD54}"/>
+    <hyperlink ref="E54" r:id="rId38" xr:uid="{BE2D6F77-38D3-45AD-90F5-5303CC0B1DF0}"/>
+    <hyperlink ref="E56" r:id="rId39" xr:uid="{7783637C-BC0E-4411-A3B5-A787395729AA}"/>
+    <hyperlink ref="E58" r:id="rId40" xr:uid="{896FDF61-0AE5-4B3C-8F33-13A61B2C3233}"/>
+    <hyperlink ref="E59" r:id="rId41" xr:uid="{CDB2957A-3551-40DB-86CC-66DFF05FADC1}"/>
+    <hyperlink ref="E60" r:id="rId42" xr:uid="{6CB68D68-2F81-4416-B005-D38B2160CA02}"/>
+    <hyperlink ref="E62" r:id="rId43" xr:uid="{B717843F-1978-49E2-A2CD-615229FE0D77}"/>
+    <hyperlink ref="E66" r:id="rId44" xr:uid="{0B95E822-292B-40FE-96F5-A9882D1E9D0F}"/>
+    <hyperlink ref="E67" r:id="rId45" xr:uid="{EB4F1805-53DB-4216-B5AD-4589B6D88C52}"/>
+    <hyperlink ref="E68" r:id="rId46" xr:uid="{85F5E9A4-F141-4939-AF36-2697B36FF4A9}"/>
+    <hyperlink ref="E69" r:id="rId47" xr:uid="{371589A8-836C-470E-88BE-54C786FF36DB}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId48"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF78202F-F08A-49D7-BEDB-110613E5A272}">
+  <dimension ref="A1:J109"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10:XFD10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2">
+        <v>20226663</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3">
+        <v>20223535</v>
+      </c>
+      <c r="C3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D3" t="s">
+        <v>810</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B4">
+        <v>20223635</v>
+      </c>
+      <c r="C4" t="s">
+        <v>813</v>
+      </c>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>20220504</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>814</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>816</v>
+      </c>
+      <c r="B6">
+        <v>202200061</v>
+      </c>
+      <c r="C6" t="s">
+        <v>817</v>
+      </c>
+      <c r="D6" t="s">
+        <v>818</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>20220430</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>758</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>20229892</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>918</v>
+      </c>
+      <c r="B9">
+        <v>20223785</v>
+      </c>
+      <c r="C9" t="s">
+        <v>919</v>
+      </c>
+      <c r="D9" t="s">
+        <v>920</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>986</v>
+      </c>
+      <c r="B10">
+        <v>20223790</v>
+      </c>
+      <c r="C10" t="s">
+        <v>476</v>
+      </c>
+      <c r="D10" t="s">
+        <v>987</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>827</v>
+      </c>
+      <c r="B12">
+        <v>20220030</v>
+      </c>
+      <c r="C12" t="s">
+        <v>828</v>
+      </c>
+      <c r="D12" t="s">
+        <v>829</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>831</v>
+      </c>
+      <c r="B13">
+        <v>20220120</v>
+      </c>
+      <c r="C13" t="s">
+        <v>832</v>
+      </c>
+      <c r="D13" t="s">
+        <v>833</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>834</v>
+      </c>
+      <c r="B14">
+        <v>20223565</v>
+      </c>
+      <c r="C14" t="s">
+        <v>360</v>
+      </c>
+      <c r="D14" t="s">
+        <v>835</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15">
+        <v>20223745</v>
+      </c>
+      <c r="C15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" t="s">
+        <v>837</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="4"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>845</v>
+      </c>
+      <c r="B17">
+        <v>20220097</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>846</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>622</v>
+      </c>
+      <c r="B18">
+        <v>20229888</v>
+      </c>
+      <c r="C18" t="s">
+        <v>847</v>
+      </c>
+      <c r="D18" t="s">
+        <v>848</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>850</v>
+      </c>
+      <c r="B19">
+        <v>20223740</v>
+      </c>
+      <c r="C19" t="s">
+        <v>851</v>
+      </c>
+      <c r="D19" t="s">
+        <v>852</v>
+      </c>
+      <c r="E19" s="1"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>853</v>
+      </c>
+      <c r="B20">
+        <v>202200032</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
+        <v>854</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>855</v>
+      </c>
+      <c r="B21">
+        <v>20220044</v>
+      </c>
+      <c r="C21" t="s">
+        <v>560</v>
+      </c>
+      <c r="D21" t="s">
+        <v>856</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B22">
+        <v>20223765</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23">
+        <v>20223780</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>904</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>858</v>
+      </c>
+      <c r="B24">
+        <v>2022037</v>
+      </c>
+      <c r="C24" t="s">
+        <v>859</v>
+      </c>
+      <c r="D24" t="s">
+        <v>860</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>862</v>
+      </c>
+      <c r="B25">
+        <v>20220119</v>
+      </c>
+      <c r="C25" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>864</v>
+      </c>
+      <c r="B26" s="3">
+        <v>20230265</v>
+      </c>
+      <c r="C26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" t="s">
+        <v>631</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>820</v>
+      </c>
+      <c r="B27">
+        <v>20220400</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
+        <v>821</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>865</v>
+      </c>
+      <c r="B28">
+        <v>20220345</v>
+      </c>
+      <c r="C28" t="s">
+        <v>566</v>
+      </c>
+      <c r="D28" t="s">
+        <v>866</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29">
+        <v>20220203</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>867</v>
+      </c>
+      <c r="B30">
+        <v>20220070</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>913</v>
+      </c>
+      <c r="B31">
+        <v>20223605</v>
+      </c>
+      <c r="C31" t="s">
+        <v>914</v>
+      </c>
+      <c r="D31" t="s">
+        <v>915</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32">
+        <v>20229881</v>
+      </c>
+      <c r="C32" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" t="s">
+        <v>655</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33">
+        <v>20223670</v>
+      </c>
+      <c r="C33" t="s">
+        <v>119</v>
+      </c>
+      <c r="D33" t="s">
+        <v>658</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34">
+        <v>20220075</v>
+      </c>
+      <c r="C34" t="s">
+        <v>869</v>
+      </c>
+      <c r="D34" t="s">
+        <v>870</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>659</v>
+      </c>
+      <c r="B35">
+        <v>20220187</v>
+      </c>
+      <c r="C35" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" t="s">
+        <v>660</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>871</v>
+      </c>
+      <c r="B36">
+        <v>20223800</v>
+      </c>
+      <c r="C36" t="s">
+        <v>872</v>
+      </c>
+      <c r="D36" t="s">
+        <v>873</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37">
+        <v>20223705</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>875</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>392</v>
+      </c>
+      <c r="B38">
+        <v>20220022</v>
+      </c>
+      <c r="C38" t="s">
+        <v>664</v>
+      </c>
+      <c r="D38" t="s">
+        <v>665</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>877</v>
+      </c>
+      <c r="B39">
+        <v>20220034</v>
+      </c>
+      <c r="C39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" t="s">
+        <v>878</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>880</v>
+      </c>
+      <c r="B40">
+        <v>20220035</v>
+      </c>
+      <c r="C40" t="s">
+        <v>881</v>
+      </c>
+      <c r="D40" t="s">
+        <v>882</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>670</v>
+      </c>
+      <c r="B41">
+        <v>20223710</v>
+      </c>
+      <c r="C41" t="s">
+        <v>671</v>
+      </c>
+      <c r="D41" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42">
+        <v>20220071</v>
+      </c>
+      <c r="C42" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" t="s">
+        <v>885</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>886</v>
+      </c>
+      <c r="B43">
+        <v>20220380</v>
+      </c>
+      <c r="C43" t="s">
+        <v>545</v>
+      </c>
+      <c r="D43" t="s">
+        <v>887</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>673</v>
+      </c>
+      <c r="B44">
+        <v>20220056</v>
+      </c>
+      <c r="C44" t="s">
+        <v>888</v>
+      </c>
+      <c r="D44" t="s">
+        <v>889</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>677</v>
+      </c>
+      <c r="B45">
+        <v>20220042</v>
+      </c>
+      <c r="C45" t="s">
+        <v>678</v>
+      </c>
+      <c r="D45" t="s">
+        <v>679</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>893</v>
+      </c>
+      <c r="B46">
+        <v>20220017</v>
+      </c>
+      <c r="C46" t="s">
+        <v>894</v>
+      </c>
+      <c r="D46" t="s">
+        <v>895</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>896</v>
+      </c>
+      <c r="B47">
+        <v>20223700</v>
+      </c>
+      <c r="C47" t="s">
+        <v>403</v>
+      </c>
+      <c r="D47" t="s">
+        <v>897</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>406</v>
+      </c>
+      <c r="B48">
+        <v>20220008</v>
+      </c>
+      <c r="C48" t="s">
+        <v>898</v>
+      </c>
+      <c r="D48" t="s">
+        <v>899</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49">
+        <v>20220405</v>
+      </c>
+      <c r="C49" t="s">
+        <v>151</v>
+      </c>
+      <c r="D49" t="s">
+        <v>656</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50">
+        <v>20223770</v>
+      </c>
+      <c r="C50" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" t="s">
+        <v>901</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>902</v>
+      </c>
+      <c r="B51">
+        <v>20220365</v>
+      </c>
+      <c r="C51" t="s">
+        <v>903</v>
+      </c>
+      <c r="D51" t="s">
+        <v>577</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>917</v>
+      </c>
+      <c r="B52">
+        <v>20220026</v>
+      </c>
+      <c r="C52" t="s">
+        <v>700</v>
+      </c>
+      <c r="D52" t="s">
+        <v>701</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>905</v>
+      </c>
+      <c r="B53">
+        <v>20223775</v>
+      </c>
+      <c r="C53" t="s">
+        <v>906</v>
+      </c>
+      <c r="D53" t="s">
+        <v>907</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>162</v>
+      </c>
+      <c r="B54">
+        <v>20220210</v>
+      </c>
+      <c r="C54" t="s">
+        <v>163</v>
+      </c>
+      <c r="D54" t="s">
+        <v>909</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>910</v>
+      </c>
+      <c r="B55">
+        <v>20220490</v>
+      </c>
+      <c r="C55" t="s">
+        <v>693</v>
+      </c>
+      <c r="D55" t="s">
+        <v>911</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>91</v>
+      </c>
+      <c r="B56">
+        <v>20220385</v>
+      </c>
+      <c r="C56" t="s">
+        <v>91</v>
+      </c>
+      <c r="D56" t="s">
+        <v>635</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J56" s="1"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>922</v>
+      </c>
+      <c r="B57">
+        <v>20221553</v>
+      </c>
+      <c r="C57" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" t="s">
+        <v>923</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>924</v>
+      </c>
+      <c r="B58">
+        <v>20220600</v>
+      </c>
+      <c r="C58" t="s">
+        <v>925</v>
+      </c>
+      <c r="D58" t="s">
+        <v>926</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59">
+        <v>20220074</v>
+      </c>
+      <c r="C59" t="s">
+        <v>928</v>
+      </c>
+      <c r="D59" t="s">
+        <v>929</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>432</v>
+      </c>
+      <c r="B60">
+        <v>20220048</v>
+      </c>
+      <c r="C60" t="s">
+        <v>930</v>
+      </c>
+      <c r="D60" t="s">
+        <v>931</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>933</v>
+      </c>
+      <c r="B61">
+        <v>20220191</v>
+      </c>
+      <c r="C61" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" t="s">
+        <v>934</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>343</v>
+      </c>
+      <c r="B62">
+        <v>20220028</v>
+      </c>
+      <c r="C62" t="s">
+        <v>708</v>
+      </c>
+      <c r="D62" t="s">
+        <v>709</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>935</v>
+      </c>
+      <c r="B63">
+        <v>20220025</v>
+      </c>
+      <c r="C63" t="s">
+        <v>86</v>
+      </c>
+      <c r="D63" t="s">
+        <v>631</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>716</v>
+      </c>
+      <c r="B64">
+        <v>20220041</v>
+      </c>
+      <c r="C64" t="s">
+        <v>717</v>
+      </c>
+      <c r="D64" t="s">
+        <v>936</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>443</v>
+      </c>
+      <c r="B65">
+        <v>20220020</v>
+      </c>
+      <c r="C65" t="s">
+        <v>938</v>
+      </c>
+      <c r="D65" t="s">
+        <v>939</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>941</v>
+      </c>
+      <c r="B66">
+        <v>20220273</v>
+      </c>
+      <c r="C66" t="s">
+        <v>942</v>
+      </c>
+      <c r="D66" t="s">
+        <v>730</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>732</v>
+      </c>
+      <c r="B67">
+        <v>20225555</v>
+      </c>
+      <c r="C67" t="s">
+        <v>943</v>
+      </c>
+      <c r="D67" t="s">
+        <v>944</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>945</v>
+      </c>
+      <c r="B68">
+        <v>20220420</v>
+      </c>
+      <c r="C68" t="s">
+        <v>946</v>
+      </c>
+      <c r="D68" t="s">
+        <v>738</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>198</v>
+      </c>
+      <c r="B69">
+        <v>20220088</v>
+      </c>
+      <c r="C69" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" t="s">
+        <v>948</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>949</v>
+      </c>
+      <c r="B70">
+        <v>20220031</v>
+      </c>
+      <c r="C70" t="s">
+        <v>950</v>
+      </c>
+      <c r="D70" t="s">
+        <v>951</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>744</v>
+      </c>
+      <c r="B71">
+        <v>20221016</v>
+      </c>
+      <c r="C71" t="s">
+        <v>953</v>
+      </c>
+      <c r="D71" t="s">
+        <v>746</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>954</v>
+      </c>
+      <c r="B72">
+        <v>20220043</v>
+      </c>
+      <c r="C72" t="s">
+        <v>955</v>
+      </c>
+      <c r="D72" t="s">
+        <v>750</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>752</v>
+      </c>
+      <c r="B73">
+        <v>20220163</v>
+      </c>
+      <c r="C73" t="s">
+        <v>957</v>
+      </c>
+      <c r="D73" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>959</v>
+      </c>
+      <c r="B74">
+        <v>20223760</v>
+      </c>
+      <c r="C74" t="s">
+        <v>960</v>
+      </c>
+      <c r="D74" t="s">
+        <v>961</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>963</v>
+      </c>
+      <c r="B75">
+        <v>20220018</v>
+      </c>
+      <c r="C75" t="s">
+        <v>215</v>
+      </c>
+      <c r="D75" t="s">
+        <v>964</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76">
+        <v>20220004</v>
+      </c>
+      <c r="C76" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" t="s">
+        <v>965</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>755</v>
+      </c>
+      <c r="B77">
+        <v>20220445</v>
+      </c>
+      <c r="C77" t="s">
+        <v>227</v>
+      </c>
+      <c r="D77" t="s">
+        <v>967</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>968</v>
+      </c>
+      <c r="B78">
+        <v>20220016</v>
+      </c>
+      <c r="C78" t="s">
+        <v>969</v>
+      </c>
+      <c r="D78" t="s">
+        <v>970</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>972</v>
+      </c>
+      <c r="B79">
+        <v>20221999</v>
+      </c>
+      <c r="C79" t="s">
+        <v>973</v>
+      </c>
+      <c r="D79" t="s">
+        <v>974</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>975</v>
+      </c>
+      <c r="B80">
+        <v>20223585</v>
+      </c>
+      <c r="C80" t="s">
+        <v>247</v>
+      </c>
+      <c r="D80" t="s">
+        <v>761</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>976</v>
+      </c>
+      <c r="B81">
+        <v>20220370</v>
+      </c>
+      <c r="C81" t="s">
+        <v>243</v>
+      </c>
+      <c r="D81" t="s">
+        <v>977</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>765</v>
+      </c>
+      <c r="B82">
+        <v>20220024</v>
+      </c>
+      <c r="C82" t="s">
+        <v>766</v>
+      </c>
+      <c r="D82" t="s">
+        <v>979</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>980</v>
+      </c>
+      <c r="B83">
+        <v>20220015</v>
+      </c>
+      <c r="C83" t="s">
+        <v>981</v>
+      </c>
+      <c r="D83" t="s">
+        <v>982</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>984</v>
+      </c>
+      <c r="B84">
+        <v>20220063</v>
+      </c>
+      <c r="C84" t="s">
+        <v>262</v>
+      </c>
+      <c r="D84" t="s">
+        <v>985</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B85">
+        <v>20228255</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D85" t="s">
+        <v>798</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>989</v>
+      </c>
+      <c r="B86">
+        <v>20220002</v>
+      </c>
+      <c r="C86" t="s">
+        <v>990</v>
+      </c>
+      <c r="D86" t="s">
+        <v>991</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>273</v>
+      </c>
+      <c r="B87">
+        <v>20220106</v>
+      </c>
+      <c r="C87" t="s">
+        <v>993</v>
+      </c>
+      <c r="D87" t="s">
+        <v>994</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>774</v>
+      </c>
+      <c r="B88">
+        <v>20220068</v>
+      </c>
+      <c r="C88" t="s">
+        <v>775</v>
+      </c>
+      <c r="D88" t="s">
+        <v>776</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>778</v>
+      </c>
+      <c r="B89">
+        <v>20223600</v>
+      </c>
+      <c r="C89" t="s">
+        <v>483</v>
+      </c>
+      <c r="D89" t="s">
+        <v>779</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90">
+        <v>20220007</v>
+      </c>
+      <c r="C90" t="s">
+        <v>286</v>
+      </c>
+      <c r="D90" t="s">
+        <v>784</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>999</v>
+      </c>
+      <c r="B91">
+        <v>20226665</v>
+      </c>
+      <c r="C91" t="s">
+        <v>290</v>
+      </c>
+      <c r="D91" t="s">
+        <v>786</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>491</v>
+      </c>
+      <c r="B92">
+        <v>20220003</v>
+      </c>
+      <c r="C92" t="s">
+        <v>492</v>
+      </c>
+      <c r="D92" t="s">
+        <v>604</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>838</v>
+      </c>
+      <c r="B93">
+        <v>20220945</v>
+      </c>
+      <c r="C93" t="s">
+        <v>839</v>
+      </c>
+      <c r="D93" t="s">
+        <v>840</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>293</v>
+      </c>
+      <c r="B94">
+        <v>20220290</v>
+      </c>
+      <c r="C94" t="s">
+        <v>294</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E94" s="1"/>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>998</v>
+      </c>
+      <c r="B95">
+        <v>20220009</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96">
+        <v>20220475</v>
+      </c>
+      <c r="C96" t="s">
+        <v>297</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97">
+        <v>20220036</v>
+      </c>
+      <c r="C97" t="s">
+        <v>301</v>
+      </c>
+      <c r="D97" t="s">
+        <v>842</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>843</v>
+      </c>
+      <c r="B98">
+        <v>20229900</v>
+      </c>
+      <c r="C98" t="s">
+        <v>58</v>
+      </c>
+      <c r="D98" t="s">
+        <v>844</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B99">
+        <v>20228257</v>
+      </c>
+      <c r="C99" t="s">
+        <v>496</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>891</v>
+      </c>
+      <c r="B100">
+        <v>20223620</v>
+      </c>
+      <c r="C100" t="s">
+        <v>573</v>
+      </c>
+      <c r="D100" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B101">
+        <v>20220014</v>
+      </c>
+      <c r="C101" t="s">
+        <v>793</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>501</v>
+      </c>
+      <c r="B102">
+        <v>20220080</v>
+      </c>
+      <c r="C102" t="s">
+        <v>316</v>
+      </c>
+      <c r="D102" t="s">
+        <v>800</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>327</v>
+      </c>
+      <c r="B103" s="3">
+        <v>20210072</v>
+      </c>
+      <c r="C103" t="s">
+        <v>328</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B104">
+        <v>20220501</v>
+      </c>
+      <c r="C104" t="s">
+        <v>332</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B105">
+        <v>20220118</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B106">
+        <v>20220103</v>
+      </c>
+      <c r="C106" t="s">
+        <v>340</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>822</v>
+      </c>
+      <c r="B107">
+        <v>20220184</v>
+      </c>
+      <c r="C107" t="s">
+        <v>823</v>
+      </c>
+      <c r="D107" t="s">
+        <v>824</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B108">
+        <v>20224458</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B109">
+        <v>20223730</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{22685F9E-16EC-4855-BF8D-C3E5F48F3F11}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{890C6F74-5292-496B-832D-C513151D0565}"/>
+    <hyperlink ref="E5" r:id="rId3" xr:uid="{200AFB93-5C64-4CB3-B696-787A7C4BAA45}"/>
+    <hyperlink ref="E6" r:id="rId4" xr:uid="{A443B2F4-9B84-4389-80D7-5E929F357229}"/>
+    <hyperlink ref="E7" r:id="rId5" xr:uid="{E96A3420-707E-47A7-9BFF-68530E6F0AFA}"/>
+    <hyperlink ref="E9" r:id="rId6" xr:uid="{90D5C74D-C093-47B0-8B94-AFE6D9D2FC4F}"/>
+    <hyperlink ref="E12" r:id="rId7" xr:uid="{813F3C47-B07A-46EB-8ACD-2CFC296F66D8}"/>
+    <hyperlink ref="E13" r:id="rId8" xr:uid="{FFD6CD04-D759-488E-BB82-F2C712F91E57}"/>
+    <hyperlink ref="E14" r:id="rId9" xr:uid="{58FA8156-DF89-434B-95C0-919191D31FB2}"/>
+    <hyperlink ref="E15" r:id="rId10" xr:uid="{17D4D2AC-5AF7-4925-B6AE-116C64BA4CED}"/>
+    <hyperlink ref="E17" r:id="rId11" xr:uid="{459DCE0E-2E93-475F-B283-EF9643859BC5}"/>
+    <hyperlink ref="E18" r:id="rId12" xr:uid="{CDE0F7C0-81E8-455A-A98E-61A24DE74784}"/>
+    <hyperlink ref="E20" r:id="rId13" xr:uid="{3B3AB1FA-D19F-4BD0-949F-A7316697D5FC}"/>
+    <hyperlink ref="E21" r:id="rId14" xr:uid="{07CAA6CC-825C-46D7-8AA5-64C5BE7F27F8}"/>
+    <hyperlink ref="E24" r:id="rId15" xr:uid="{0E2F979F-FF7A-446F-BD16-AD31761CF7B3}"/>
+    <hyperlink ref="E26" r:id="rId16" xr:uid="{FF62CEA7-CFDC-4DD8-A378-B87EFBCEBEC2}"/>
+    <hyperlink ref="E28" r:id="rId17" xr:uid="{F9E4F6E4-3689-4E06-9C5E-1B9F9CCD3ED0}"/>
+    <hyperlink ref="D29" r:id="rId18" display="rtaylor@daybreakok.com" xr:uid="{678F18AA-1BBC-40FE-AE1A-89095381B0FA}"/>
+    <hyperlink ref="E29" r:id="rId19" xr:uid="{4EC140D0-3E6D-44C1-B7F0-892A9E47850B}"/>
+    <hyperlink ref="E32" r:id="rId20" xr:uid="{223AACC8-CAEC-470F-9916-DBD845E2F817}"/>
+    <hyperlink ref="E33" r:id="rId21" xr:uid="{323416E8-5C21-4B42-9391-4F5BF3DC5013}"/>
+    <hyperlink ref="E34" r:id="rId22" xr:uid="{719C7D0C-579E-4A70-8DD2-FE02032AB0B3}"/>
+    <hyperlink ref="E35" r:id="rId23" xr:uid="{91E885E0-292D-41AD-A3B0-460A0FAC739E}"/>
+    <hyperlink ref="E36" r:id="rId24" xr:uid="{892689FD-AF9F-4E6B-87AA-D56AC7A2F0D9}"/>
+    <hyperlink ref="E37" r:id="rId25" xr:uid="{29A5FEEF-40BC-4E67-942B-C9167FAC58FE}"/>
+    <hyperlink ref="E38" r:id="rId26" xr:uid="{A9EFC497-78F0-4DC6-905E-41145D161B21}"/>
+    <hyperlink ref="E39" r:id="rId27" xr:uid="{BDE34489-0152-45EF-B8AB-B3CDEB1EB646}"/>
+    <hyperlink ref="E40" r:id="rId28" xr:uid="{72824431-86F4-41A3-BAEA-DD634FB513D5}"/>
+    <hyperlink ref="E42" r:id="rId29" xr:uid="{7BBF43F9-61BD-4F2F-8F96-6EAEAC40BDF0}"/>
+    <hyperlink ref="E43" r:id="rId30" xr:uid="{69BFA374-3FEF-4B50-BC0D-3C051925421C}"/>
+    <hyperlink ref="E44" r:id="rId31" xr:uid="{EA8E7269-3572-47F3-8B50-8F10F2DBFD1E}"/>
+    <hyperlink ref="E45" r:id="rId32" xr:uid="{2223A5F9-4FFD-482B-AB39-D71AAEA23EC5}"/>
+    <hyperlink ref="E46" r:id="rId33" xr:uid="{9E43468F-77DD-4350-84EA-67AE8FEABFE0}"/>
+    <hyperlink ref="E47" r:id="rId34" xr:uid="{D78C3D96-C702-43E5-80F8-7F5AC844A890}"/>
+    <hyperlink ref="E48" r:id="rId35" xr:uid="{FBA2CD1F-D568-4B2D-8207-364D3986DF02}"/>
+    <hyperlink ref="E50" r:id="rId36" xr:uid="{51B7E7F6-6539-48DC-B7A0-8C77AC9655D3}"/>
+    <hyperlink ref="E51" r:id="rId37" xr:uid="{4BB305D7-88E3-47C7-B6C7-5A73D9149ED9}"/>
+    <hyperlink ref="E23" r:id="rId38" xr:uid="{755263CC-A70D-4FAA-9F78-CB1170A81DA6}"/>
+    <hyperlink ref="E53" r:id="rId39" xr:uid="{69918FB8-FF91-43EE-AA15-7B643C636B70}"/>
+    <hyperlink ref="E54" r:id="rId40" xr:uid="{520BFA1B-0F29-4196-BCB6-A93D55BD68F7}"/>
+    <hyperlink ref="E55" r:id="rId41" xr:uid="{0CCFE633-EF01-49B7-AB63-2CDA0DDFA504}"/>
+    <hyperlink ref="E52" r:id="rId42" xr:uid="{C75F64CF-B253-4C7D-BEE8-0774326BB783}"/>
+    <hyperlink ref="E31" r:id="rId43" xr:uid="{6F85217E-BA64-46E7-AC81-32D1E5C2860C}"/>
+    <hyperlink ref="E27" r:id="rId44" xr:uid="{631CD14D-AF8A-4143-9016-FBAF26D70C50}"/>
+    <hyperlink ref="E56" r:id="rId45" xr:uid="{13AE5A80-2E79-4EC3-A9D2-F4B63DAD4789}"/>
+    <hyperlink ref="E49" r:id="rId46" xr:uid="{0AD91FE4-D8BB-4598-9472-388B04F0BD43}"/>
+    <hyperlink ref="E57" r:id="rId47" xr:uid="{2662980D-E286-44E3-B39A-2C4A24D26B93}"/>
+    <hyperlink ref="E58" r:id="rId48" xr:uid="{5CE2EA98-7DB4-4A68-B119-BD5D31AD8F22}"/>
+    <hyperlink ref="E59" r:id="rId49" xr:uid="{926C0A84-9053-4677-8846-3F335D79EA41}"/>
+    <hyperlink ref="E60" r:id="rId50" xr:uid="{AB35AB88-1679-4FC0-BA60-99F946261BA2}"/>
+    <hyperlink ref="E61" r:id="rId51" xr:uid="{47B19338-A9BD-40E6-9031-7F2ACA33E2AC}"/>
+    <hyperlink ref="E62" r:id="rId52" xr:uid="{47093AE7-AF17-4A48-ADBB-54C197175E96}"/>
+    <hyperlink ref="E63" r:id="rId53" xr:uid="{23C143BB-37C0-4141-9FEA-5490E580709E}"/>
+    <hyperlink ref="E64" r:id="rId54" xr:uid="{145A6C3B-D422-4105-BFE2-72825F30EF9E}"/>
+    <hyperlink ref="E65" r:id="rId55" xr:uid="{7E9659B5-1273-488D-AA7E-C1375E52601B}"/>
+    <hyperlink ref="E66" r:id="rId56" xr:uid="{B7C0DA64-A081-4158-8036-4FD39B15584C}"/>
+    <hyperlink ref="E67" r:id="rId57" xr:uid="{B033A3BF-C4DE-4559-B69A-22702781547E}"/>
+    <hyperlink ref="E68" r:id="rId58" xr:uid="{0776ED06-8DA7-4964-AFBB-0A0FE1D4AE28}"/>
+    <hyperlink ref="E69" r:id="rId59" xr:uid="{A244886E-77C0-4D4B-A011-2DA9D4A0CD1B}"/>
+    <hyperlink ref="E70" r:id="rId60" xr:uid="{56CAA5A5-5531-4D7A-A7C9-842E92B9C8EF}"/>
+    <hyperlink ref="E71" r:id="rId61" xr:uid="{8594F03F-EDC1-4151-A168-5B86DEE9026C}"/>
+    <hyperlink ref="E72" r:id="rId62" xr:uid="{C9F9BDA8-92E2-497C-939E-4D4AB50C3FE7}"/>
+    <hyperlink ref="E74" r:id="rId63" xr:uid="{6D444117-531E-40E6-9D8D-0DD04EE5C718}"/>
+    <hyperlink ref="E75" r:id="rId64" xr:uid="{22CE16CB-CB59-4524-8F48-DBE53EC98B96}"/>
+    <hyperlink ref="E76" r:id="rId65" xr:uid="{F28B8FE8-F5B9-4F88-BD7A-7CDE0C28BBB3}"/>
+    <hyperlink ref="E77" r:id="rId66" xr:uid="{F8364171-4155-4881-B1D0-E6BBC690D4ED}"/>
+    <hyperlink ref="E78" r:id="rId67" xr:uid="{4B90012C-ADF3-4AD5-BF5D-BBEC627FB2C0}"/>
+    <hyperlink ref="E79" r:id="rId68" xr:uid="{E00F26DD-9B9C-48AE-808D-F9681A90563A}"/>
+    <hyperlink ref="E80" r:id="rId69" xr:uid="{0E8AB3CD-6615-4AA6-BC67-C4406CAA633F}"/>
+    <hyperlink ref="E81" r:id="rId70" xr:uid="{74BC2F91-5FD9-4EE8-927A-8014F6761D12}"/>
+    <hyperlink ref="E82" r:id="rId71" xr:uid="{C947BC9D-5A36-4D02-B02C-A12D78D41AEA}"/>
+    <hyperlink ref="E83" r:id="rId72" xr:uid="{F0044957-06EE-4BD0-A3E9-FA5E7AEABD10}"/>
+    <hyperlink ref="E84" r:id="rId73" xr:uid="{8025448F-17A9-4A5A-8A01-FC93C1817BE9}"/>
+    <hyperlink ref="E10" r:id="rId74" xr:uid="{FEE0DEAD-F544-4292-8271-44734C2236CA}"/>
+    <hyperlink ref="E86" r:id="rId75" xr:uid="{2E830285-7FC8-4978-B4B5-A7701E0D2AE9}"/>
+    <hyperlink ref="E87" r:id="rId76" xr:uid="{EC620BBB-69EF-46F8-81C9-6B8D8CFFC095}"/>
+    <hyperlink ref="E88" r:id="rId77" xr:uid="{BD63CE7D-E2EE-40C5-954D-AF8C0E390327}"/>
+    <hyperlink ref="E89" r:id="rId78" xr:uid="{59B6D12E-B105-4BD1-BADB-A4C36212A1B5}"/>
+    <hyperlink ref="E90" r:id="rId79" xr:uid="{6B107580-7E68-4540-9AA8-DCF44F38A790}"/>
+    <hyperlink ref="E93" r:id="rId80" xr:uid="{C9410423-830E-47E3-B7FF-1B9CD25EA2B8}"/>
+    <hyperlink ref="E91" r:id="rId81" xr:uid="{77CB28FA-3E36-4659-BA25-7B553631B46E}"/>
+    <hyperlink ref="E92" r:id="rId82" xr:uid="{2C82C741-322A-4E7A-A0CF-1E43510F5BC9}"/>
+    <hyperlink ref="E97" r:id="rId83" xr:uid="{AC4B316F-4E9D-4A1D-A343-61E15226E21B}"/>
+    <hyperlink ref="E98" r:id="rId84" xr:uid="{B6E635D9-85B7-4A24-9265-F19F698FD9FC}"/>
+    <hyperlink ref="E99" r:id="rId85" xr:uid="{7C6B6E1F-D1A5-4B6B-8F4A-24E18379F742}"/>
+    <hyperlink ref="E101" r:id="rId86" xr:uid="{1FC559E1-B108-41F4-80EA-AB3E0C189D01}"/>
+    <hyperlink ref="E105" r:id="rId87" xr:uid="{A15EC629-15F8-4FCF-ACED-5E97865B0042}"/>
+    <hyperlink ref="E85" r:id="rId88" xr:uid="{8777FD7C-20C3-4B99-BD50-3B5CB05B0CD4}"/>
+    <hyperlink ref="E102" r:id="rId89" xr:uid="{2FF8FBB2-9FC4-46B0-95E3-B51997062E4B}"/>
+    <hyperlink ref="E96" r:id="rId90" xr:uid="{B422AF7E-993D-47B0-818F-4E464B114D56}"/>
+    <hyperlink ref="E103" r:id="rId91" xr:uid="{AADE75A6-C80E-426D-A249-38BE4168473C}"/>
+    <hyperlink ref="E104" r:id="rId92" xr:uid="{4AB8C391-D531-4E91-A8CE-02290D3000B2}"/>
+    <hyperlink ref="E22" r:id="rId93" xr:uid="{F69AE084-FF02-43F8-B4CC-EC929EA24E95}"/>
+    <hyperlink ref="E107" r:id="rId94" xr:uid="{AE8887CE-E86E-4023-A939-37EBD4E7099A}"/>
+    <hyperlink ref="E108" r:id="rId95" xr:uid="{AEE96995-9BB3-403E-AFFB-F236B305AF64}"/>
+    <hyperlink ref="E109" r:id="rId96" xr:uid="{B882B63B-48E5-448D-B3A3-A6F066ECE1FD}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90119ABE-2F53-4CA8-A9FD-2246C32C4455}">
+  <dimension ref="A1:E115"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="80.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2">
+        <v>20236663</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B3">
+        <v>20233730</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4">
+        <v>20231015</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>20230504</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>20231030</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>20230430</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>20239892</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9">
+        <v>20230400</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B10">
+        <v>20231105</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>918</v>
+      </c>
+      <c r="B11">
+        <v>20233785</v>
+      </c>
+      <c r="C11" t="s">
+        <v>919</v>
+      </c>
+      <c r="D11" t="s">
+        <v>920</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>20230184</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>20230019</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14">
+        <v>20230120</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15">
+        <v>20230010</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16">
+        <v>20233745</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17">
+        <v>20230480</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18">
+        <v>20239900</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19">
+        <v>20233780</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20">
+        <v>20230097</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B21">
+        <v>20230044</v>
+      </c>
+      <c r="C21" t="s">
+        <v>560</v>
+      </c>
+      <c r="D21" t="s">
+        <v>561</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22">
+        <v>20230032</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23">
+        <v>20231005</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B24">
+        <v>20230037</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D24" t="s">
+        <v>860</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25">
+        <v>20233595</v>
+      </c>
+      <c r="C25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26">
+        <v>20230119</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27">
+        <v>20230265</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28">
+        <v>20230385</v>
+      </c>
+      <c r="C28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29">
+        <v>20230203</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30">
+        <v>20234662</v>
+      </c>
+      <c r="C30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B31">
+        <v>20231075</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32">
+        <v>20231025</v>
+      </c>
+      <c r="C32" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33">
+        <v>20239881</v>
+      </c>
+      <c r="C33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34">
+        <v>20231060</v>
+      </c>
+      <c r="C34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B35">
+        <v>20231095</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36">
+        <v>20231050</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37">
+        <v>20233670</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" t="s">
+        <v>120</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38">
+        <v>20230075</v>
+      </c>
+      <c r="C38" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39">
+        <v>20230187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>871</v>
+      </c>
+      <c r="B40">
+        <v>20233800</v>
+      </c>
+      <c r="C40" t="s">
+        <v>872</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41">
+        <v>20233705</v>
+      </c>
+      <c r="C41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B42">
+        <v>20230022</v>
+      </c>
+      <c r="C42" t="s">
+        <v>393</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>134</v>
+      </c>
+      <c r="B43">
+        <v>20230502</v>
+      </c>
+      <c r="C43" t="s">
+        <v>135</v>
+      </c>
+      <c r="D43" t="s">
+        <v>136</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>138</v>
+      </c>
+      <c r="B44">
+        <v>20230034</v>
+      </c>
+      <c r="C44" t="s">
+        <v>139</v>
+      </c>
+      <c r="D44" t="s">
+        <v>140</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>142</v>
+      </c>
+      <c r="B45">
+        <v>20230071</v>
+      </c>
+      <c r="C45" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>673</v>
+      </c>
+      <c r="B46">
+        <v>20230056</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>146</v>
+      </c>
+      <c r="B47">
+        <v>20230017</v>
+      </c>
+      <c r="C47" t="s">
+        <v>147</v>
+      </c>
+      <c r="D47" t="s">
+        <v>148</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B48">
+        <v>20231070</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>402</v>
+      </c>
+      <c r="B49">
+        <v>20233700</v>
+      </c>
+      <c r="C49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D49" t="s">
+        <v>897</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>406</v>
+      </c>
+      <c r="B50">
+        <v>20230008</v>
+      </c>
+      <c r="C50" t="s">
+        <v>407</v>
+      </c>
+      <c r="D50" t="s">
+        <v>899</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B51">
+        <v>20230405</v>
+      </c>
+      <c r="C51" t="s">
+        <v>151</v>
+      </c>
+      <c r="D51" t="s">
+        <v>152</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>154</v>
+      </c>
+      <c r="B52">
+        <v>20233770</v>
+      </c>
+      <c r="C52" t="s">
+        <v>155</v>
+      </c>
+      <c r="D52" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53">
+        <v>20233805</v>
+      </c>
+      <c r="C53" t="s">
+        <v>159</v>
+      </c>
+      <c r="D53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>162</v>
+      </c>
+      <c r="B54">
+        <v>20230210</v>
+      </c>
+      <c r="C54" t="s">
+        <v>163</v>
+      </c>
+      <c r="D54" t="s">
+        <v>164</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55">
+        <v>20230490</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B56">
+        <v>20233605</v>
+      </c>
+      <c r="C56" t="s">
+        <v>914</v>
+      </c>
+      <c r="D56" t="s">
+        <v>915</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>170</v>
+      </c>
+      <c r="B57">
+        <v>20231000</v>
+      </c>
+      <c r="C57" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" t="s">
+        <v>172</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58">
+        <v>20231553</v>
+      </c>
+      <c r="C58" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" t="s">
+        <v>176</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B59">
+        <v>20230600</v>
+      </c>
+      <c r="C59" t="s">
+        <v>925</v>
+      </c>
+      <c r="D59" t="s">
+        <v>926</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>178</v>
+      </c>
+      <c r="B60">
+        <v>20230074</v>
+      </c>
+      <c r="C60" t="s">
+        <v>179</v>
+      </c>
+      <c r="D60" t="s">
+        <v>180</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61">
+        <v>20230048</v>
+      </c>
+      <c r="C61" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" t="s">
+        <v>184</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>186</v>
+      </c>
+      <c r="B62">
+        <v>20230191</v>
+      </c>
+      <c r="C62" t="s">
+        <v>187</v>
+      </c>
+      <c r="D62" t="s">
+        <v>188</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>438</v>
+      </c>
+      <c r="B63">
+        <v>20231065</v>
+      </c>
+      <c r="C63" t="s">
+        <v>439</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64">
+        <v>20230025</v>
+      </c>
+      <c r="C64" t="s">
+        <v>191</v>
+      </c>
+      <c r="D64" t="s">
+        <v>192</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>194</v>
+      </c>
+      <c r="B65">
+        <v>20233575</v>
+      </c>
+      <c r="C65" t="s">
+        <v>195</v>
+      </c>
+      <c r="D65" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>443</v>
+      </c>
+      <c r="B66">
+        <v>20230020</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D66" t="s">
+        <v>939</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B67">
+        <v>20231090</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>198</v>
+      </c>
+      <c r="B68">
+        <v>20230088</v>
+      </c>
+      <c r="C68" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" t="s">
+        <v>200</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>202</v>
+      </c>
+      <c r="B69">
+        <v>20230028</v>
+      </c>
+      <c r="C69" t="s">
+        <v>203</v>
+      </c>
+      <c r="D69" t="s">
+        <v>204</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70">
+        <v>20230031</v>
+      </c>
+      <c r="C70" t="s">
+        <v>207</v>
+      </c>
+      <c r="D70" t="s">
+        <v>208</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B71">
+        <v>20231016</v>
+      </c>
+      <c r="C71" t="s">
+        <v>211</v>
+      </c>
+      <c r="D71" t="s">
+        <v>212</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B72">
+        <v>20230037</v>
+      </c>
+      <c r="C72" t="s">
+        <v>453</v>
+      </c>
+      <c r="D72" t="s">
+        <v>747</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>456</v>
+      </c>
+      <c r="B73">
+        <v>20230163</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B74">
+        <v>20233760</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>214</v>
+      </c>
+      <c r="B75">
+        <v>20230018</v>
+      </c>
+      <c r="C75" t="s">
+        <v>215</v>
+      </c>
+      <c r="D75" t="s">
+        <v>216</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>218</v>
+      </c>
+      <c r="B76">
+        <v>20230004</v>
+      </c>
+      <c r="C76" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" t="s">
+        <v>220</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>222</v>
+      </c>
+      <c r="B77">
+        <v>20230100</v>
+      </c>
+      <c r="C77" t="s">
+        <v>223</v>
+      </c>
+      <c r="D77" t="s">
+        <v>224</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>226</v>
+      </c>
+      <c r="B78">
+        <v>20230445</v>
+      </c>
+      <c r="C78" t="s">
+        <v>227</v>
+      </c>
+      <c r="D78" t="s">
+        <v>228</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>230</v>
+      </c>
+      <c r="B79">
+        <v>20231020</v>
+      </c>
+      <c r="C79" t="s">
+        <v>231</v>
+      </c>
+      <c r="D79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>234</v>
+      </c>
+      <c r="B80">
+        <v>20231999</v>
+      </c>
+      <c r="C80" t="s">
+        <v>235</v>
+      </c>
+      <c r="D80" t="s">
+        <v>236</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>238</v>
+      </c>
+      <c r="B81">
+        <v>20231040</v>
+      </c>
+      <c r="C81" t="s">
+        <v>239</v>
+      </c>
+      <c r="D81" t="s">
+        <v>240</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B82">
+        <v>20233745</v>
+      </c>
+      <c r="E82" s="1"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>242</v>
+      </c>
+      <c r="B83">
+        <v>20230370</v>
+      </c>
+      <c r="C83" t="s">
+        <v>243</v>
+      </c>
+      <c r="D83" t="s">
+        <v>244</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>246</v>
+      </c>
+      <c r="B84">
+        <v>20233585</v>
+      </c>
+      <c r="C84" t="s">
+        <v>247</v>
+      </c>
+      <c r="D84" t="s">
+        <v>248</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>250</v>
+      </c>
+      <c r="B85">
+        <v>20230015</v>
+      </c>
+      <c r="C85" t="s">
+        <v>251</v>
+      </c>
+      <c r="D85" t="s">
+        <v>252</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>250</v>
+      </c>
+      <c r="B86">
+        <v>20230470</v>
+      </c>
+      <c r="C86" t="s">
+        <v>254</v>
+      </c>
+      <c r="D86" t="s">
+        <v>255</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B87">
+        <v>20220027</v>
+      </c>
+      <c r="C87" t="s">
+        <v>723</v>
+      </c>
+      <c r="D87" t="s">
+        <v>724</v>
+      </c>
+      <c r="E87" s="1"/>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>765</v>
+      </c>
+      <c r="B88">
+        <v>20230024</v>
+      </c>
+      <c r="C88" t="s">
+        <v>766</v>
+      </c>
+      <c r="D88" t="s">
+        <v>979</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>257</v>
+      </c>
+      <c r="B89">
+        <v>20231035</v>
+      </c>
+      <c r="C89" t="s">
+        <v>258</v>
+      </c>
+      <c r="D89" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>261</v>
+      </c>
+      <c r="B90">
+        <v>20230063</v>
+      </c>
+      <c r="C90" t="s">
+        <v>262</v>
+      </c>
+      <c r="D90" t="s">
+        <v>263</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>471</v>
+      </c>
+      <c r="B91">
+        <v>20231080</v>
+      </c>
+      <c r="C91" t="s">
+        <v>472</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>265</v>
+      </c>
+      <c r="B92">
+        <v>20230001</v>
+      </c>
+      <c r="C92" t="s">
+        <v>266</v>
+      </c>
+      <c r="D92" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>269</v>
+      </c>
+      <c r="B93">
+        <v>20231045</v>
+      </c>
+      <c r="C93" t="s">
+        <v>270</v>
+      </c>
+      <c r="D93" t="s">
+        <v>271</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>273</v>
+      </c>
+      <c r="B94">
+        <v>20230106</v>
+      </c>
+      <c r="C94" t="s">
+        <v>274</v>
+      </c>
+      <c r="D94" t="s">
+        <v>275</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>778</v>
+      </c>
+      <c r="B95">
+        <v>20233600</v>
+      </c>
+      <c r="C95" t="s">
+        <v>483</v>
+      </c>
+      <c r="D95" t="s">
+        <v>779</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>277</v>
+      </c>
+      <c r="B96">
+        <v>20230310</v>
+      </c>
+      <c r="C96" t="s">
+        <v>278</v>
+      </c>
+      <c r="D96" t="s">
+        <v>280</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>282</v>
+      </c>
+      <c r="B97">
+        <v>20231010</v>
+      </c>
+      <c r="C97" t="s">
+        <v>283</v>
+      </c>
+      <c r="D97" t="s">
+        <v>279</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>285</v>
+      </c>
+      <c r="B98">
+        <v>20230007</v>
+      </c>
+      <c r="C98" t="s">
+        <v>286</v>
+      </c>
+      <c r="D98" t="s">
+        <v>287</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>289</v>
+      </c>
+      <c r="B99">
+        <v>20236665</v>
+      </c>
+      <c r="C99" t="s">
+        <v>290</v>
+      </c>
+      <c r="D99" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B100">
+        <v>20231085</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>491</v>
+      </c>
+      <c r="B101">
+        <v>20230003</v>
+      </c>
+      <c r="C101" t="s">
+        <v>492</v>
+      </c>
+      <c r="D101" t="s">
+        <v>493</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>293</v>
+      </c>
+      <c r="B102">
+        <v>20230290</v>
+      </c>
+      <c r="C102" t="s">
+        <v>294</v>
+      </c>
+      <c r="D102" t="s">
+        <v>295</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>297</v>
+      </c>
+      <c r="B103">
+        <v>20230475</v>
+      </c>
+      <c r="C103" t="s">
+        <v>297</v>
+      </c>
+      <c r="D103" t="s">
+        <v>298</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>300</v>
+      </c>
+      <c r="B104">
+        <v>20230036</v>
+      </c>
+      <c r="C104" t="s">
+        <v>301</v>
+      </c>
+      <c r="D104" t="s">
+        <v>302</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>304</v>
+      </c>
+      <c r="B105">
+        <v>20233620</v>
+      </c>
+      <c r="C105" t="s">
+        <v>305</v>
+      </c>
+      <c r="D105" t="s">
+        <v>306</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>308</v>
+      </c>
+      <c r="B106">
+        <v>20230014</v>
+      </c>
+      <c r="C106" t="s">
+        <v>309</v>
+      </c>
+      <c r="D106" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>312</v>
+      </c>
+      <c r="B107">
+        <v>20238255</v>
+      </c>
+      <c r="C107" t="s">
+        <v>313</v>
+      </c>
+      <c r="D107" t="s">
+        <v>314</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>316</v>
+      </c>
+      <c r="B108">
+        <v>20230080</v>
+      </c>
+      <c r="C108" t="s">
+        <v>316</v>
+      </c>
+      <c r="D108" t="s">
+        <v>317</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>319</v>
+      </c>
+      <c r="B109">
+        <v>20231055</v>
+      </c>
+      <c r="C109" t="s">
+        <v>320</v>
+      </c>
+      <c r="D109" t="s">
+        <v>321</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>323</v>
+      </c>
+      <c r="B110">
+        <v>20230065</v>
+      </c>
+      <c r="C110" t="s">
+        <v>324</v>
+      </c>
+      <c r="D110" t="s">
+        <v>325</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>327</v>
+      </c>
+      <c r="B111">
+        <v>20230072</v>
+      </c>
+      <c r="C111" t="s">
+        <v>328</v>
+      </c>
+      <c r="D111" t="s">
+        <v>329</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>331</v>
+      </c>
+      <c r="B112">
+        <v>20230501</v>
+      </c>
+      <c r="C112" t="s">
+        <v>332</v>
+      </c>
+      <c r="D112" t="s">
+        <v>333</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>335</v>
+      </c>
+      <c r="B113">
+        <v>20230118</v>
+      </c>
+      <c r="C113" t="s">
+        <v>336</v>
+      </c>
+      <c r="D113" t="s">
+        <v>337</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>339</v>
+      </c>
+      <c r="B114">
+        <v>20230103</v>
+      </c>
+      <c r="C114" t="s">
+        <v>340</v>
+      </c>
+      <c r="D114" t="s">
+        <v>341</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B115">
+        <v>20234458</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E115">
+    <sortCondition ref="A1:A115"/>
+  </sortState>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1" xr:uid="{1B8AD9C1-7D86-4B47-866E-D3C6952E4628}"/>
+    <hyperlink ref="E4" r:id="rId2" xr:uid="{58542D4C-80CB-4A21-8EA2-C6CCD839BF8B}"/>
+    <hyperlink ref="E5" r:id="rId3" xr:uid="{B870A53B-9817-4091-8403-E3D458FFD1CF}"/>
+    <hyperlink ref="E6" r:id="rId4" xr:uid="{EAE21550-6FB5-415C-8FBA-AB5F0F24714B}"/>
+    <hyperlink ref="E7" r:id="rId5" xr:uid="{9D23552D-478C-47D7-96B9-112668E54E93}"/>
+    <hyperlink ref="E8" r:id="rId6" xr:uid="{AAB1B150-DEC6-4D12-9B8A-2A7FA6ADE4A6}"/>
+    <hyperlink ref="E9" r:id="rId7" xr:uid="{18C34467-813D-47BE-A5AB-6DE9DF8171CC}"/>
+    <hyperlink ref="E12" r:id="rId8" xr:uid="{DA2C5A62-661C-467A-85FE-FA2B091C4177}"/>
+    <hyperlink ref="E13" r:id="rId9" xr:uid="{AAC14DB2-4A35-457A-B1C2-936E8C422E2C}"/>
+    <hyperlink ref="E14" r:id="rId10" xr:uid="{F5B97314-EF38-4903-8A1E-530371F72636}"/>
+    <hyperlink ref="E15" r:id="rId11" xr:uid="{16701CF8-4815-437A-B972-B03940A01EC0}"/>
+    <hyperlink ref="E16" r:id="rId12" xr:uid="{451C1098-667E-47D8-9A56-A8CEB8C0B145}"/>
+    <hyperlink ref="E17" r:id="rId13" xr:uid="{145F87EA-088A-4ADC-ADFE-8457D873DC27}"/>
+    <hyperlink ref="E18" r:id="rId14" xr:uid="{CF737BED-D35E-4255-8EE7-7D9727ABC73A}"/>
+    <hyperlink ref="E19" r:id="rId15" xr:uid="{72B8FD09-CACB-4050-AD78-4C079CFA2F97}"/>
+    <hyperlink ref="E20" r:id="rId16" xr:uid="{FCA16F52-2762-4FDA-BCF0-1DE69D397D7D}"/>
+    <hyperlink ref="E22" r:id="rId17" xr:uid="{43CF8214-1446-4216-80F2-02EBE292209B}"/>
+    <hyperlink ref="E23" r:id="rId18" xr:uid="{51BFFFC4-0255-4816-B577-6E263AA33FC2}"/>
+    <hyperlink ref="E25" r:id="rId19" xr:uid="{284DD1BB-9C2A-4ACB-94C6-E78D697E2A1A}"/>
+    <hyperlink ref="E26" r:id="rId20" xr:uid="{D3D66C75-00F3-4138-B7E7-84E7059D5A71}"/>
+    <hyperlink ref="E27" r:id="rId21" xr:uid="{D6B2D809-823D-4CE0-8ED8-983F9856932E}"/>
+    <hyperlink ref="E28" r:id="rId22" xr:uid="{FEE8EC9E-EF8A-460E-8E43-CA3559A82D47}"/>
+    <hyperlink ref="E29" r:id="rId23" xr:uid="{37BC609C-98D1-4C5F-B1DD-4AFB0C6E5F71}"/>
+    <hyperlink ref="E30" r:id="rId24" xr:uid="{B65188F0-1E22-41E7-BC3F-AA5DDDF74C23}"/>
+    <hyperlink ref="E32" r:id="rId25" xr:uid="{D14E1DDF-446F-4B5A-A2EC-E453126FB17D}"/>
+    <hyperlink ref="E33" r:id="rId26" xr:uid="{73B6774A-35E1-42D6-8690-4671DBAEFDBD}"/>
+    <hyperlink ref="E34" r:id="rId27" xr:uid="{443C1682-313F-4A33-94D8-F89C6D039C68}"/>
+    <hyperlink ref="E36" r:id="rId28" xr:uid="{B692C313-E466-4CCC-B03C-7DA414F3F173}"/>
+    <hyperlink ref="E37" r:id="rId29" xr:uid="{BF79251E-0614-4233-A9EF-E726F8A283C9}"/>
+    <hyperlink ref="E38" r:id="rId30" xr:uid="{AF43D0C0-A2ED-4D3D-BBAA-AF168AF34834}"/>
+    <hyperlink ref="E39" r:id="rId31" xr:uid="{94CCD726-D674-434E-B4BB-44C365B82BEF}"/>
+    <hyperlink ref="E41" r:id="rId32" xr:uid="{7B534B2D-53BD-4227-B043-532FD2EEF46A}"/>
+    <hyperlink ref="E43" r:id="rId33" xr:uid="{35D1E931-D6F2-48A4-9A0B-D7DADE2C8F8F}"/>
+    <hyperlink ref="E44" r:id="rId34" xr:uid="{352580AE-6C82-4DFD-88A9-1D7F3DCA2C88}"/>
+    <hyperlink ref="E45" r:id="rId35" xr:uid="{83AF03F5-E87D-46E2-954A-70F0D94D7D5D}"/>
+    <hyperlink ref="E47" r:id="rId36" xr:uid="{4C31BB05-F600-435A-98B2-BD1ACA6DC04B}"/>
+    <hyperlink ref="E51" r:id="rId37" xr:uid="{4635906B-FC34-4A86-9175-F09C25ACAE74}"/>
+    <hyperlink ref="E52" r:id="rId38" xr:uid="{C0C232A5-7808-4844-A412-5C3BBE281F46}"/>
+    <hyperlink ref="E53" r:id="rId39" xr:uid="{73A0D7A3-2095-454A-B354-428D63AD1429}"/>
+    <hyperlink ref="E54" r:id="rId40" xr:uid="{A5F59FCF-7BDC-49EE-8801-928FF4799F2A}"/>
+    <hyperlink ref="E55" r:id="rId41" xr:uid="{01E706B7-ABE9-4F84-90D4-3FAB0D01BCBE}"/>
+    <hyperlink ref="E57" r:id="rId42" xr:uid="{F1EEB0BD-4514-4C54-888F-DA0316ECC72C}"/>
+    <hyperlink ref="E58" r:id="rId43" xr:uid="{2CA53DE9-740E-46D8-A0EC-6374522FA5ED}"/>
+    <hyperlink ref="E60" r:id="rId44" xr:uid="{DC6CA3EF-F0AE-4356-9E8C-57A13CF61933}"/>
+    <hyperlink ref="E61" r:id="rId45" xr:uid="{378920B0-0EB4-4100-9456-BCAA68592ADF}"/>
+    <hyperlink ref="E62" r:id="rId46" xr:uid="{3156CC81-6C2C-4D93-BE78-3541A1C78F58}"/>
+    <hyperlink ref="E64" r:id="rId47" xr:uid="{13CE85A5-E79F-4EE1-8238-4D6E585E9B57}"/>
+    <hyperlink ref="E65" r:id="rId48" xr:uid="{C967F056-9F18-4F53-8C94-D1845F9F2169}"/>
+    <hyperlink ref="E68" r:id="rId49" xr:uid="{B45C5D27-9C95-4BF0-B622-ADC786ACC720}"/>
+    <hyperlink ref="E69" r:id="rId50" xr:uid="{8AD5C1AF-CF9C-43E4-9757-571F318177A4}"/>
+    <hyperlink ref="E70" r:id="rId51" xr:uid="{5105793B-AE46-4228-A789-38E840113850}"/>
+    <hyperlink ref="E71" r:id="rId52" xr:uid="{A6BA87B4-AC34-4B34-907B-7BB01C177A39}"/>
+    <hyperlink ref="E75" r:id="rId53" xr:uid="{66E46E09-0A2C-41BC-BAC6-EB193B00B999}"/>
+    <hyperlink ref="E76" r:id="rId54" xr:uid="{D799D377-6FC4-4C65-854B-B42547FACD14}"/>
+    <hyperlink ref="E77" r:id="rId55" xr:uid="{C55C0462-5387-4B23-B368-5AB824A821CC}"/>
+    <hyperlink ref="E78" r:id="rId56" xr:uid="{3832C817-4D01-4217-BDF0-43574870C1F2}"/>
+    <hyperlink ref="E79" r:id="rId57" xr:uid="{7F1F5BAD-5133-44F7-A78F-610BFB7B5FEA}"/>
+    <hyperlink ref="E80" r:id="rId58" xr:uid="{6F924086-A66F-4C67-B1CB-ADBA32F1430D}"/>
+    <hyperlink ref="E81" r:id="rId59" xr:uid="{02AD2C6E-27A2-4ECC-94A8-6179E74A517D}"/>
+    <hyperlink ref="E83" r:id="rId60" xr:uid="{52B4C2BA-A7F5-4679-A5F8-ED0CC7C327BA}"/>
+    <hyperlink ref="E84" r:id="rId61" xr:uid="{852D87C5-F8AB-4ACA-AC1B-59C659551AF8}"/>
+    <hyperlink ref="E85" r:id="rId62" xr:uid="{DFFD6F7E-8594-4004-BC0F-A77F788A173A}"/>
+    <hyperlink ref="E86" r:id="rId63" xr:uid="{F2BD5EFA-7DE5-497C-A396-AEB7C9987B45}"/>
+    <hyperlink ref="E89" r:id="rId64" xr:uid="{B31F8F7B-EC24-4D34-B7C2-762AFD3DA32E}"/>
+    <hyperlink ref="E90" r:id="rId65" xr:uid="{AEDBAD81-837C-44B0-AAE1-CBE3F5503423}"/>
+    <hyperlink ref="E92" r:id="rId66" xr:uid="{F8D333F7-F51B-48A8-9CA9-39F68FC54FA0}"/>
+    <hyperlink ref="E93" r:id="rId67" xr:uid="{FB359B19-81FA-4651-93C4-2170FC0FC1DC}"/>
+    <hyperlink ref="E94" r:id="rId68" xr:uid="{F5E0B31B-8CF6-4F0B-8DCD-03D1166C75C0}"/>
+    <hyperlink ref="E96" r:id="rId69" xr:uid="{29E7FE5E-9342-46F7-8673-762925105EB1}"/>
+    <hyperlink ref="E97" r:id="rId70" xr:uid="{0EC23683-F56C-4CD3-8CF6-D9DFCF6FFC57}"/>
+    <hyperlink ref="E98" r:id="rId71" xr:uid="{864CB5E5-C425-4D82-A20A-BBB9E81CA3BA}"/>
+    <hyperlink ref="E99" r:id="rId72" xr:uid="{8DBD648B-F49A-4DBF-8D02-FE3C7015E127}"/>
+    <hyperlink ref="E102" r:id="rId73" xr:uid="{3185E26D-07AB-4121-8CA5-96FCA61C028E}"/>
+    <hyperlink ref="E103" r:id="rId74" xr:uid="{33974FC1-6B1E-4682-8973-02D36A8CC28D}"/>
+    <hyperlink ref="E104" r:id="rId75" xr:uid="{8307B0A8-8FDF-4588-ACE1-AF9192FD8B63}"/>
+    <hyperlink ref="E105" r:id="rId76" xr:uid="{C0DEEB7D-B178-480D-B09E-77E6AC72689A}"/>
+    <hyperlink ref="E106" r:id="rId77" xr:uid="{1C39D5EC-A8EF-4225-BBA6-E1CCA2DB243C}"/>
+    <hyperlink ref="E107" r:id="rId78" xr:uid="{5D9675B1-62EF-44C9-80CF-AD14693EA59C}"/>
+    <hyperlink ref="E108" r:id="rId79" xr:uid="{EBECAA0B-EF05-4661-9866-A8BE103C849D}"/>
+    <hyperlink ref="E109" r:id="rId80" xr:uid="{E8DC64F3-C308-4A39-8B4E-1086D4770895}"/>
+    <hyperlink ref="E110" r:id="rId81" xr:uid="{82C477C5-45F9-420B-9BE9-B801079E67E0}"/>
+    <hyperlink ref="E111" r:id="rId82" xr:uid="{666D131D-0D2D-4C80-BC5B-6EAA6D5F2422}"/>
+    <hyperlink ref="E112" r:id="rId83" xr:uid="{49ACD6DF-36CA-44B4-9A28-B920250205BD}"/>
+    <hyperlink ref="E113" r:id="rId84" xr:uid="{4D4AE43C-9C8D-4D05-B0D6-3CFCD669C72A}"/>
+    <hyperlink ref="E114" r:id="rId85" xr:uid="{63999DC5-294D-41CD-97B9-BB1FF29B2F17}"/>
+    <hyperlink ref="E3" r:id="rId86" xr:uid="{5F9E3EC8-BCD4-43B0-8856-9151C6D0400F}"/>
+    <hyperlink ref="E21" r:id="rId87" xr:uid="{2285358D-D1AA-47DC-84EF-B6962734D77A}"/>
+    <hyperlink ref="E24" r:id="rId88" xr:uid="{CDD681C0-E5D8-4EB9-9162-5723EE06D67D}"/>
+    <hyperlink ref="E31" r:id="rId89" xr:uid="{F3245F38-625F-4BB7-8EE4-72AFC02F3023}"/>
+    <hyperlink ref="E35" r:id="rId90" xr:uid="{22C4BCFF-2D38-44A8-AA73-4EA510221DAC}"/>
+    <hyperlink ref="E40" r:id="rId91" xr:uid="{C6DA4C26-B2A2-4BB9-9AC5-C7E15767C26F}"/>
+    <hyperlink ref="E10" r:id="rId92" xr:uid="{3903F720-F075-444C-9CE6-12368C519D0A}"/>
+    <hyperlink ref="E42" r:id="rId93" xr:uid="{9836913A-EDF9-4079-A618-6287A4B85D4D}"/>
+    <hyperlink ref="E46" r:id="rId94" xr:uid="{14E375CD-80A8-4DF4-A3CE-2EEEF42BD181}"/>
+    <hyperlink ref="E48" r:id="rId95" xr:uid="{B175EF8B-9E5D-4EB8-A82E-DB776EA762CB}"/>
+    <hyperlink ref="E49" r:id="rId96" xr:uid="{1AA5E870-25DB-4420-93F0-B97E7E654600}"/>
+    <hyperlink ref="E50" r:id="rId97" xr:uid="{E5424A33-9A13-4CF3-8381-26A931FEBB6D}"/>
+    <hyperlink ref="E100" r:id="rId98" xr:uid="{4C12C2EB-080B-4CDF-8A53-186F0F3FD963}"/>
+    <hyperlink ref="E56" r:id="rId99" xr:uid="{2A4AB9C8-EAA1-457B-8563-06E9582EB755}"/>
+    <hyperlink ref="E11" r:id="rId100" xr:uid="{50D680F5-A504-4C45-8797-52633BEFE191}"/>
+    <hyperlink ref="E59" r:id="rId101" xr:uid="{E904372F-7AF2-4BDC-B6EF-4B75A639D420}"/>
+    <hyperlink ref="E63" r:id="rId102" xr:uid="{B721045A-D82F-49BA-AF02-17A7E5AC735A}"/>
+    <hyperlink ref="E66" r:id="rId103" xr:uid="{D10F8C92-2D4F-433F-BA87-B7CA2E6068A1}"/>
+    <hyperlink ref="E67" r:id="rId104" xr:uid="{0C3D0DA5-84E8-4CA9-8E81-280B51A76D01}"/>
+    <hyperlink ref="E72" r:id="rId105" xr:uid="{EE7A5D6F-4990-4858-BA52-2EFB3AED4968}"/>
+    <hyperlink ref="E73" r:id="rId106" xr:uid="{5360984A-5053-4D4B-9569-A4182D9FCFE3}"/>
+    <hyperlink ref="E74" r:id="rId107" xr:uid="{4D64C2D2-0B84-4A72-81CB-286044CD6AD3}"/>
+    <hyperlink ref="E88" r:id="rId108" xr:uid="{520984C0-D50C-4482-A68D-C535DEFDF359}"/>
+    <hyperlink ref="E91" r:id="rId109" xr:uid="{083A2587-ED2D-460A-8397-364719777946}"/>
+    <hyperlink ref="E95" r:id="rId110" xr:uid="{245445D5-2B90-41CA-AB68-C188EDB9E070}"/>
+    <hyperlink ref="E115" r:id="rId111" xr:uid="{EE2734AA-B18D-40DD-87AE-B541DDEEFC92}"/>
+    <hyperlink ref="E101" r:id="rId112" xr:uid="{219B9960-1907-4EE9-A95F-9B921CC7589D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId113"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5047F78F-DD7A-4513-849A-FCA6A6435825}">
+  <dimension ref="A1:E117"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A83" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A95" sqref="A95:XFD95"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="65.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2">
+        <v>20246663</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3">
+        <v>20243535</v>
+      </c>
+      <c r="C3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B4">
+        <v>20243730</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B5">
+        <v>202401015</v>
+      </c>
+      <c r="C5" t="s">
+        <v>349</v>
+      </c>
+      <c r="D5" t="s">
+        <v>350</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B6">
+        <v>20250504</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B7">
+        <v>20241030</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>20240430</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9">
+        <v>20249892</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>353</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B10">
+        <v>20240400</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B11">
+        <v>20241105</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>918</v>
+      </c>
+      <c r="B12">
+        <v>20243785</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>355</v>
+      </c>
+      <c r="B13">
+        <v>20240184</v>
+      </c>
+      <c r="C13" t="s">
+        <v>356</v>
+      </c>
+      <c r="D13" t="s">
+        <v>357</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>370</v>
+      </c>
+      <c r="B14">
+        <v>20240120</v>
+      </c>
+      <c r="C14" t="s">
+        <v>371</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>359</v>
+      </c>
+      <c r="B15">
+        <v>20243565</v>
+      </c>
+      <c r="C15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D15" t="s">
+        <v>361</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>363</v>
+      </c>
+      <c r="B16">
+        <v>20240010</v>
+      </c>
+      <c r="C16" t="s">
+        <v>364</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17">
+        <v>20240480</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>366</v>
+      </c>
+      <c r="B18">
+        <v>20240036</v>
+      </c>
+      <c r="C18" t="s">
+        <v>367</v>
+      </c>
+      <c r="D18" t="s">
+        <v>368</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B19">
+        <v>20249900</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20">
+        <v>20243780</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21">
+        <v>20240097</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>560</v>
+      </c>
+      <c r="B22">
+        <v>20240044</v>
+      </c>
+      <c r="C22" t="s">
+        <v>560</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23">
+        <v>20241005</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>373</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B24">
+        <v>20240037</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D24" t="s">
+        <v>860</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>375</v>
+      </c>
+      <c r="B25">
+        <v>20240119</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D25" t="s">
+        <v>376</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26">
+        <v>20230265</v>
+      </c>
+      <c r="C26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B27">
+        <v>20241160</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>377</v>
+      </c>
+      <c r="B28">
+        <v>20240385</v>
+      </c>
+      <c r="C28" t="s">
+        <v>378</v>
+      </c>
+      <c r="D28" t="s">
+        <v>379</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29">
+        <v>20240203</v>
+      </c>
+      <c r="C29" t="s">
+        <v>380</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30">
+        <v>20244662</v>
+      </c>
+      <c r="C30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" t="s">
+        <v>382</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B31">
+        <v>20241075</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B32">
+        <v>20241170</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33">
+        <v>20249881</v>
+      </c>
+      <c r="C33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>383</v>
+      </c>
+      <c r="B34">
+        <v>20241060</v>
+      </c>
+      <c r="C34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" t="s">
+        <v>384</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>385</v>
+      </c>
+      <c r="B35">
+        <v>20240405</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>152</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>386</v>
+      </c>
+      <c r="B36">
+        <v>20241050</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>387</v>
+      </c>
+      <c r="B37">
+        <v>20243670</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" t="s">
+        <v>388</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>122</v>
+      </c>
+      <c r="B38">
+        <v>20240075</v>
+      </c>
+      <c r="C38" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" t="s">
+        <v>390</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B39">
+        <v>20240187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>391</v>
+      </c>
+      <c r="B40">
+        <v>20243705</v>
+      </c>
+      <c r="C40" t="s">
+        <v>131</v>
+      </c>
+      <c r="D40" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>392</v>
+      </c>
+      <c r="B41">
+        <v>20240022</v>
+      </c>
+      <c r="C41" t="s">
+        <v>393</v>
+      </c>
+      <c r="D41" t="s">
+        <v>394</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>877</v>
+      </c>
+      <c r="B42">
+        <v>20240034</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B43">
+        <v>20240071</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>396</v>
+      </c>
+      <c r="B44">
+        <v>20241120</v>
+      </c>
+      <c r="C44" t="s">
+        <v>397</v>
+      </c>
+      <c r="D44" t="s">
+        <v>398</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>544</v>
+      </c>
+      <c r="B45">
+        <v>20240380</v>
+      </c>
+      <c r="C45" t="s">
+        <v>545</v>
+      </c>
+      <c r="D45" t="s">
+        <v>546</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>673</v>
+      </c>
+      <c r="B46">
+        <v>20240056</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>400</v>
+      </c>
+      <c r="B47">
+        <v>20243620</v>
+      </c>
+      <c r="C47" t="s">
+        <v>305</v>
+      </c>
+      <c r="D47" t="s">
+        <v>306</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B48">
+        <v>20240017</v>
+      </c>
+      <c r="C48" t="s">
+        <v>401</v>
+      </c>
+      <c r="D48" t="s">
+        <v>148</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>402</v>
+      </c>
+      <c r="B49">
+        <v>20243700</v>
+      </c>
+      <c r="C49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>406</v>
+      </c>
+      <c r="B50">
+        <v>20240008</v>
+      </c>
+      <c r="C50" t="s">
+        <v>407</v>
+      </c>
+      <c r="D50" t="s">
+        <v>408</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51">
+        <v>20243770</v>
+      </c>
+      <c r="C51" t="s">
+        <v>410</v>
+      </c>
+      <c r="D51" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>412</v>
+      </c>
+      <c r="B52">
+        <v>20241110</v>
+      </c>
+      <c r="C52" t="s">
+        <v>413</v>
+      </c>
+      <c r="D52" t="s">
+        <v>414</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>162</v>
+      </c>
+      <c r="B53">
+        <v>20240210</v>
+      </c>
+      <c r="C53" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" t="s">
+        <v>416</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B54">
+        <v>20241145</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55">
+        <v>20240490</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>417</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>555</v>
+      </c>
+      <c r="B56">
+        <v>20241140</v>
+      </c>
+      <c r="C56" t="s">
+        <v>556</v>
+      </c>
+      <c r="D56" t="s">
+        <v>557</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>418</v>
+      </c>
+      <c r="B57">
+        <v>20241125</v>
+      </c>
+      <c r="C57" t="s">
+        <v>419</v>
+      </c>
+      <c r="D57" t="s">
+        <v>420</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58">
+        <v>20241000</v>
+      </c>
+      <c r="C58" t="s">
+        <v>171</v>
+      </c>
+      <c r="D58" t="s">
+        <v>422</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>423</v>
+      </c>
+      <c r="B59">
+        <v>20241125</v>
+      </c>
+      <c r="C59" t="s">
+        <v>424</v>
+      </c>
+      <c r="D59" t="s">
+        <v>425</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60">
+        <v>20241553</v>
+      </c>
+      <c r="C60" t="s">
+        <v>175</v>
+      </c>
+      <c r="D60" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>924</v>
+      </c>
+      <c r="B61">
+        <v>20240600</v>
+      </c>
+      <c r="C61" t="s">
+        <v>925</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>428</v>
+      </c>
+      <c r="B62">
+        <v>20241100</v>
+      </c>
+      <c r="C62" t="s">
+        <v>429</v>
+      </c>
+      <c r="D62" t="s">
+        <v>430</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63">
+        <v>20240074</v>
+      </c>
+      <c r="C63" t="s">
+        <v>179</v>
+      </c>
+      <c r="D63" t="s">
+        <v>180</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B64">
+        <v>20248255</v>
+      </c>
+      <c r="C64" t="s">
+        <v>313</v>
+      </c>
+      <c r="D64" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>432</v>
+      </c>
+      <c r="B65">
+        <v>20240048</v>
+      </c>
+      <c r="C65" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>433</v>
+      </c>
+      <c r="B66">
+        <v>20240295</v>
+      </c>
+      <c r="C66" t="s">
+        <v>434</v>
+      </c>
+      <c r="D66" t="s">
+        <v>435</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>343</v>
+      </c>
+      <c r="B67">
+        <v>20240028</v>
+      </c>
+      <c r="C67" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" t="s">
+        <v>437</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>551</v>
+      </c>
+      <c r="B68">
+        <v>20241135</v>
+      </c>
+      <c r="C68" t="s">
+        <v>552</v>
+      </c>
+      <c r="D68" t="s">
+        <v>553</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>438</v>
+      </c>
+      <c r="B69">
+        <v>20241065</v>
+      </c>
+      <c r="C69" t="s">
+        <v>439</v>
+      </c>
+      <c r="D69" t="s">
+        <v>440</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>190</v>
+      </c>
+      <c r="B70">
+        <v>20240025</v>
+      </c>
+      <c r="C70" t="s">
+        <v>191</v>
+      </c>
+      <c r="D70" t="s">
+        <v>192</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>442</v>
+      </c>
+      <c r="B71">
+        <v>20243575</v>
+      </c>
+      <c r="C71" t="s">
+        <v>195</v>
+      </c>
+      <c r="D71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B72">
+        <v>20240041</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>443</v>
+      </c>
+      <c r="B73">
+        <v>20240020</v>
+      </c>
+      <c r="C73" t="s">
+        <v>444</v>
+      </c>
+      <c r="D73" t="s">
+        <v>445</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B74">
+        <v>20241090</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>732</v>
+      </c>
+      <c r="B75">
+        <v>20245555</v>
+      </c>
+      <c r="C75" t="s">
+        <v>733</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>198</v>
+      </c>
+      <c r="B76">
+        <v>20240088</v>
+      </c>
+      <c r="C76" t="s">
+        <v>447</v>
+      </c>
+      <c r="D76" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>448</v>
+      </c>
+      <c r="B77">
+        <v>20240031</v>
+      </c>
+      <c r="C77" t="s">
+        <v>449</v>
+      </c>
+      <c r="D77" t="s">
+        <v>450</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B78">
+        <v>20245580</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>451</v>
+      </c>
+      <c r="B79">
+        <v>20241016</v>
+      </c>
+      <c r="C79" t="s">
+        <v>211</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>452</v>
+      </c>
+      <c r="B80">
+        <v>20243665</v>
+      </c>
+      <c r="C80" t="s">
+        <v>453</v>
+      </c>
+      <c r="D80" t="s">
+        <v>454</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>456</v>
+      </c>
+      <c r="B81">
+        <v>20240163</v>
+      </c>
+      <c r="C81" t="s">
+        <v>457</v>
+      </c>
+      <c r="D81" t="s">
+        <v>458</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>959</v>
+      </c>
+      <c r="B82">
+        <v>20243760</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>548</v>
+      </c>
+      <c r="B83">
+        <v>20240018</v>
+      </c>
+      <c r="C83" t="s">
+        <v>549</v>
+      </c>
+      <c r="D83" t="s">
+        <v>550</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84">
+        <v>20240004</v>
+      </c>
+      <c r="C84" t="s">
+        <v>219</v>
+      </c>
+      <c r="D84" t="s">
+        <v>220</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>460</v>
+      </c>
+      <c r="B85">
+        <v>20240445</v>
+      </c>
+      <c r="C85" t="s">
+        <v>227</v>
+      </c>
+      <c r="D85" t="s">
+        <v>228</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>465</v>
+      </c>
+      <c r="B86">
+        <v>20243630</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D86" t="s">
+        <v>466</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>462</v>
+      </c>
+      <c r="B87">
+        <v>20241999</v>
+      </c>
+      <c r="C87" t="s">
+        <v>235</v>
+      </c>
+      <c r="D87" t="s">
+        <v>236</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B88">
+        <v>20243745</v>
+      </c>
+      <c r="C88" t="s">
+        <v>50</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>469</v>
+      </c>
+      <c r="B89">
+        <v>20240370</v>
+      </c>
+      <c r="C89" t="s">
+        <v>243</v>
+      </c>
+      <c r="D89" t="s">
+        <v>244</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>468</v>
+      </c>
+      <c r="B90">
+        <v>20243585</v>
+      </c>
+      <c r="C90" t="s">
+        <v>247</v>
+      </c>
+      <c r="D90" t="s">
+        <v>248</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>467</v>
+      </c>
+      <c r="B91">
+        <v>20240470</v>
+      </c>
+      <c r="C91" t="s">
+        <v>254</v>
+      </c>
+      <c r="D91" t="s">
+        <v>464</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>765</v>
+      </c>
+      <c r="B92">
+        <v>20240024</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>261</v>
+      </c>
+      <c r="B93">
+        <v>20240063</v>
+      </c>
+      <c r="C93" t="s">
+        <v>262</v>
+      </c>
+      <c r="D93" t="s">
+        <v>470</v>
+      </c>
+      <c r="E93" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>471</v>
+      </c>
+      <c r="B94">
+        <v>20241080</v>
+      </c>
+      <c r="C94" t="s">
+        <v>472</v>
+      </c>
+      <c r="D94" t="s">
+        <v>473</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B95">
+        <v>20241155</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>475</v>
+      </c>
+      <c r="B96">
+        <v>20243790</v>
+      </c>
+      <c r="C96" t="s">
+        <v>476</v>
+      </c>
+      <c r="D96" t="s">
+        <v>477</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>273</v>
+      </c>
+      <c r="B97">
+        <v>20240106</v>
+      </c>
+      <c r="C97" t="s">
+        <v>479</v>
+      </c>
+      <c r="D97" t="s">
+        <v>480</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>482</v>
+      </c>
+      <c r="B98">
+        <v>20243600</v>
+      </c>
+      <c r="C98" t="s">
+        <v>483</v>
+      </c>
+      <c r="D98" t="s">
+        <v>484</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>282</v>
+      </c>
+      <c r="B99">
+        <v>20241010</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>285</v>
+      </c>
+      <c r="B100">
+        <v>20240007</v>
+      </c>
+      <c r="C100" t="s">
+        <v>286</v>
+      </c>
+      <c r="D100" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>486</v>
+      </c>
+      <c r="B101">
+        <v>20246665</v>
+      </c>
+      <c r="C101" t="s">
+        <v>290</v>
+      </c>
+      <c r="D101" t="s">
+        <v>291</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>491</v>
+      </c>
+      <c r="B102">
+        <v>20240003</v>
+      </c>
+      <c r="C102" t="s">
+        <v>492</v>
+      </c>
+      <c r="D102" t="s">
+        <v>493</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>293</v>
+      </c>
+      <c r="B103">
+        <v>20240290</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D103" t="s">
+        <v>295</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B104">
+        <v>20240475</v>
+      </c>
+      <c r="C104" t="s">
+        <v>297</v>
+      </c>
+      <c r="D104" t="s">
+        <v>298</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>495</v>
+      </c>
+      <c r="B105">
+        <v>20248257</v>
+      </c>
+      <c r="C105" t="s">
+        <v>496</v>
+      </c>
+      <c r="D105" t="s">
+        <v>497</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B106">
+        <v>20241035</v>
+      </c>
+      <c r="C106" t="s">
+        <v>258</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>487</v>
+      </c>
+      <c r="B107">
+        <v>20241115</v>
+      </c>
+      <c r="C107" t="s">
+        <v>488</v>
+      </c>
+      <c r="D107" t="s">
+        <v>489</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>308</v>
+      </c>
+      <c r="B108">
+        <v>20240014</v>
+      </c>
+      <c r="C108" t="s">
+        <v>309</v>
+      </c>
+      <c r="D108" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>500</v>
+      </c>
+      <c r="B109">
+        <v>20240103</v>
+      </c>
+      <c r="C109" t="s">
+        <v>340</v>
+      </c>
+      <c r="D109" t="s">
+        <v>341</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>499</v>
+      </c>
+      <c r="B110">
+        <v>20240118</v>
+      </c>
+      <c r="C110" t="s">
+        <v>336</v>
+      </c>
+      <c r="D110" t="s">
+        <v>337</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>501</v>
+      </c>
+      <c r="B111">
+        <v>20240080</v>
+      </c>
+      <c r="C111" t="s">
+        <v>316</v>
+      </c>
+      <c r="D111" t="s">
+        <v>317</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B112">
+        <v>20240065</v>
+      </c>
+      <c r="C112" t="s">
+        <v>324</v>
+      </c>
+      <c r="D112" t="s">
+        <v>802</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B113">
+        <v>20241175</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>327</v>
+      </c>
+      <c r="B114">
+        <v>20243795</v>
+      </c>
+      <c r="C114" t="s">
+        <v>328</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B115">
+        <v>20240501</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B116">
+        <v>20241165</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D116" t="s">
+        <v>240</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B117">
+        <v>20244458</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:E115">
+    <sortCondition ref="A1:A115"/>
+  </sortState>
+  <hyperlinks>
+    <hyperlink ref="E26" r:id="rId1" xr:uid="{37DEEAED-27B2-41BB-9645-DFED791A7317}"/>
+    <hyperlink ref="E3" r:id="rId2" xr:uid="{7E4B2FB3-A08B-443D-9995-37E6482EE91E}"/>
+    <hyperlink ref="E5" r:id="rId3" xr:uid="{0731F4D1-C9A6-43EB-9A3F-C70DFA97A24F}"/>
+    <hyperlink ref="E7" r:id="rId4" xr:uid="{0B1F7FDE-9E7A-41DF-94B5-B8F27C89C4A5}"/>
+    <hyperlink ref="E8" r:id="rId5" xr:uid="{F11C1D74-4B40-42F8-83E3-B79C38170AE3}"/>
+    <hyperlink ref="E9" r:id="rId6" xr:uid="{2EFF06DC-7F0A-4B19-B21F-788A16FA2DE7}"/>
+    <hyperlink ref="E10" r:id="rId7" xr:uid="{CEE88B11-E668-4491-853C-05DF9EE92615}"/>
+    <hyperlink ref="E13" r:id="rId8" xr:uid="{7C3D9FF7-3228-4696-914C-3E61C3A9582E}"/>
+    <hyperlink ref="E15" r:id="rId9" xr:uid="{9C598A6E-D0C3-45FF-A2B1-5567057B59BB}"/>
+    <hyperlink ref="E16" r:id="rId10" xr:uid="{1512CC87-A253-4F39-94CD-BE837E7F2F96}"/>
+    <hyperlink ref="E18" r:id="rId11" xr:uid="{29BFBE32-9FD8-4268-BFD0-80EB1C3119AB}"/>
+    <hyperlink ref="E21" r:id="rId12" xr:uid="{6DE6B66A-E642-4B69-A0B0-4E2313635792}"/>
+    <hyperlink ref="E14" r:id="rId13" xr:uid="{84A5B542-3C92-44CC-951F-E6AC80DCE0C6}"/>
+    <hyperlink ref="E23" r:id="rId14" xr:uid="{C84146E6-392E-425A-908D-EF82FA64D466}"/>
+    <hyperlink ref="E28" r:id="rId15" xr:uid="{14A85AEF-2862-4FB2-87E0-58B79B2B55AF}"/>
+    <hyperlink ref="E29" r:id="rId16" xr:uid="{7648454D-5CE8-411A-825F-AE7AACF9D039}"/>
+    <hyperlink ref="E30" r:id="rId17" xr:uid="{49EC8ED4-8D23-4EFA-8727-9B06CD73B614}"/>
+    <hyperlink ref="E33" r:id="rId18" xr:uid="{769765B9-6272-410F-8B7A-F3B5DEC2105F}"/>
+    <hyperlink ref="E34" r:id="rId19" xr:uid="{1F15170C-B42D-45A6-9C8E-5D6D0E7AE5B3}"/>
+    <hyperlink ref="E35" r:id="rId20" xr:uid="{89A6A926-1F2F-497D-AE77-46F95F412CC2}"/>
+    <hyperlink ref="E36" r:id="rId21" xr:uid="{F3E3C9D3-7009-4A75-B038-23A4A03648B2}"/>
+    <hyperlink ref="E37" r:id="rId22" xr:uid="{69E038DD-EFFF-4119-A65F-8B8D23C969E3}"/>
+    <hyperlink ref="E38" r:id="rId23" xr:uid="{FC18317F-B738-4C2E-97D7-F7E7F1CE0132}"/>
+    <hyperlink ref="E40" r:id="rId24" xr:uid="{EF253131-E296-443D-B370-042DB97649B2}"/>
+    <hyperlink ref="E41" r:id="rId25" xr:uid="{37B1AA49-A776-4EA7-9A38-F5699CB4FB3B}"/>
+    <hyperlink ref="E44" r:id="rId26" xr:uid="{2A1739A0-398E-441A-BD50-96792D56CDBF}"/>
+    <hyperlink ref="E47" r:id="rId27" xr:uid="{87D08D60-A0D0-429C-A0E0-B3789EC4E856}"/>
+    <hyperlink ref="E48" r:id="rId28" xr:uid="{D8809BEA-A136-4293-B2AB-C668E12A353D}"/>
+    <hyperlink ref="E49" r:id="rId29" xr:uid="{56CB43B8-3E00-48D9-956A-800771C6842A}"/>
+    <hyperlink ref="E50" r:id="rId30" xr:uid="{79BF8390-A015-4649-814F-0E9DF99A4343}"/>
+    <hyperlink ref="E51" r:id="rId31" xr:uid="{1E8E41E7-CDE7-4A32-9ACC-FDDB2F4A5FD1}"/>
+    <hyperlink ref="E52" r:id="rId32" xr:uid="{1DFEE179-2B0D-43F5-98EC-D1938F3E2795}"/>
+    <hyperlink ref="E20" r:id="rId33" xr:uid="{6799067A-4965-4A30-82B5-2F4F3B60C93A}"/>
+    <hyperlink ref="E53" r:id="rId34" xr:uid="{2DF74CE9-55D2-45B1-B22A-96BB3486F46A}"/>
+    <hyperlink ref="E55" r:id="rId35" xr:uid="{93238B13-EC62-4F7B-9648-3FC194D22F28}"/>
+    <hyperlink ref="E57" r:id="rId36" xr:uid="{07C9C30C-8430-40FE-943A-5AB7F24BF65E}"/>
+    <hyperlink ref="E58" r:id="rId37" xr:uid="{FF2CFD93-2743-4970-83A4-ABBD3105A587}"/>
+    <hyperlink ref="E59" r:id="rId38" xr:uid="{B790282E-1650-4CFC-9ECE-ED34BB6F93DA}"/>
+    <hyperlink ref="E60" r:id="rId39" xr:uid="{236ACC04-E15D-47A8-9239-DAB40E791242}"/>
+    <hyperlink ref="E62" r:id="rId40" xr:uid="{F61E2022-1844-4534-8278-2DBDDC933797}"/>
+    <hyperlink ref="E63" r:id="rId41" xr:uid="{2D4A8B19-6F14-4D37-889D-C28478438366}"/>
+    <hyperlink ref="E65" r:id="rId42" xr:uid="{DC2C1D7E-D192-44DA-B9E6-396BA5CCC824}"/>
+    <hyperlink ref="E66" r:id="rId43" xr:uid="{15EE7202-A748-426A-AF30-E80960318C37}"/>
+    <hyperlink ref="E67" r:id="rId44" xr:uid="{D5EC3F78-2E5A-42E7-AF54-D7F886406508}"/>
+    <hyperlink ref="E69" r:id="rId45" xr:uid="{98C3F4A1-6F9F-4441-98AF-D6F9B7E77954}"/>
+    <hyperlink ref="E71" r:id="rId46" xr:uid="{EEDD5E81-774A-4B68-A2C6-31D79F3CF1F2}"/>
+    <hyperlink ref="E73" r:id="rId47" xr:uid="{B1163768-8B77-4356-A4CA-83C9643C4E97}"/>
+    <hyperlink ref="E76" r:id="rId48" xr:uid="{10517F51-68DF-4A0E-8C45-C6F61D00CEE7}"/>
+    <hyperlink ref="E77" r:id="rId49" xr:uid="{551894C9-D5C0-4BFB-A32C-466989A19C79}"/>
+    <hyperlink ref="E79" r:id="rId50" xr:uid="{C61B6E3D-6E64-4FA7-AB52-0AE2F7AFDB79}"/>
+    <hyperlink ref="E80" r:id="rId51" xr:uid="{CCAA84E5-4670-434F-8383-3FA32D559036}"/>
+    <hyperlink ref="E81" r:id="rId52" xr:uid="{A9D4944C-736E-4F3B-9217-F7CBE488E146}"/>
+    <hyperlink ref="E84" r:id="rId53" xr:uid="{FB43CDAE-E4EC-4D53-BB14-7044DFA40DDD}"/>
+    <hyperlink ref="E85" r:id="rId54" xr:uid="{57FC79C0-CF08-494F-A40F-8D7044786BEB}"/>
+    <hyperlink ref="E87" r:id="rId55" xr:uid="{05E5633F-B508-4B56-BE4A-B849839A2E00}"/>
+    <hyperlink ref="E91" r:id="rId56" xr:uid="{37B56EE6-84C5-42D7-954B-E6D2EA77F980}"/>
+    <hyperlink ref="E86" r:id="rId57" xr:uid="{0BFB69E4-795F-4787-8494-0F3448F40298}"/>
+    <hyperlink ref="E90" r:id="rId58" xr:uid="{E882FBB9-3736-4C62-B0BD-934E73678880}"/>
+    <hyperlink ref="E89" r:id="rId59" xr:uid="{A253666A-5FDF-492E-9AA8-168A7C756F2E}"/>
+    <hyperlink ref="E94" r:id="rId60" xr:uid="{80482E76-2280-4C31-A3BC-09D57A08A45A}"/>
+    <hyperlink ref="E96" r:id="rId61" xr:uid="{1A092746-1D57-4DA8-9CB1-096D8FBC6E10}"/>
+    <hyperlink ref="E97" r:id="rId62" xr:uid="{8D65E856-0A19-48CD-B70B-2602C2C80E17}"/>
+    <hyperlink ref="E98" r:id="rId63" xr:uid="{BBCA77A0-8369-4D26-9205-B6D7894AFF10}"/>
+    <hyperlink ref="E100" r:id="rId64" xr:uid="{723ED8B0-A239-4160-97AD-45047C6F2AC0}"/>
+    <hyperlink ref="E101" r:id="rId65" xr:uid="{66DF17EE-0770-4BE6-BD73-F7755D34426C}"/>
+    <hyperlink ref="E107" r:id="rId66" xr:uid="{11377BC8-CA22-412D-B8E5-43E6E50E54FE}"/>
+    <hyperlink ref="E102" r:id="rId67" xr:uid="{A526DBD9-2959-4B98-B418-430FF74E8A2C}"/>
+    <hyperlink ref="E105" r:id="rId68" xr:uid="{2F42712E-60A1-4BE5-9C57-C8F3DE5D0B01}"/>
+    <hyperlink ref="E110" r:id="rId69" xr:uid="{8FB6A543-865D-4374-824A-B83B4A4BE5B9}"/>
+    <hyperlink ref="E109" r:id="rId70" xr:uid="{87038712-F8AF-463A-B3BE-D66831B7A563}"/>
+    <hyperlink ref="E111" r:id="rId71" xr:uid="{EBE44A61-0C48-4E5A-B9B5-522346083D42}"/>
+    <hyperlink ref="E83" r:id="rId72" xr:uid="{260D65C0-18EA-4B47-9215-ACC2E6DDC653}"/>
+    <hyperlink ref="E68" r:id="rId73" xr:uid="{F6F0F89B-3DCE-48C0-AC49-9EB57AB56AE6}"/>
+    <hyperlink ref="E56" r:id="rId74" xr:uid="{B201E939-69DB-44B8-9BDC-4DA261EA0727}"/>
+    <hyperlink ref="E19" r:id="rId75" xr:uid="{0027A98F-5C65-41DE-903F-CD9C859A8CDD}"/>
+    <hyperlink ref="E22" r:id="rId76" xr:uid="{BABC59C5-A985-41ED-A4E4-D7A71DEBDB9D}"/>
+    <hyperlink ref="E11" r:id="rId77" xr:uid="{023DBC8D-0B3D-47B6-9670-01DBC387FF2F}"/>
+    <hyperlink ref="E46" r:id="rId78" xr:uid="{5666CE2D-9E1B-48A3-93CF-9A106616DC74}"/>
+    <hyperlink ref="E54" r:id="rId79" xr:uid="{DD0E5C13-10CD-40D6-8066-25A28D42E5B7}"/>
+    <hyperlink ref="E88" r:id="rId80" xr:uid="{4B0D8FE2-332F-4E5B-A92A-6C2817534528}"/>
+    <hyperlink ref="E95" r:id="rId81" xr:uid="{AE8F2D5F-1A05-4158-82B8-F9970692FCD2}"/>
+    <hyperlink ref="E115" r:id="rId82" xr:uid="{D10C3CFB-7DAB-4AF1-A9B0-AF97E5BF3DE3}"/>
+    <hyperlink ref="E92" r:id="rId83" xr:uid="{9D614A57-F053-46FC-B9B5-8E2283CFD1FC}"/>
+    <hyperlink ref="E61" r:id="rId84" xr:uid="{07342B85-E894-494F-950A-B7FC08E47E9C}"/>
+    <hyperlink ref="E72" r:id="rId85" xr:uid="{0C33F2CA-8291-4C63-9388-D15E9B45BA84}"/>
+    <hyperlink ref="E31" r:id="rId86" xr:uid="{B74EF153-DFE9-4B43-B2A3-CD47E92ED9B7}"/>
+    <hyperlink ref="E75" r:id="rId87" xr:uid="{093A028B-B8EE-4430-B389-C82BA73D3C5C}"/>
+    <hyperlink ref="E70" r:id="rId88" xr:uid="{0745662D-9377-4A63-A445-C29DB9E6C9B7}"/>
+    <hyperlink ref="E116" r:id="rId89" xr:uid="{5632C9FB-9C09-403E-9BB0-7D5F174F73D7}"/>
+    <hyperlink ref="E27" r:id="rId90" xr:uid="{479A5ED8-73DC-4C2B-9197-7EC23CCEAADE}"/>
+    <hyperlink ref="E24" r:id="rId91" xr:uid="{D4AAC7E7-75AD-403C-9890-3AFFD278B6CC}"/>
+    <hyperlink ref="E112" r:id="rId92" xr:uid="{65BA1209-D068-47F1-8E00-E75B71B1C1D1}"/>
+    <hyperlink ref="E42" r:id="rId93" xr:uid="{C5CE5E13-5131-406E-A543-E89150E34EAE}"/>
+    <hyperlink ref="E114" r:id="rId94" xr:uid="{8E684B14-1E76-47B6-BABF-85DFF99531DB}"/>
+    <hyperlink ref="E32" r:id="rId95" xr:uid="{2FAD4FFD-F17F-4216-A08C-D9A621AEBF71}"/>
+    <hyperlink ref="E64" r:id="rId96" xr:uid="{D8A9CC9D-6F20-4299-AA0D-021C3964AD43}"/>
+    <hyperlink ref="E104" r:id="rId97" xr:uid="{5FCD648A-759F-47C5-BF7E-8E25B875BA18}"/>
+    <hyperlink ref="E2" r:id="rId98" xr:uid="{AB9968B2-FA6F-4054-8584-1E28751C0CDD}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId99"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71AA5E73-3056-4B7A-A1C7-25F65EBB7672}">
+  <dimension ref="A1:E121"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A78" sqref="A78"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="70.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="28.85546875" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
-        <v>4</v>
+    </row>
+    <row r="2" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2">
+        <v>20256663</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B3">
+        <v>20251280</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>344</v>
+      </c>
+      <c r="B4">
+        <v>20253535</v>
+      </c>
+      <c r="C4" t="s">
+        <v>345</v>
+      </c>
+      <c r="D4" t="s">
+        <v>346</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B5">
+        <v>20253730</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B6">
+        <v>20251015</v>
+      </c>
+      <c r="C6" t="s">
+        <v>349</v>
+      </c>
+      <c r="D6" t="s">
+        <v>350</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B7">
+        <v>20251215</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B8">
+        <v>20250504</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9">
+        <v>20250430</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10">
+        <v>20259892</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>353</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>354</v>
+      </c>
+      <c r="B11">
+        <v>20250400</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>918</v>
+      </c>
+      <c r="B12">
+        <v>20253785</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>986</v>
+      </c>
+      <c r="B13">
+        <v>20253790</v>
+      </c>
+      <c r="C13" t="s">
+        <v>476</v>
+      </c>
+      <c r="D13" t="s">
+        <v>987</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>825</v>
+      </c>
+      <c r="B14">
+        <v>20250019</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>826</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>827</v>
+      </c>
+      <c r="B15">
+        <v>20250030</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>370</v>
+      </c>
+      <c r="B16">
+        <v>20250120</v>
+      </c>
+      <c r="C16" t="s">
+        <v>371</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>359</v>
+      </c>
+      <c r="B17">
+        <v>20253565</v>
+      </c>
+      <c r="C17" t="s">
+        <v>360</v>
+      </c>
+      <c r="D17" t="s">
+        <v>361</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B18">
+        <v>20251235</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>363</v>
+      </c>
+      <c r="B19">
+        <v>20250010</v>
+      </c>
+      <c r="C19" t="s">
+        <v>364</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>366</v>
+      </c>
+      <c r="B20">
+        <v>20250036</v>
+      </c>
+      <c r="C20" t="s">
+        <v>367</v>
+      </c>
+      <c r="D20" t="s">
+        <v>368</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B21">
+        <v>20259900</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B22">
+        <v>20250097</v>
+      </c>
+      <c r="C22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>560</v>
+      </c>
+      <c r="B23">
+        <v>20250044</v>
+      </c>
+      <c r="C23" t="s">
+        <v>560</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24">
+        <v>20251005</v>
+      </c>
+      <c r="C24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" t="s">
+        <v>373</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B25">
+        <v>20250119</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B26">
+        <v>20251275</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27">
+        <v>20250265</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>377</v>
+      </c>
+      <c r="B28">
+        <v>20250385</v>
+      </c>
+      <c r="C28" t="s">
+        <v>378</v>
+      </c>
+      <c r="D28" t="s">
+        <v>379</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29">
+        <v>20254662</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
+        <v>382</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B30">
+        <v>20251075</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B31">
+        <v>20251270</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B32">
+        <v>20251185</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B33">
+        <v>20259881</v>
+      </c>
+      <c r="C33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B34" s="5">
+        <v>20253705</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B35">
+        <v>20251275</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>386</v>
+      </c>
+      <c r="B36">
+        <v>20251050</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37">
+        <v>20253670</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" t="s">
+        <v>388</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B38">
+        <v>20250075</v>
+      </c>
+      <c r="C38" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B39">
+        <v>20250187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B40">
+        <v>20250022</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B41">
+        <v>20250230</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B42">
+        <v>20251230</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>877</v>
+      </c>
+      <c r="B43">
+        <v>20250034</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D43" t="s">
+        <v>878</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B44">
+        <v>20251265</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B45">
+        <v>20250071</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>544</v>
+      </c>
+      <c r="B46">
+        <v>20250380</v>
+      </c>
+      <c r="C46" t="s">
+        <v>545</v>
+      </c>
+      <c r="D46" t="s">
+        <v>546</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>400</v>
+      </c>
+      <c r="B47">
+        <v>20253620</v>
+      </c>
+      <c r="C47" t="s">
+        <v>305</v>
+      </c>
+      <c r="D47" t="s">
+        <v>306</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B48">
+        <v>20250017</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>402</v>
+      </c>
+      <c r="B49">
+        <v>20253700</v>
+      </c>
+      <c r="C49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D49" t="s">
+        <v>404</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>406</v>
+      </c>
+      <c r="B50">
+        <v>20250008</v>
+      </c>
+      <c r="C50" t="s">
+        <v>407</v>
+      </c>
+      <c r="D50" t="s">
+        <v>408</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B51">
+        <v>20250405</v>
+      </c>
+      <c r="C51" t="s">
+        <v>151</v>
+      </c>
+      <c r="D51" t="s">
+        <v>152</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>154</v>
+      </c>
+      <c r="B52">
+        <v>20253770</v>
+      </c>
+      <c r="C52" t="s">
+        <v>410</v>
+      </c>
+      <c r="D52" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B53">
+        <v>20251300</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>162</v>
+      </c>
+      <c r="B54">
+        <v>20250210</v>
+      </c>
+      <c r="C54" t="s">
+        <v>163</v>
+      </c>
+      <c r="D54" t="s">
+        <v>416</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55">
+        <v>20250490</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" t="s">
+        <v>168</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>695</v>
+      </c>
+      <c r="B56">
+        <v>20250599</v>
+      </c>
+      <c r="C56" t="s">
+        <v>696</v>
+      </c>
+      <c r="D56" t="s">
+        <v>697</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>555</v>
+      </c>
+      <c r="B57">
+        <v>20251140</v>
+      </c>
+      <c r="C57" t="s">
+        <v>556</v>
+      </c>
+      <c r="D57" t="s">
+        <v>557</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B58">
+        <v>20251180</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D58" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B59">
+        <v>20252222</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B60">
+        <v>20251260</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>170</v>
+      </c>
+      <c r="B61">
+        <v>20251000</v>
+      </c>
+      <c r="C61" t="s">
+        <v>171</v>
+      </c>
+      <c r="D61" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B62">
+        <v>20251553</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D62" t="s">
+        <v>176</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>924</v>
+      </c>
+      <c r="B63">
+        <v>20250600</v>
+      </c>
+      <c r="C63" t="s">
+        <v>925</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>428</v>
+      </c>
+      <c r="B64">
+        <v>20251100</v>
+      </c>
+      <c r="C64" t="s">
+        <v>429</v>
+      </c>
+      <c r="D64" t="s">
+        <v>430</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>178</v>
+      </c>
+      <c r="B65">
+        <v>20250074</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D65" t="s">
+        <v>180</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B66">
+        <v>20258255</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>432</v>
+      </c>
+      <c r="B67">
+        <v>20250048</v>
+      </c>
+      <c r="C67" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" t="s">
+        <v>184</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B68">
+        <v>20251240</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>433</v>
+      </c>
+      <c r="B69">
+        <v>20250295</v>
+      </c>
+      <c r="C69" t="s">
+        <v>434</v>
+      </c>
+      <c r="D69" t="s">
+        <v>435</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>438</v>
+      </c>
+      <c r="B70">
+        <v>20251065</v>
+      </c>
+      <c r="C70" t="s">
+        <v>439</v>
+      </c>
+      <c r="D70" t="s">
+        <v>440</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>190</v>
+      </c>
+      <c r="B71">
+        <v>20250025</v>
+      </c>
+      <c r="C71" t="s">
+        <v>191</v>
+      </c>
+      <c r="D71" t="s">
+        <v>192</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B72">
+        <v>20250041</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>194</v>
+      </c>
+      <c r="B73">
+        <v>20253575</v>
+      </c>
+      <c r="C73" t="s">
+        <v>195</v>
+      </c>
+      <c r="D73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B74">
+        <v>20250192</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B75">
+        <v>20251220</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>198</v>
+      </c>
+      <c r="B76">
+        <v>20250088</v>
+      </c>
+      <c r="C76" t="s">
+        <v>447</v>
+      </c>
+      <c r="D76" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B77">
+        <v>20250028</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B78">
+        <v>20250031</v>
+      </c>
+      <c r="C78" t="s">
+        <v>207</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B79">
+        <v>20251210</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>451</v>
+      </c>
+      <c r="B80">
+        <v>20251016</v>
+      </c>
+      <c r="C80" t="s">
+        <v>211</v>
+      </c>
+      <c r="D80" t="s">
+        <v>212</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B81">
+        <v>20250037</v>
+      </c>
+      <c r="C81" t="s">
+        <v>453</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>954</v>
+      </c>
+      <c r="B82">
+        <v>20250043</v>
+      </c>
+      <c r="C82" t="s">
+        <v>955</v>
+      </c>
+      <c r="D82" t="s">
+        <v>750</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>959</v>
+      </c>
+      <c r="B83">
+        <v>20253760</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84">
+        <v>20250004</v>
+      </c>
+      <c r="C84" t="s">
+        <v>219</v>
+      </c>
+      <c r="D84" t="s">
+        <v>220</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B85">
+        <v>20250445</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B86">
+        <v>20251999</v>
+      </c>
+      <c r="C86" t="s">
+        <v>235</v>
+      </c>
+      <c r="D86" t="s">
+        <v>236</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B87">
+        <v>20251285</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>469</v>
+      </c>
+      <c r="B88">
+        <v>20250370</v>
+      </c>
+      <c r="C88" t="s">
+        <v>243</v>
+      </c>
+      <c r="D88" t="s">
+        <v>244</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>468</v>
+      </c>
+      <c r="B89">
+        <v>20253585</v>
+      </c>
+      <c r="C89" t="s">
+        <v>247</v>
+      </c>
+      <c r="D89" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>467</v>
+      </c>
+      <c r="B90">
+        <v>20250015</v>
+      </c>
+      <c r="C90" t="s">
+        <v>254</v>
+      </c>
+      <c r="D90" t="s">
+        <v>464</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B91">
+        <v>20251245</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B92">
+        <v>20250024</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B93">
+        <v>20251190</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94">
+        <v>20250063</v>
+      </c>
+      <c r="C94" t="s">
+        <v>262</v>
+      </c>
+      <c r="D94" t="s">
+        <v>470</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>471</v>
+      </c>
+      <c r="B95">
+        <v>20251080</v>
+      </c>
+      <c r="C95" t="s">
+        <v>472</v>
+      </c>
+      <c r="D95" t="s">
+        <v>473</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B96">
+        <v>20253600</v>
+      </c>
+      <c r="C96" t="s">
+        <v>483</v>
+      </c>
+      <c r="D96" t="s">
+        <v>484</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>273</v>
+      </c>
+      <c r="B97">
+        <v>20250106</v>
+      </c>
+      <c r="C97" t="s">
+        <v>479</v>
+      </c>
+      <c r="D97" t="s">
+        <v>480</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B98">
+        <v>20250061</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>282</v>
+      </c>
+      <c r="B99">
+        <v>20241010</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B100">
+        <v>20251195</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B101">
+        <v>20250007</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>999</v>
+      </c>
+      <c r="B102">
+        <v>20256665</v>
+      </c>
+      <c r="C102" t="s">
+        <v>290</v>
+      </c>
+      <c r="D102" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B103">
+        <v>20251210</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>491</v>
+      </c>
+      <c r="B104">
+        <v>20250003</v>
+      </c>
+      <c r="C104" t="s">
+        <v>492</v>
+      </c>
+      <c r="D104" t="s">
+        <v>493</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>293</v>
+      </c>
+      <c r="B105">
+        <v>20250290</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D105" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B106">
+        <v>20251270</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B107">
+        <v>20251255</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B108">
+        <v>20250475</v>
+      </c>
+      <c r="C108" t="s">
+        <v>297</v>
+      </c>
+      <c r="D108" t="s">
+        <v>298</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B109">
+        <v>20258865</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>500</v>
+      </c>
+      <c r="B110">
+        <v>20250103</v>
+      </c>
+      <c r="C110" t="s">
+        <v>340</v>
+      </c>
+      <c r="D110" t="s">
+        <v>341</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B111">
+        <v>20250080</v>
+      </c>
+      <c r="C111" t="s">
+        <v>316</v>
+      </c>
+      <c r="D111" t="s">
+        <v>317</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B112">
+        <v>20251225</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B113">
+        <v>20250065</v>
+      </c>
+      <c r="C113" t="s">
+        <v>324</v>
+      </c>
+      <c r="D113" t="s">
+        <v>802</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B114">
+        <v>20251145</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B115">
+        <v>20251175</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>327</v>
+      </c>
+      <c r="B116">
+        <v>20253795</v>
+      </c>
+      <c r="C116" t="s">
+        <v>328</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B117">
+        <v>20250501</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B118">
+        <v>20251165</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D118" t="s">
+        <v>240</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B119">
+        <v>20254458</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B120">
+        <v>20251205</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B121">
+        <v>20251290</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E122">
+    <sortCondition ref="A1:A122"/>
+  </sortState>
+  <hyperlinks>
+    <hyperlink ref="E116" r:id="rId1" xr:uid="{96D493DC-2F8C-4BCF-9E8E-B7BD93296485}"/>
+    <hyperlink ref="E80" r:id="rId2" xr:uid="{9A8F1B2C-54EB-43C0-A823-63CED5E65CC3}"/>
+    <hyperlink ref="E67" r:id="rId3" xr:uid="{1B5EE906-EA6E-458F-B41C-FA0A472D77D7}"/>
+    <hyperlink ref="E72" r:id="rId4" xr:uid="{CE88A3CE-0301-4B52-B4B3-A4220AB3CD40}"/>
+    <hyperlink ref="E24" r:id="rId5" xr:uid="{A7459035-1D96-4E14-8B78-F1FCF13BEB35}"/>
+    <hyperlink ref="E50" r:id="rId6" xr:uid="{E7CAD094-2021-402E-B57A-3C5FCBABAA1C}"/>
+    <hyperlink ref="E16" r:id="rId7" xr:uid="{A1702075-BC73-41B0-9ED1-7DAA916027E2}"/>
+    <hyperlink ref="E115" r:id="rId8" xr:uid="{1E43090D-054C-449F-8E02-C05A7C7F1BFA}"/>
+    <hyperlink ref="E66" r:id="rId9" xr:uid="{B50C1650-D4B0-4DA7-A758-E961BF24973D}"/>
+    <hyperlink ref="E12" r:id="rId10" xr:uid="{63DE1A84-1BF7-4943-A3B0-8787F2F081AC}"/>
+    <hyperlink ref="E51" r:id="rId11" xr:uid="{CB9A32FC-8A62-41D5-9B78-DB4D10912D51}"/>
+    <hyperlink ref="E27" r:id="rId12" xr:uid="{C97EC0B6-2FA2-47AF-8085-CC48E59933CA}"/>
+    <hyperlink ref="E84" r:id="rId13" xr:uid="{7939D610-C8FE-4E63-87FF-363D83B316E1}"/>
+    <hyperlink ref="E88" r:id="rId14" xr:uid="{0AB7906E-38CE-4C07-AB1A-A6C9BD958E69}"/>
+    <hyperlink ref="E110" r:id="rId15" xr:uid="{DA3727CC-F581-42C6-A493-7A9D728BFA93}"/>
+    <hyperlink ref="E89" r:id="rId16" xr:uid="{1CFCBC30-3F87-4012-B795-93FF5C2C6D7D}"/>
+    <hyperlink ref="E32" r:id="rId17" xr:uid="{A654E7C5-F859-475E-9824-86D3352EE738}"/>
+    <hyperlink ref="E58" r:id="rId18" xr:uid="{5766D3BF-EE16-4939-9356-1050C04220BA}"/>
+    <hyperlink ref="E43" r:id="rId19" xr:uid="{734C9DC9-C0B9-4A66-8FB8-4528BC3BC0F7}"/>
+    <hyperlink ref="E108" r:id="rId20" xr:uid="{F8E7E450-BA69-4BD9-9D66-9A470E73409D}"/>
+    <hyperlink ref="E76" r:id="rId21" xr:uid="{5999B1D1-641B-45A6-8E23-68F1392D56D2}"/>
+    <hyperlink ref="E93" r:id="rId22" xr:uid="{95B08A21-A1D5-47C7-8619-56ED83963384}"/>
+    <hyperlink ref="E28" r:id="rId23" xr:uid="{E8559AE4-FC65-40E2-9EC1-80C34F8E2331}"/>
+    <hyperlink ref="E100" r:id="rId24" xr:uid="{2349333A-111F-4BC8-993B-2EB5E6A686AA}"/>
+    <hyperlink ref="E4" r:id="rId25" xr:uid="{96AD76A2-7B8D-4C6E-B828-725689A9773E}"/>
+    <hyperlink ref="E6" r:id="rId26" xr:uid="{F5C41BB8-E68A-4466-A6BF-86F084485CBD}"/>
+    <hyperlink ref="E20" r:id="rId27" xr:uid="{8158A77B-E4E5-4552-BB00-CF95308F1AB6}"/>
+    <hyperlink ref="E41" r:id="rId28" xr:uid="{87E490E0-BCE4-482C-BB36-4482689841DE}"/>
+    <hyperlink ref="E73" r:id="rId29" xr:uid="{7F28BCA5-259B-4755-AC2C-4ED478166E9D}"/>
+    <hyperlink ref="E120" r:id="rId30" xr:uid="{5DC39D75-0B8F-44AC-B50E-281D5AF72292}"/>
+    <hyperlink ref="E79" r:id="rId31" xr:uid="{48D730D5-2440-498A-B4D1-8B48AB0DFD71}"/>
+    <hyperlink ref="E113" r:id="rId32" xr:uid="{7666AF57-1D6F-4764-A090-73BF2CCA9927}"/>
+    <hyperlink ref="E22" r:id="rId33" xr:uid="{532B6333-2781-4F08-A221-3C6FE1914DA1}"/>
+    <hyperlink ref="E117" r:id="rId34" xr:uid="{37533D45-1BB8-43A9-8FC3-562D6DE2E127}"/>
+    <hyperlink ref="E11" r:id="rId35" xr:uid="{6EDD7665-EE0B-45B1-AE52-9EFE5E6F260F}"/>
+    <hyperlink ref="E29" r:id="rId36" xr:uid="{823BD566-4669-4B93-8477-8CBBF122B454}"/>
+    <hyperlink ref="E70" r:id="rId37" xr:uid="{FE92A14C-C30F-4353-BCBD-40ACDEBF5944}"/>
+    <hyperlink ref="E103" r:id="rId38" xr:uid="{91821D2D-3F70-4008-BAF9-799AC2AB22B3}"/>
+    <hyperlink ref="E19" r:id="rId39" xr:uid="{E6A3828A-CC07-44E5-B566-DAFDA2818935}"/>
+    <hyperlink ref="E21" r:id="rId40" xr:uid="{92E45435-D4B2-45AB-A387-ECC4ED80C0BA}"/>
+    <hyperlink ref="E64" r:id="rId41" xr:uid="{AB14029F-BCCB-4FE3-B128-57229FE6794C}"/>
+    <hyperlink ref="E7" r:id="rId42" xr:uid="{F8FEB620-D204-4CDE-B167-0B58225598D1}"/>
+    <hyperlink ref="E95" r:id="rId43" xr:uid="{0D6A0BE4-0325-4054-B016-907CB5807A97}"/>
+    <hyperlink ref="E52" r:id="rId44" xr:uid="{8ED281AE-7F7B-4E61-8642-52FE89A068CE}"/>
+    <hyperlink ref="E96" r:id="rId45" xr:uid="{82C52782-FF26-489B-AC7E-B56D7927F37F}"/>
+    <hyperlink ref="E17" r:id="rId46" xr:uid="{BC30ADA9-713A-43ED-B492-B5ECD9F11CB3}"/>
+    <hyperlink ref="E10" r:id="rId47" xr:uid="{C01110CE-01A7-4D70-8A08-1E15704DCB06}"/>
+    <hyperlink ref="E45" r:id="rId48" xr:uid="{436A400E-585B-404C-AD74-324506DEE386}"/>
+    <hyperlink ref="E75" r:id="rId49" xr:uid="{EEEE9DF0-8015-4D10-B051-60931F16569B}"/>
+    <hyperlink ref="E54" r:id="rId50" xr:uid="{E76DBE8F-991F-4B9E-A6C9-195799323A0F}"/>
+    <hyperlink ref="E112" r:id="rId51" xr:uid="{71C9625F-79C7-4780-ACA2-3381DC174825}"/>
+    <hyperlink ref="E36" r:id="rId52" xr:uid="{390E5506-3DE0-45A4-A2A7-E530B5F03359}"/>
+    <hyperlink ref="E42" r:id="rId53" xr:uid="{DD105852-0B83-4BA9-8888-50A2023F005B}"/>
+    <hyperlink ref="E56" r:id="rId54" xr:uid="{2B184A44-CD72-4115-8495-D5271A5B6724}"/>
+    <hyperlink ref="E15" r:id="rId55" xr:uid="{77F77AB9-70A8-4F97-A965-27CF1755D488}"/>
+    <hyperlink ref="E48" r:id="rId56" xr:uid="{14D9EC9E-8F09-4FAC-B765-B4120B6591AC}"/>
+    <hyperlink ref="E69" r:id="rId57" xr:uid="{BA83FDED-62C3-4577-8031-329B3B2C7E02}"/>
+    <hyperlink ref="E18" r:id="rId58" xr:uid="{87EF5AAA-485E-42D1-B60C-E0DA7BE53495}"/>
+    <hyperlink ref="E105" r:id="rId59" xr:uid="{BB31A77F-972A-412C-8B8E-3CEDF0392FE8}"/>
+    <hyperlink ref="E111" r:id="rId60" xr:uid="{99A6CEAB-5F3C-466E-9185-E0F6EFD6B004}"/>
+    <hyperlink ref="E101" r:id="rId61" xr:uid="{63DEEEF1-6385-4304-A319-3239351BDCB9}"/>
+    <hyperlink ref="E102" r:id="rId62" xr:uid="{A8C2F8A9-2AE0-4971-BE4F-AC8C0F00467C}"/>
+    <hyperlink ref="E94" r:id="rId63" xr:uid="{C0712835-D951-4DEC-A59E-0DE1B04EF7F3}"/>
+    <hyperlink ref="E77" r:id="rId64" xr:uid="{C25EB99A-F480-4CCF-8374-07FC82282AFF}"/>
+    <hyperlink ref="E71" r:id="rId65" xr:uid="{3657288E-26D1-4D6A-9C30-76CA743E155A}"/>
+    <hyperlink ref="E55" r:id="rId66" xr:uid="{B0D1791D-CE95-4DE5-89EF-E44A5D5DD3CD}"/>
+    <hyperlink ref="E46" r:id="rId67" xr:uid="{1E856ED8-08D3-4C58-A9E1-4B314C5A97EB}"/>
+    <hyperlink ref="E40" r:id="rId68" xr:uid="{A4EFC0C4-9F95-4845-8DAC-025824E8B1D7}"/>
+    <hyperlink ref="E38" r:id="rId69" xr:uid="{0EE46004-AC1F-49BE-8171-EA3C2B4A26E2}"/>
+    <hyperlink ref="E37" r:id="rId70" xr:uid="{667FB0DD-0A2C-4027-9925-602343D9812D}"/>
+    <hyperlink ref="E34" r:id="rId71" xr:uid="{1DC7C99B-B4A1-4F54-8426-BF1659A1E3E3}"/>
+    <hyperlink ref="E33" r:id="rId72" xr:uid="{1EDB5048-C9E0-4B16-9ADF-C0AFA738CFD7}"/>
+    <hyperlink ref="E25" r:id="rId73" xr:uid="{02A6948F-ED0E-416D-9647-A01A2CB95A47}"/>
+    <hyperlink ref="E9" r:id="rId74" xr:uid="{91CAA1EF-37AD-47BB-BE46-4042DF75E4FC}"/>
+    <hyperlink ref="E8" r:id="rId75" xr:uid="{EF2FFE64-653D-4952-A089-C52E1A71C020}"/>
+    <hyperlink ref="E90" r:id="rId76" xr:uid="{A503682C-FB5B-44C0-B1CE-A43B2D5FA96A}"/>
+    <hyperlink ref="E65" r:id="rId77" xr:uid="{75CCC6A8-3706-4623-8F2F-2CFB88AD3029}"/>
+    <hyperlink ref="E68" r:id="rId78" xr:uid="{44DCDB6C-ADE7-4564-B2F7-0E0733DBD40F}"/>
+    <hyperlink ref="E47" r:id="rId79" xr:uid="{BEF0AE89-FCB6-453D-B08F-A22BF33218B7}"/>
+    <hyperlink ref="E92" r:id="rId80" xr:uid="{FC85A93F-DA50-4E9A-9A29-0537A106F72F}"/>
+    <hyperlink ref="E119" r:id="rId81" xr:uid="{F9B65FD1-9EA0-4BEC-B861-F0149C5960B1}"/>
+    <hyperlink ref="E57" r:id="rId82" xr:uid="{6F63D124-5CD9-4774-853C-7652C0F36683}"/>
+    <hyperlink ref="E63" r:id="rId83" xr:uid="{9CD942A3-E3D4-4E38-843C-581A80F18AD1}"/>
+    <hyperlink ref="E59" r:id="rId84" xr:uid="{4D8AF1D5-8024-4699-8D04-2922FD6CCDAE}"/>
+    <hyperlink ref="E118" r:id="rId85" xr:uid="{C0BB28F4-522D-4D09-9A85-41CB948E3FCE}"/>
+    <hyperlink ref="E2" r:id="rId86" xr:uid="{7859B3E6-1B9C-4FB6-A3B0-9B2AEA6E3D3E}"/>
+    <hyperlink ref="E23" r:id="rId87" xr:uid="{429E5F56-0F62-4A86-8502-293AFA07509C}"/>
+    <hyperlink ref="E49" r:id="rId88" xr:uid="{FB768AD9-DB1C-47A3-A001-56A053B96FC9}"/>
+    <hyperlink ref="E98" r:id="rId89" xr:uid="{925B7A52-11F0-4BDE-8C55-1FA84BDD0FDD}"/>
+    <hyperlink ref="E14" r:id="rId90" xr:uid="{5B907F1D-9D41-4B2F-A108-8B1F2F1AA25E}"/>
+    <hyperlink ref="E26" r:id="rId91" xr:uid="{3468413F-3C4E-41CA-8FB6-08C22F300F8F}"/>
+    <hyperlink ref="E78" r:id="rId92" xr:uid="{B025D002-A5EF-4F6B-BEE4-72253975F50C}"/>
+    <hyperlink ref="E3" r:id="rId93" xr:uid="{ABD422D4-42D3-476F-85ED-4D5CB08BC4B3}"/>
+    <hyperlink ref="E13" r:id="rId94" xr:uid="{0BA8DC34-BDFC-410B-BC34-C71A5794FBE7}"/>
+    <hyperlink ref="E104" r:id="rId95" xr:uid="{5532FA76-2F3A-4A90-A925-E446FC78A01D}"/>
+    <hyperlink ref="E87" r:id="rId96" xr:uid="{897888BB-342B-409D-B756-606E76679815}"/>
+    <hyperlink ref="E121" r:id="rId97" xr:uid="{13DFCF3D-DC82-4EB4-91B8-879FC17FEF5D}"/>
+    <hyperlink ref="E109" r:id="rId98" xr:uid="{D61C0D0A-D451-4CA3-BB3B-39A39410C143}"/>
+    <hyperlink ref="E53" r:id="rId99" xr:uid="{A4EE55C7-2702-444A-89A3-FC709BA02FE0}"/>
+    <hyperlink ref="E97" r:id="rId100" xr:uid="{F69BCF04-1806-4257-99C9-9937E0EF4C23}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId101"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6D4BD9B-E5CB-4FFD-9A24-43AE1ED2AD67}">
+  <dimension ref="A1:F202"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A62" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E78" sqref="E78"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="70.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="28.85546875" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>344</v>
       </c>
       <c r="B2">
         <v>20263535</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>345</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>346</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>1425</v>
       </c>
       <c r="B3">
         <v>20269901</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>1426</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1427</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>348</v>
       </c>
       <c r="B4">
         <v>20261015</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>349</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>10</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>1456</v>
       </c>
       <c r="B5">
         <v>20261215</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>1457</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1458</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>1238</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B6">
         <v>20260430</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E6" s="1" t="s">
+        <v>1281</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>1435</v>
       </c>
       <c r="B7">
         <v>20261310</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>1432</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1433</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>1434</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>20269892</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>353</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>354</v>
       </c>
       <c r="B9">
         <v>20260400</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>918</v>
       </c>
       <c r="B10">
         <v>20263785</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>1166</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1167</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>921</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>825</v>
       </c>
       <c r="B11">
         <v>20260019</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>826</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>827</v>
       </c>
       <c r="B12">
         <v>20260030</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>1397</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1259</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>1396</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>1495</v>
       </c>
       <c r="B13">
-        <v>20260120</v>
+        <v>20269888</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>1488</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>1496</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>1497</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>370</v>
       </c>
       <c r="B14">
-        <v>20261235</v>
+        <v>20260120</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>371</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>1264</v>
       </c>
       <c r="B15">
-        <v>20260945</v>
+        <v>20261235</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>1265</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1266</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>1267</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>1403</v>
       </c>
       <c r="B16">
-        <v>20260036</v>
+        <v>20260945</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>839</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>1402</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>841</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>366</v>
       </c>
       <c r="B17">
-        <v>20269900</v>
+        <v>20260036</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>367</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>368</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>1086</v>
       </c>
       <c r="B18">
-        <v>20260097</v>
+        <v>20269900</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>1388</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>1389</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>1390</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>1471</v>
       </c>
       <c r="B19">
-        <v>20261005</v>
+        <v>20263780</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>62</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>1472</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>1405</v>
       </c>
       <c r="B20">
-        <v>20260119</v>
+        <v>20260097</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>67</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>1404</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B21">
-        <v>20260265</v>
+        <v>20261005</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>373</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>1193</v>
       </c>
       <c r="B22">
-        <v>20260385</v>
+        <v>20260119</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>1158</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>83</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1280</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>89</v>
       </c>
       <c r="B23">
-        <v>20264662</v>
+        <v>20260265</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>87</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>377</v>
+      </c>
+      <c r="B24">
+        <v>20260385</v>
+      </c>
+      <c r="C24" t="s">
+        <v>378</v>
+      </c>
+      <c r="D24" t="s">
+        <v>379</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
-        <v>20269881</v>
+        <v>20264662</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>382</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>1312</v>
       </c>
       <c r="B26">
-        <v>20261050</v>
+        <v>20261075</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>1114</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>1115</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>1313</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>1416</v>
       </c>
       <c r="B27">
-        <v>20263670</v>
+        <v>20261190</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>1209</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1210</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>1417</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>1192</v>
       </c>
       <c r="B28">
-        <v>20260075</v>
+        <v>20269881</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>108</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>1279</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>1350</v>
       </c>
       <c r="B29">
-        <v>20263705</v>
+        <v>20261275</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>1347</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>1348</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>1349</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>386</v>
+      </c>
+      <c r="B30">
+        <v>20261050</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" s="1" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>1473</v>
       </c>
       <c r="B31">
-        <v>20260230</v>
+        <v>20261335</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>1474</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>1475</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>1476</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B32">
-        <v>20261230</v>
+        <v>20263670</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>388</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>1407</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>1220</v>
       </c>
       <c r="B33">
-        <v>20260034</v>
+        <v>20260075</v>
       </c>
       <c r="C33" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>124</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>1391</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34">
+        <v>20263705</v>
+      </c>
+      <c r="C34" t="s">
+        <v>661</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>392</v>
       </c>
       <c r="B35">
-        <v>20260071</v>
+        <v>20260022</v>
       </c>
       <c r="C35" t="s">
-        <v>138</v>
+        <v>1387</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1386</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>1385</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>1216</v>
       </c>
       <c r="B36">
-        <v>20260008</v>
+        <v>20260230</v>
       </c>
       <c r="C36" t="s">
-        <v>142</v>
+        <v>1217</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>1218</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>1219</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>1251</v>
       </c>
       <c r="B37">
-        <v>20263770</v>
+        <v>20261230</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>1252</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>1253</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>1254</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>877</v>
       </c>
       <c r="B38">
-        <v>20262015</v>
+        <v>20260034</v>
       </c>
       <c r="C38" t="s">
-        <v>150</v>
+        <v>1366</v>
       </c>
       <c r="D38" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>878</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>1367</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>1398</v>
       </c>
       <c r="B39">
-        <v>20260210</v>
+        <v>20261300</v>
       </c>
       <c r="C39" t="s">
-        <v>154</v>
+        <v>1399</v>
       </c>
       <c r="D39" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>1400</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>1401</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>1178</v>
       </c>
       <c r="B40">
-        <v>20260490</v>
+        <v>20260071</v>
       </c>
       <c r="C40" t="s">
-        <v>158</v>
+        <v>1179</v>
       </c>
       <c r="D40" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>1180</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>1242</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>1263</v>
       </c>
       <c r="B41">
-        <v>20261315</v>
+        <v>20260017</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>1261</v>
       </c>
       <c r="D41" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>1262</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>406</v>
       </c>
       <c r="B42">
-        <v>20261500</v>
+        <v>20260008</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>407</v>
       </c>
       <c r="D42" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>408</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>1477</v>
       </c>
       <c r="B43">
-        <v>20262222</v>
+        <v>20261340</v>
       </c>
       <c r="C43" t="s">
-        <v>170</v>
+        <v>1477</v>
       </c>
       <c r="D43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1478</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>1479</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="B44">
-        <v>20261260</v>
+        <v>20263770</v>
       </c>
       <c r="C44" t="s">
-        <v>174</v>
+        <v>410</v>
       </c>
       <c r="D44" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>156</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>1239</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>1436</v>
       </c>
       <c r="B45">
-        <v>20261100</v>
+        <v>20262015</v>
       </c>
       <c r="C45" t="s">
-        <v>178</v>
+        <v>1437</v>
       </c>
       <c r="D45" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>1439</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>1438</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>689</v>
       </c>
       <c r="B46">
-        <v>20260048</v>
+        <v>20260210</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>1440</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>1441</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>1442</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>1494</v>
       </c>
       <c r="B47">
-        <v>20260191</v>
+        <v>20261145</v>
       </c>
       <c r="C47" t="s">
-        <v>186</v>
+        <v>1089</v>
       </c>
       <c r="D47" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>1104</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>1090</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
       <c r="B48">
+        <v>20260490</v>
+      </c>
+      <c r="C48" t="s">
+        <v>167</v>
+      </c>
+      <c r="D48" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B49">
+        <v>20261315</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D49" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B50">
+        <v>20261180</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B51">
+        <v>20261500</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B52">
+        <v>20262222</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B53">
+        <v>20261260</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>428</v>
+      </c>
+      <c r="B54">
+        <v>20261100</v>
+      </c>
+      <c r="C54" t="s">
+        <v>429</v>
+      </c>
+      <c r="D54" t="s">
+        <v>430</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>432</v>
+      </c>
+      <c r="B55">
+        <v>20260048</v>
+      </c>
+      <c r="C55" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56">
+        <v>20260191</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B57">
+        <v>20261320</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>438</v>
+      </c>
+      <c r="B58">
         <v>20261065</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C58" t="s">
+        <v>439</v>
+      </c>
+      <c r="D58" t="s">
+        <v>440</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>190</v>
       </c>
-      <c r="D48" t="s">
-[...10 lines deleted...]
-      <c r="B49">
+      <c r="B59">
+        <v>20260025</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B60">
         <v>20260041</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="2" t="s">
+      <c r="C60" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B61">
+        <v>20263575</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D61" t="s">
         <v>196</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C50" t="s">
+      <c r="E61" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F61" s="1"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B62">
+        <v>20260192</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F62" s="1"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
         <v>198</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="2" t="s">
+      <c r="B63">
+        <v>20260088</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D63" t="s">
         <v>200</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="B53">
+      <c r="E63" s="1" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B64">
         <v>20260028</v>
       </c>
-      <c r="C53" t="s">
-[...185 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>254</v>
+        <v>1380</v>
       </c>
       <c r="D64" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>1379</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>1378</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>257</v>
+        <v>448</v>
       </c>
       <c r="B65">
-        <v>20260007</v>
+        <v>20260031</v>
       </c>
       <c r="C65" t="s">
-        <v>258</v>
+        <v>207</v>
       </c>
       <c r="D65" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>1342</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>451</v>
       </c>
       <c r="B66">
-        <v>20266665</v>
+        <v>20261016</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>211</v>
       </c>
       <c r="D66" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>212</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>265</v>
+        <v>1072</v>
       </c>
       <c r="B67">
-        <v>20261210</v>
+        <v>20260037</v>
       </c>
       <c r="C67" t="s">
-        <v>266</v>
+        <v>453</v>
       </c>
       <c r="D67" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>1307</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>1308</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>548</v>
       </c>
       <c r="B68">
-        <v>20260475</v>
+        <v>20260018</v>
       </c>
       <c r="C68" t="s">
-        <v>270</v>
+        <v>549</v>
       </c>
       <c r="D68" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>550</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>273</v>
+        <v>218</v>
       </c>
       <c r="B69">
-        <v>20261035</v>
+        <v>20260004</v>
       </c>
       <c r="C69" t="s">
-        <v>274</v>
+        <v>219</v>
       </c>
       <c r="D69" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>220</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>277</v>
+        <v>1191</v>
       </c>
       <c r="B70">
-        <v>20260103</v>
+        <v>20261999</v>
       </c>
       <c r="C70" t="s">
-        <v>278</v>
+        <v>1392</v>
       </c>
       <c r="D70" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>236</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>1358</v>
       </c>
       <c r="B71">
-        <v>20260118</v>
+        <v>20261285</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>1481</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>1482</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>1483</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>1487</v>
       </c>
       <c r="B72">
-        <v>20261515</v>
+        <v>20261345</v>
       </c>
       <c r="C72" t="s">
-        <v>286</v>
+        <v>1488</v>
       </c>
       <c r="D72" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>1490</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>1489</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>289</v>
+        <v>469</v>
       </c>
       <c r="B73">
-        <v>20261305</v>
+        <v>20260370</v>
       </c>
       <c r="C73" t="s">
-        <v>290</v>
+        <v>243</v>
       </c>
       <c r="D73" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>244</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="B74">
-        <v>20268255</v>
+        <v>20260063</v>
       </c>
       <c r="C74" t="s">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="D74" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>470</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>1271</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>297</v>
+        <v>471</v>
       </c>
       <c r="B75">
-        <v>20260080</v>
+        <v>20261080</v>
       </c>
       <c r="C75" t="s">
-        <v>298</v>
+        <v>472</v>
       </c>
       <c r="D75" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>1422</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>1369</v>
       </c>
       <c r="B76">
-        <v>20260065</v>
+        <v>20261295</v>
       </c>
       <c r="C76" t="s">
-        <v>302</v>
+        <v>1370</v>
       </c>
       <c r="D76" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>1371</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>1372</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>305</v>
+        <v>1240</v>
       </c>
       <c r="B77">
-        <v>20261175</v>
+        <v>20263600</v>
       </c>
       <c r="C77" t="s">
-        <v>306</v>
+        <v>483</v>
       </c>
       <c r="D77" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>484</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>1241</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>1092</v>
       </c>
       <c r="B78">
+        <v>20261155</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>273</v>
+      </c>
+      <c r="B79">
+        <v>20260106</v>
+      </c>
+      <c r="C79" t="s">
+        <v>479</v>
+      </c>
+      <c r="D79" t="s">
+        <v>480</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B80">
+        <v>20261195</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B81">
+        <v>20260325</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B82">
+        <v>20260007</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>999</v>
+      </c>
+      <c r="B83">
+        <v>20266665</v>
+      </c>
+      <c r="C83" t="s">
+        <v>290</v>
+      </c>
+      <c r="D83" t="s">
+        <v>291</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B84">
+        <v>20261210</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B85">
+        <v>20261325</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B86">
+        <v>20260475</v>
+      </c>
+      <c r="C86" t="s">
+        <v>297</v>
+      </c>
+      <c r="D86" t="s">
+        <v>298</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B87">
+        <v>20261035</v>
+      </c>
+      <c r="C87" t="s">
+        <v>258</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>308</v>
+      </c>
+      <c r="B88">
+        <v>20260014</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>500</v>
+      </c>
+      <c r="B89">
+        <v>20260103</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D89" t="s">
+        <v>341</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>499</v>
+      </c>
+      <c r="B90">
+        <v>20260118</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B91">
+        <v>20261515</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B92">
+        <v>20261305</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>312</v>
+      </c>
+      <c r="B93">
+        <v>20268255</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B94">
+        <v>20260080</v>
+      </c>
+      <c r="C94" t="s">
+        <v>316</v>
+      </c>
+      <c r="D94" t="s">
+        <v>317</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B95">
+        <v>20261225</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B96">
+        <v>20260065</v>
+      </c>
+      <c r="C96" t="s">
+        <v>324</v>
+      </c>
+      <c r="D96" t="s">
+        <v>802</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B97">
+        <v>20261175</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B98">
         <v>20260501</v>
       </c>
-      <c r="C78" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C98" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B99">
+        <v>20261330</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B100">
+        <v>20261290</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E103" s="1"/>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E104" s="1"/>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E105" s="1"/>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E106" s="1"/>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E107" s="1"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E109" s="1"/>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E110" s="1"/>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E111" s="1"/>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="E112" s="1"/>
+    </row>
+    <row r="113" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E113" s="1"/>
+    </row>
+    <row r="114" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E114" s="1"/>
+    </row>
+    <row r="115" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E115" s="1"/>
+    </row>
+    <row r="116" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E116" s="1"/>
+    </row>
+    <row r="117" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E117" s="1"/>
+    </row>
+    <row r="118" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E118" s="1"/>
+    </row>
+    <row r="119" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E119" s="1"/>
+    </row>
+    <row r="120" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E120" s="1"/>
+    </row>
+    <row r="121" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E121" s="1"/>
+    </row>
+    <row r="122" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E122" s="1"/>
+    </row>
+    <row r="123" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E123" s="1"/>
+    </row>
+    <row r="124" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E124" s="1"/>
+    </row>
+    <row r="125" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E125" s="1"/>
+    </row>
+    <row r="126" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E126" s="1"/>
+    </row>
+    <row r="127" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E127" s="1"/>
+    </row>
+    <row r="128" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E128" s="1"/>
+    </row>
+    <row r="129" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E129" s="1"/>
+    </row>
+    <row r="130" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E130" s="1"/>
+    </row>
+    <row r="131" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E131" s="1"/>
+    </row>
+    <row r="132" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E132" s="1"/>
+    </row>
+    <row r="133" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E133" s="1"/>
+    </row>
+    <row r="134" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E134" s="1"/>
+    </row>
+    <row r="135" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E135" s="1"/>
+    </row>
+    <row r="136" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E136" s="1"/>
+    </row>
+    <row r="137" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E137" s="1"/>
+    </row>
+    <row r="138" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E138" s="1"/>
+    </row>
+    <row r="139" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E139" s="1"/>
+    </row>
+    <row r="140" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E140" s="1"/>
+    </row>
+    <row r="141" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E141" s="1"/>
+    </row>
+    <row r="142" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E142" s="1"/>
+    </row>
+    <row r="143" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E143" s="1"/>
+    </row>
+    <row r="144" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E144" s="1"/>
+    </row>
+    <row r="145" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E145" s="1"/>
+    </row>
+    <row r="146" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E146" s="1"/>
+    </row>
+    <row r="147" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E147" s="1"/>
+    </row>
+    <row r="148" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E148" s="1"/>
+    </row>
+    <row r="149" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E149" s="1"/>
+    </row>
+    <row r="150" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E150" s="1"/>
+    </row>
+    <row r="151" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E151" s="1"/>
+    </row>
+    <row r="152" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E152" s="1"/>
+    </row>
+    <row r="153" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E153" s="1"/>
+    </row>
+    <row r="154" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E154" s="1"/>
+    </row>
+    <row r="155" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E155" s="1"/>
+    </row>
+    <row r="156" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E156" s="1"/>
+    </row>
+    <row r="157" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E157" s="1"/>
+    </row>
+    <row r="158" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E158" s="1"/>
+    </row>
+    <row r="159" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E159" s="1"/>
+    </row>
+    <row r="160" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E160" s="1"/>
+    </row>
+    <row r="161" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E161" s="1"/>
+    </row>
+    <row r="162" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E162" s="1"/>
+    </row>
+    <row r="163" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E163" s="1"/>
+    </row>
+    <row r="164" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E164" s="1"/>
+    </row>
+    <row r="165" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E165" s="1"/>
+    </row>
+    <row r="166" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E166" s="1"/>
+    </row>
+    <row r="167" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E167" s="1"/>
+    </row>
+    <row r="168" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E168" s="1"/>
+    </row>
+    <row r="169" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E169" s="1"/>
+    </row>
+    <row r="170" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E170" s="1"/>
+    </row>
+    <row r="171" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E171" s="1"/>
+    </row>
+    <row r="172" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E172" s="1"/>
+    </row>
+    <row r="173" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E173" s="1"/>
+    </row>
+    <row r="174" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E174" s="1"/>
+    </row>
+    <row r="175" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E175" s="1"/>
+    </row>
+    <row r="176" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E176" s="1"/>
+    </row>
+    <row r="177" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E177" s="1"/>
+    </row>
+    <row r="178" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E178" s="1"/>
+    </row>
+    <row r="179" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E179" s="1"/>
+    </row>
+    <row r="180" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E180" s="1"/>
+    </row>
+    <row r="181" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E181" s="1"/>
+    </row>
+    <row r="182" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E182" s="1"/>
+    </row>
+    <row r="183" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E183" s="1"/>
+    </row>
+    <row r="184" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E184" s="1"/>
+    </row>
+    <row r="185" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E185" s="1"/>
+    </row>
+    <row r="186" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E186" s="1"/>
+    </row>
+    <row r="187" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E187" s="1"/>
+    </row>
+    <row r="188" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E188" s="1"/>
+    </row>
+    <row r="189" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E189" s="1"/>
+    </row>
+    <row r="190" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E190" s="1"/>
+    </row>
+    <row r="191" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E191" s="1"/>
+    </row>
+    <row r="192" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E192" s="1"/>
+    </row>
+    <row r="193" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E193" s="1"/>
+    </row>
+    <row r="194" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E194" s="1"/>
+    </row>
+    <row r="195" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E195" s="1"/>
+    </row>
+    <row r="196" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E196" s="1"/>
+    </row>
+    <row r="197" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E197" s="1"/>
+    </row>
+    <row r="198" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E198" s="1"/>
+    </row>
+    <row r="199" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E199" s="1"/>
+    </row>
+    <row r="200" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E200" s="1"/>
+    </row>
+    <row r="201" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E201" s="1"/>
+    </row>
+    <row r="202" spans="5:5" x14ac:dyDescent="0.25">
+      <c r="E202" s="1"/>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E203">
+    <sortCondition ref="A1:A203"/>
+  </sortState>
   <hyperlinks>
-    <hyperlink ref="E74" r:id="rId1" xr:uid="{8AA908E9-4B56-4AA4-845E-46CA06990C3D}"/>
-[...60 lines deleted...]
-    <hyperlink ref="E5" r:id="rId62" xr:uid="{296BF9E8-8A76-4D36-BED3-5D0CE9D4116E}"/>
+    <hyperlink ref="E93" r:id="rId1" xr:uid="{AE20D1A6-69E7-4B8A-A39B-979E72E6E790}"/>
+    <hyperlink ref="E66" r:id="rId2" xr:uid="{E10B21A5-4BA8-494C-8CC2-8DF80B211ED4}"/>
+    <hyperlink ref="E89" r:id="rId3" xr:uid="{FFB2561C-6F8C-4757-8AAF-7CECA392BB36}"/>
+    <hyperlink ref="E83" r:id="rId4" xr:uid="{91EC12A1-DD08-436E-A5AB-77DBFF85DA34}"/>
+    <hyperlink ref="E38" r:id="rId5" xr:uid="{D07F7D4E-9EB0-48A7-9D39-8513D481F402}"/>
+    <hyperlink ref="E76" r:id="rId6" xr:uid="{83B402C6-C05B-4BA8-B8E5-9E47478A4F9C}"/>
+    <hyperlink ref="E55" r:id="rId7" xr:uid="{9449CB18-1798-4521-80AA-5F1AD01E4D37}"/>
+    <hyperlink ref="E15" r:id="rId8" xr:uid="{90D0D992-ABEF-4F11-8CB3-6974387B5FD7}"/>
+    <hyperlink ref="E82" r:id="rId9" xr:uid="{1D680AF6-979F-46CC-94AA-2DFC3E4D6DB6}"/>
+    <hyperlink ref="E80" r:id="rId10" xr:uid="{DC2A8D20-0A1D-4875-9509-E4B86640122C}"/>
+    <hyperlink ref="E23" r:id="rId11" xr:uid="{CB35E77A-8B2E-4D69-A57D-27FE4F53521B}"/>
+    <hyperlink ref="E28" r:id="rId12" xr:uid="{3FFA04B1-E2E5-41BB-9673-F98D65E8FBA4}"/>
+    <hyperlink ref="E79" r:id="rId13" xr:uid="{D3B6A58C-B292-45EA-90D4-701F5E7C4FB7}"/>
+    <hyperlink ref="E36" r:id="rId14" xr:uid="{65FA270D-8AC1-4157-8AB7-79A5C2D10C16}"/>
+    <hyperlink ref="E48" r:id="rId15" xr:uid="{D1CD5A7F-0CCB-4E05-9B1F-B37172642C77}"/>
+    <hyperlink ref="E63" r:id="rId16" display="hello@edmondcounseling.com" xr:uid="{FE2D99CD-1C1C-455B-91DC-FA0C6027D7B8}"/>
+    <hyperlink ref="E22" r:id="rId17" xr:uid="{DE6D6707-1D06-444F-B296-4620553D8B6F}"/>
+    <hyperlink ref="E60" r:id="rId18" xr:uid="{159C49A4-1BEA-466E-AEC3-EE4B71C23EFE}"/>
+    <hyperlink ref="E86" r:id="rId19" xr:uid="{18947656-2546-43CA-AC9C-078A0C15535F}"/>
+    <hyperlink ref="E96" r:id="rId20" xr:uid="{1C055D43-2329-49B3-91AE-07882A9B244A}"/>
+    <hyperlink ref="E69" r:id="rId21" xr:uid="{8117889C-9A66-4AA2-AD29-93712B8E1723}"/>
+    <hyperlink ref="E6" r:id="rId22" xr:uid="{A766F5C3-D82C-454D-9FD3-D292B3BF627F}"/>
+    <hyperlink ref="E73" r:id="rId23" xr:uid="{072257A4-6004-43E9-B265-EAF3401CD4CB}"/>
+    <hyperlink ref="E21" r:id="rId24" xr:uid="{557110D3-DD18-4CD5-836D-20695D0B836F}"/>
+    <hyperlink ref="E97" r:id="rId25" xr:uid="{D1E15FF9-2AE4-4CFD-8880-E376BB2D22F0}"/>
+    <hyperlink ref="E74" r:id="rId26" xr:uid="{BBC1B42E-458B-419C-A905-D40BECDFE59D}"/>
+    <hyperlink ref="E94" r:id="rId27" xr:uid="{1D9D5B81-0955-4C9F-95ED-DEEA4BE9C413}"/>
+    <hyperlink ref="E24" r:id="rId28" xr:uid="{D6CD5A81-4AE1-4353-99B4-BAF20BD05928}"/>
+    <hyperlink ref="E33" r:id="rId29" xr:uid="{6EDE39FB-19C8-459E-9072-C65A60F58129}"/>
+    <hyperlink ref="E40" r:id="rId30" xr:uid="{1B823FCA-3CCA-45DE-A9E5-8C06D9F08526}"/>
+    <hyperlink ref="E37" r:id="rId31" xr:uid="{EE92519C-EBE0-40EB-A043-B9AC634CE779}"/>
+    <hyperlink ref="E11" r:id="rId32" xr:uid="{319305DC-48A6-4DB8-97FB-051695FDA56E}"/>
+    <hyperlink ref="E14" r:id="rId33" xr:uid="{78252F94-CC0B-4875-95AA-F0874CE286A9}"/>
+    <hyperlink ref="E98" r:id="rId34" xr:uid="{92978837-920B-4EB6-B6E5-43E4FBF1C518}"/>
+    <hyperlink ref="E17" r:id="rId35" xr:uid="{65255BBA-E36A-4DCF-8E38-A88B1313AB5F}"/>
+    <hyperlink ref="E39" r:id="rId36" xr:uid="{557AEC3C-AD36-4C8A-8A57-FBC908EA60E9}"/>
+    <hyperlink ref="E16" r:id="rId37" xr:uid="{EB456908-D4EE-41D9-BB9A-6238EA3EF545}"/>
+    <hyperlink ref="E4" r:id="rId38" xr:uid="{386F0A0F-B406-425F-A614-09B7EC18616B}"/>
+    <hyperlink ref="E54" r:id="rId39" xr:uid="{79C9A2F2-F949-40EE-9E21-6CAEB549B560}"/>
+    <hyperlink ref="E42" r:id="rId40" xr:uid="{E6949C21-F741-4A85-9B8F-081975CB6C94}"/>
+    <hyperlink ref="E44" r:id="rId41" xr:uid="{42F1D05C-0046-4D24-8061-6047C8D019FF}"/>
+    <hyperlink ref="E32" r:id="rId42" display="ceu@evolutionmhs.com " xr:uid="{FD536273-3394-46C4-8624-442338D7E0C4}"/>
+    <hyperlink ref="E30" r:id="rId43" xr:uid="{9B3A5AE1-9A75-4904-ACE2-B9576068273D}"/>
+    <hyperlink ref="E8" r:id="rId44" xr:uid="{797D58DB-0205-4E21-9532-925CEA83A975}"/>
+    <hyperlink ref="E56" r:id="rId45" xr:uid="{7F5D69C9-F7B8-4DB7-8F19-6BAC484FB3AC}"/>
+    <hyperlink ref="E9" r:id="rId46" xr:uid="{BB90C032-56F6-463F-B482-21C33EA30C05}"/>
+    <hyperlink ref="E84" r:id="rId47" xr:uid="{31C682E3-F0DC-427A-9E19-5A6281D0A9F6}"/>
+    <hyperlink ref="E25" r:id="rId48" xr:uid="{D8708C4C-7D5F-4A0C-8D48-71B868CB81AB}"/>
+    <hyperlink ref="E2" r:id="rId49" xr:uid="{23DD8EF6-EE7A-449D-B831-EBA0E96D661A}"/>
+    <hyperlink ref="E75" r:id="rId50" xr:uid="{70B05970-24DE-43CC-887E-CB2D5ED09787}"/>
+    <hyperlink ref="E52" r:id="rId51" display="heather.murphy@macu.edu" xr:uid="{CB837A49-8D42-4810-ABAA-8369A68E5DAC}"/>
+    <hyperlink ref="E3" r:id="rId52" xr:uid="{7D3B3F93-BF9A-445E-B7FA-84B4346E9F28}"/>
+    <hyperlink ref="E92" r:id="rId53" xr:uid="{F668A823-5A50-46EB-B34C-529C0C49780B}"/>
+    <hyperlink ref="E7" r:id="rId54" xr:uid="{BBC935E6-C792-4474-B9B4-0822B0B036F6}"/>
+    <hyperlink ref="E58" r:id="rId55" xr:uid="{DE197B29-4BE3-4DE8-BADB-A8635A53C1F3}"/>
+    <hyperlink ref="E67" r:id="rId56" xr:uid="{638B7DD6-F215-4741-90B2-A169E78771C1}"/>
+    <hyperlink ref="E46" r:id="rId57" xr:uid="{67E6648B-3523-449B-8198-D2841251691C}"/>
+    <hyperlink ref="E61" r:id="rId58" xr:uid="{58C1F15E-C6DE-42F6-8407-6DBA95342006}"/>
+    <hyperlink ref="E81" r:id="rId59" xr:uid="{0254CBBA-8F02-47E5-AFEB-D48D17EBBF23}"/>
+    <hyperlink ref="E49" r:id="rId60" xr:uid="{52A5D7EA-7185-4C23-9E46-2C547DE20465}"/>
+    <hyperlink ref="E10" r:id="rId61" xr:uid="{DC6B0AA5-552E-4A89-A3C8-6C1F76FEADBA}"/>
+    <hyperlink ref="E5" r:id="rId62" xr:uid="{0380A086-92ED-4A0F-805C-BA837A608BDC}"/>
+    <hyperlink ref="E57" r:id="rId63" xr:uid="{4FBA9B90-D27E-4306-B448-6BD308D8337C}"/>
+    <hyperlink ref="E85" r:id="rId64" xr:uid="{E378D98D-6612-49C2-ABF0-6CB671DCB86D}"/>
+    <hyperlink ref="E50" r:id="rId65" xr:uid="{53D23AA8-DB53-44B3-8074-FB5598AC427A}"/>
+    <hyperlink ref="E99" r:id="rId66" xr:uid="{0C4B5147-4791-474F-A339-BF9FA570D87B}"/>
+    <hyperlink ref="E19" r:id="rId67" xr:uid="{C817E1CB-1783-4B44-BE1E-4E8A45AAE01C}"/>
+    <hyperlink ref="E77" r:id="rId68" xr:uid="{2E079704-D23B-4FFE-9439-BC54CDD08364}"/>
+    <hyperlink ref="E31" r:id="rId69" xr:uid="{0E56C4C6-C0E2-4E39-BC35-04F7A0B8830E}"/>
+    <hyperlink ref="E43" r:id="rId70" xr:uid="{EDF8493A-8997-4200-9D22-53CDF8CDE105}"/>
+    <hyperlink ref="E41" r:id="rId71" xr:uid="{5E0CF068-E35E-4233-A8D1-E75570BF8B47}"/>
+    <hyperlink ref="E68" r:id="rId72" xr:uid="{F51ED290-BF5F-45BB-9CF3-5DACEFC12B18}"/>
+    <hyperlink ref="E88" r:id="rId73" xr:uid="{706FE27E-8E85-4CB4-B21A-8AFEEADEC2DC}"/>
+    <hyperlink ref="E95" r:id="rId74" xr:uid="{A5410232-6134-4563-84C6-E983AFC1CBFD}"/>
+    <hyperlink ref="E65" r:id="rId75" xr:uid="{70104723-C6E3-4E49-8DF8-7A55A78079E1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId76"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>James Marks</dc:creator>
+  <dc:creator>Whitney Kenedy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>