--- v2 (2026-05-13)
+++ v3 (2026-06-23)
@@ -1,4785 +1,1439 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\CEP Applications and Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DDF3D7F-A697-44EE-93D4-FC38ED9A60E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5BFA9278-3008-4FC7-9899-50C14C4E62DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6210" yWindow="2460" windowWidth="21630" windowHeight="12090" activeTab="8" xr2:uid="{CC9DDB99-7CCD-44CE-8441-39C1149676B5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{02AA58D3-F606-4F70-9809-27509FE768F2}"/>
   </bookViews>
   <sheets>
-    <sheet name="2018" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="2026" sheetId="10" r:id="rId9"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2596" uniqueCount="1501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="411">
+  <si>
+    <t>CEP Name</t>
+  </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t>A Chance to Change Foundation</t>
-[...14 lines deleted...]
-    <t>Rebecca van der Hagen</t>
+    <t>A New Way Center</t>
+  </si>
+  <si>
+    <t>Sara Rivero</t>
+  </si>
+  <si>
+    <t>918-640-0684</t>
+  </si>
+  <si>
+    <t>operations@anewwaycenter.com</t>
+  </si>
+  <si>
+    <t>Amplify Youth Health Collective</t>
+  </si>
+  <si>
+    <t>Jennifer Briggs</t>
+  </si>
+  <si>
+    <t>918-794-9073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@amplifytulsa.org </t>
+  </si>
+  <si>
+    <t>Anchored Behavioral Health</t>
+  </si>
+  <si>
+    <t>Rebecca (Becky) van der Hagen</t>
   </si>
   <si>
     <t>918-295-5055</t>
   </si>
   <si>
     <t>becky@anchoredbhc.com</t>
   </si>
   <si>
-    <t>Around the Clock Digital Learning</t>
-[...20 lines deleted...]
-    <t>manderson@tulsa-health.org</t>
+    <t>Anchored In Hope Therapy</t>
+  </si>
+  <si>
+    <t>Ashley Beers</t>
+  </si>
+  <si>
+    <t>918-296-7746</t>
+  </si>
+  <si>
+    <t>ashleybeers@anchoredinhopetherapy.com</t>
   </si>
   <si>
     <t>Behavioral Health Training, LLC</t>
   </si>
   <si>
     <t>Chris Dhoku</t>
   </si>
   <si>
     <t>918-902-5985</t>
   </si>
   <si>
-    <t>cdhoku@gmail.com</t>
+    <t xml:space="preserve">cdhoku@gmail.com </t>
+  </si>
+  <si>
+    <t>Behavioral Health Center Porter Health Center</t>
+  </si>
+  <si>
+    <t>Lexus White</t>
+  </si>
+  <si>
+    <t>405-638-3500</t>
+  </si>
+  <si>
+    <t>Lexus.white@oceanshealthcare.com</t>
   </si>
   <si>
     <t>Bethany Counseling Center</t>
   </si>
   <si>
     <t>Angela Zayas</t>
   </si>
   <si>
-    <t>405-603-3265</t>
+    <t>405-831-2121</t>
   </si>
   <si>
     <t>angelazayas@bethanycounselingok.com</t>
   </si>
   <si>
-    <t>Biofeedback and Counseling, Inc. / Dana Hargus</t>
+    <t>Biofeedback and Counseling</t>
   </si>
   <si>
     <t>Mardy Hill</t>
   </si>
   <si>
     <t>580-436-7120</t>
   </si>
   <si>
     <t>biofeedback_counseling@yahoo.com</t>
   </si>
   <si>
-    <t>CEP Name</t>
-[...14 lines deleted...]
-    <t>C.A.R.E. Consulting Group (Community Advocacy Research and Evaluation)</t>
+    <t>Brandi Morgan LLC dba Brandi Matthews Coaching &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Brandi Morgan</t>
+  </si>
+  <si>
+    <t>405-578-5638</t>
+  </si>
+  <si>
+    <t>ce@brandimatthews.consulting</t>
+  </si>
+  <si>
+    <t>C.A.R.E. Consulting Group</t>
   </si>
   <si>
     <t>Audrey Spanko</t>
   </si>
   <si>
-    <t>844-312-2273</t>
+    <t>(844)312-2273 ext. 119</t>
   </si>
   <si>
     <t>aspanko@carecg.com</t>
   </si>
   <si>
-    <t>Case Management Services of Oklahoma (CMSA-OK)</t>
-[...2 lines deleted...]
-    <t>Wendy Gerdes or Beth Taylor</t>
+    <t>Calm Waters Center of Children and Families</t>
+  </si>
+  <si>
+    <t>Heather Gaglio</t>
+  </si>
+  <si>
+    <t>(405)841-4800 *109</t>
+  </si>
+  <si>
+    <t>heather@calmwaters.org</t>
+  </si>
+  <si>
+    <t>Case Management Society of Eastern Oklahoma (CMSA- Eastrn OK)</t>
+  </si>
+  <si>
+    <t>Adrienne Kingsley</t>
+  </si>
+  <si>
+    <t>(918) 639-7175</t>
+  </si>
+  <si>
+    <t>info@cmsa-easternok.org</t>
+  </si>
+  <si>
+    <t>Case Management Society of Oklahoma (CMSA-OK)</t>
+  </si>
+  <si>
+    <t>Julie Harvey</t>
   </si>
   <si>
     <t>405-406-1933</t>
   </si>
   <si>
-    <t>director@cmsa-ok.com</t>
-[...47 lines deleted...]
-    <t>cmtrent@cnhsa.com</t>
+    <t>director@cmsa-ok.org</t>
+  </si>
+  <si>
+    <t>Centene Corporation</t>
+  </si>
+  <si>
+    <t>Lisa Wharton</t>
+  </si>
+  <si>
+    <t>606-292-5028</t>
+  </si>
+  <si>
+    <t>lwharton@centene.com</t>
+  </si>
+  <si>
+    <t>Center for Psychological Development Inc.</t>
+  </si>
+  <si>
+    <t>Stacey Anderson</t>
+  </si>
+  <si>
+    <t>(580) 980-0200</t>
+  </si>
+  <si>
+    <t>stacey@cpdintegrated.com</t>
+  </si>
+  <si>
+    <t>Chickasaw Nation Department of Family Services</t>
+  </si>
+  <si>
+    <t>Patty Daniels</t>
+  </si>
+  <si>
+    <t>580-436-2603 ext. 60482</t>
+  </si>
+  <si>
+    <t>patty.daniels@chickasaw.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choctaw Nation of Oklahoma </t>
+  </si>
+  <si>
+    <t>Kirstyn Hammons</t>
+  </si>
+  <si>
+    <t>(580) 579-4571</t>
+  </si>
+  <si>
+    <t>kehinds@cnhsa.com</t>
+  </si>
+  <si>
+    <t>Chris King Counseling Services // GPS Therapies</t>
   </si>
   <si>
     <t>Allie Davis</t>
   </si>
   <si>
     <t>918-906-9994</t>
   </si>
   <si>
-    <t>allie@chriskingcounseling.com</t>
-[...5 lines deleted...]
-    <t>Christian Association for Psychological Studies (CAPS)</t>
+    <t>allie@gpstherapies.com</t>
+  </si>
+  <si>
+    <t>Christian Association for Psychological Studies (CAPS - Tulsa)</t>
   </si>
   <si>
     <t>Tim Peterson</t>
   </si>
   <si>
     <t>918-481-4673</t>
   </si>
   <si>
-    <t>tkpeterson@saintfrancis.com</t>
-[...11 lines deleted...]
-    <t>trisha.stewart@coloradosolutions.net</t>
+    <t xml:space="preserve">tkpeterson@saintfrancis.com </t>
+  </si>
+  <si>
+    <t>Conrad, Christina</t>
+  </si>
+  <si>
+    <t>Christina Conrad</t>
+  </si>
+  <si>
+    <t>918-549-5019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christina@palosantotherapy.co </t>
   </si>
   <si>
     <t>Counseling and Recovery Services of Oklahoma</t>
   </si>
   <si>
     <t>Justin Gambill</t>
   </si>
   <si>
-    <t>918-492-2554</t>
+    <t>918-236-4148</t>
   </si>
   <si>
     <t>jgambill@crsok.org</t>
   </si>
   <si>
-    <t>Creative Options Counseling and Consulting, Inc.</t>
-[...14 lines deleted...]
-    <t>Marcia Keesee</t>
+    <t>CREOKS Health Services</t>
+  </si>
+  <si>
+    <t>Ashley Westmoreland</t>
   </si>
   <si>
     <t>918-382-7300</t>
   </si>
   <si>
-    <t>marcia.keesee@creoks.org</t>
-[...2 lines deleted...]
-    <t>CS Institute for Play Therapy Training</t>
+    <t xml:space="preserve">ashley.westmoreland@creoks.org </t>
+  </si>
+  <si>
+    <t>CS Professional Services, LLC</t>
   </si>
   <si>
     <t>Sharolyn Wallace</t>
   </si>
   <si>
     <t>918-639-4574</t>
   </si>
   <si>
     <t>sharolyn.wallace@gmail.com</t>
   </si>
   <si>
-    <t>CS Professional Services, LLC</t>
-[...8 lines deleted...]
-    <t>918-4753-3093</t>
+    <t>Dawson Counseling and Play Therapy</t>
+  </si>
+  <si>
+    <t>Lisa Morrell-Dawson</t>
+  </si>
+  <si>
+    <t>918-453-3093</t>
   </si>
   <si>
     <t>dawsonplaytherapy@gmail.com</t>
   </si>
   <si>
-    <t>Daybreak Family Services</t>
-[...10 lines deleted...]
-  <si>
     <t>Dayspring Community Services</t>
   </si>
   <si>
     <t>Keylee Tesar</t>
   </si>
   <si>
-    <t>918-712-0859</t>
+    <t>918-557-6837</t>
   </si>
   <si>
     <t>keylee.tesar@pfh.org</t>
   </si>
   <si>
-    <t>DeQuasie, Sabrina</t>
-[...11 lines deleted...]
-    <t>East Central University</t>
+    <t xml:space="preserve">DCCCA </t>
+  </si>
+  <si>
+    <t>Danielle Lynch</t>
+  </si>
+  <si>
+    <t>405-548-5062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dlynch@dccca.org </t>
+  </si>
+  <si>
+    <t>Divine Legacy Collective, PLLC</t>
+  </si>
+  <si>
+    <t>Pam Nelson</t>
+  </si>
+  <si>
+    <t>918-221-0918</t>
+  </si>
+  <si>
+    <t>divinelegacycollective@gmail.com</t>
+  </si>
+  <si>
+    <t>East Central University Brandon Whitten Institute</t>
   </si>
   <si>
     <t>Holli Witherington</t>
   </si>
   <si>
     <t>580-559-5815</t>
   </si>
   <si>
-    <t>holrwit@ecok.edu</t>
-[...14 lines deleted...]
-    <t>Evergreen Training and Development, LLC</t>
+    <t xml:space="preserve">holwit@ecok.edu </t>
+  </si>
+  <si>
+    <t>Empowering Peace Counseling</t>
+  </si>
+  <si>
+    <t>Sarah Chantel Weeks</t>
+  </si>
+  <si>
+    <t>(580) 825-7355</t>
+  </si>
+  <si>
+    <t>scweeks@epeacecounseling.com</t>
+  </si>
+  <si>
+    <t>Evergreen Training and Development, LLC.</t>
   </si>
   <si>
     <t>Cortney Yarholar</t>
   </si>
   <si>
     <t>405-264-3633</t>
   </si>
   <si>
     <t>cyarholar@evergreen.training</t>
   </si>
   <si>
+    <t>Evolution Changing Paths Through Talk Therapy, LLC</t>
+  </si>
+  <si>
+    <t>Perlinda George</t>
+  </si>
+  <si>
+    <t>(405) 413-1633</t>
+  </si>
+  <si>
+    <t>pergeorge1977@yahoo.com</t>
+  </si>
+  <si>
     <t>Evolution Mental Health Services</t>
   </si>
   <si>
     <t>Greg Sutmiller</t>
   </si>
   <si>
-    <t>918-892-8737</t>
-[...5 lines deleted...]
-    <t>Family and Children's Services</t>
+    <t>918-379-4431</t>
+  </si>
+  <si>
+    <t>info@evolutionmhs.com</t>
+  </si>
+  <si>
+    <t>Family and Children's Service</t>
   </si>
   <si>
     <t>Amy Lepper</t>
   </si>
   <si>
     <t>918-587-9471</t>
   </si>
   <si>
-    <t>request-training@fcsok.org</t>
-[...11 lines deleted...]
-    <t>barbara@socialworkertraining.org</t>
+    <t>alepper@fcsok.org</t>
   </si>
   <si>
     <t>Foundations of Change, LLC</t>
   </si>
   <si>
-    <t>Tina Ryker-Bevans</t>
-[...2 lines deleted...]
-    <t>918-917-5462</t>
+    <t>Tina Bevans</t>
+  </si>
+  <si>
+    <t>918-289-7204</t>
   </si>
   <si>
     <t>tina@foundationsofchange.com</t>
   </si>
   <si>
-    <t>Guinn, Jamie</t>
-[...41 lines deleted...]
-    <t>925-609-2820</t>
+    <t>Grand Mental Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexis Moring </t>
+  </si>
+  <si>
+    <t>(918) 902-7241</t>
+  </si>
+  <si>
+    <t>amoring@grandmh.com</t>
+  </si>
+  <si>
+    <t>Green Country Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Angela Martindale</t>
+  </si>
+  <si>
+    <t>918-682-8407</t>
+  </si>
+  <si>
+    <t>angela.martindale@gcbhs.org</t>
+  </si>
+  <si>
+    <t>Green Shoe Foundation</t>
+  </si>
+  <si>
+    <t>Julia Reed</t>
+  </si>
+  <si>
+    <t>405-697-2109</t>
+  </si>
+  <si>
+    <t>admin@greenshoe.org</t>
+  </si>
+  <si>
+    <t>HALO Project</t>
+  </si>
+  <si>
+    <t>Hannah Stewart</t>
+  </si>
+  <si>
+    <t>(405)753-4172</t>
+  </si>
+  <si>
+    <t>hannahs@haloprojectokc.org</t>
+  </si>
+  <si>
+    <t>Heartland Counseling and Training, LLC</t>
+  </si>
+  <si>
+    <t>Becky Fast</t>
+  </si>
+  <si>
+    <t>(785) 550-4891</t>
+  </si>
+  <si>
+    <t>beckyfast@heartlandsocialwork.com</t>
+  </si>
+  <si>
+    <t>Hope Community Services</t>
+  </si>
+  <si>
+    <t>Andrew Fate</t>
+  </si>
+  <si>
+    <t>405-510-3847</t>
+  </si>
+  <si>
+    <t>amfate@hopecsi.org</t>
+  </si>
+  <si>
+    <t>Institute for Natural Resources (INR)</t>
+  </si>
+  <si>
+    <t>Deborah Cheung</t>
+  </si>
+  <si>
+    <t>510-381-2690</t>
   </si>
   <si>
     <t>dcheung@biocorp.com</t>
   </si>
   <si>
-    <t>Jeremy P. Elledge</t>
-[...8 lines deleted...]
-    <t>jpelledgetsok@hotmail.com</t>
+    <t>Integris Health</t>
+  </si>
+  <si>
+    <t>Sandy Hill</t>
+  </si>
+  <si>
+    <t>405-212-2112</t>
+  </si>
+  <si>
+    <t>sandra.hill@integrishealth.org</t>
+  </si>
+  <si>
+    <t>Jonathan Kratz</t>
+  </si>
+  <si>
+    <t>(918) 812-3841</t>
+  </si>
+  <si>
+    <t>kratz9@gmail.com</t>
   </si>
   <si>
     <t>Joplin Professional Social Workers Group</t>
   </si>
   <si>
-    <t>Jannette Eldred</t>
+    <t>Jannette Eldred-Zuroweste</t>
   </si>
   <si>
     <t>417-625-3144</t>
   </si>
   <si>
-    <t xml:space="preserve">socialworkdepartment@mssu.edu </t>
-[...23 lines deleted...]
-    <t>ccarter@lifeseniorservices.org</t>
+    <t>eldred-j@mssu.edu</t>
+  </si>
+  <si>
+    <t>Let's Talk, LLC</t>
+  </si>
+  <si>
+    <t>Jenifer Queen</t>
+  </si>
+  <si>
+    <t>918-724-6513</t>
+  </si>
+  <si>
+    <t>jenifer@letstalkllc.co</t>
+  </si>
+  <si>
+    <t>Life Senior Services</t>
+  </si>
+  <si>
+    <t>Carol H. Carter</t>
+  </si>
+  <si>
+    <t>918-664-9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ccarter@LIFEseniorservices.org </t>
+  </si>
+  <si>
+    <t>Lift Community Action Agency</t>
+  </si>
+  <si>
+    <t>Dionne Frankum</t>
+  </si>
+  <si>
+    <t>580-406-2616</t>
+  </si>
+  <si>
+    <t>dionne.frankum@liftca.org</t>
   </si>
   <si>
     <t>Lighthouse Behavioral Wellness Centers</t>
   </si>
   <si>
     <t>Deana Tharp</t>
   </si>
   <si>
     <t>580-319-7305</t>
   </si>
   <si>
-    <t>dtharp@lighthouseok.com</t>
-[...23 lines deleted...]
-    <t>chelsea.potts@creekhealth.org</t>
+    <t xml:space="preserve">dtharp@lighthouseok.com </t>
+  </si>
+  <si>
+    <t>Lumos Training Collective</t>
+  </si>
+  <si>
+    <t>NanDee Walker</t>
+  </si>
+  <si>
+    <t>(918) 408-6893</t>
+  </si>
+  <si>
+    <t>nandeewalker@gmail.com</t>
+  </si>
+  <si>
+    <t>Megen Rhine Consulting</t>
+  </si>
+  <si>
+    <t>Megen Rhine</t>
+  </si>
+  <si>
+    <t>918-280-8360</t>
+  </si>
+  <si>
+    <t>mrhine@mrhineconsulting.com</t>
+  </si>
+  <si>
+    <t>Meta Mental Health, LLC</t>
+  </si>
+  <si>
+    <t>Amber Dunegan</t>
+  </si>
+  <si>
+    <t>417-438-2174</t>
+  </si>
+  <si>
+    <t>amberdunegan.metamentalhealth@outlook.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mid-America Christian University </t>
+  </si>
+  <si>
+    <t>Michelle Strain</t>
+  </si>
+  <si>
+    <t>(405) 692-3213</t>
+  </si>
+  <si>
+    <t>michelle.strain@macu.edu</t>
+  </si>
+  <si>
+    <t>Moore Norman Technology Center</t>
+  </si>
+  <si>
+    <t>Whitney Kenedy</t>
+  </si>
+  <si>
+    <t>(405) 801-5159</t>
+  </si>
+  <si>
+    <t>whitney.kenedy@mntc.edu</t>
+  </si>
+  <si>
+    <t>Niccum, Kara</t>
+  </si>
+  <si>
+    <t>Kara Niccum</t>
+  </si>
+  <si>
+    <t>918-850-9498</t>
+  </si>
+  <si>
+    <t>emdrwithkara@gmail.com</t>
   </si>
   <si>
     <t>Nightlight Christian Adoptions</t>
   </si>
   <si>
-    <t>Deborah Nomura</t>
+    <t>Rozdi Collins</t>
   </si>
   <si>
     <t>918-491-6767</t>
   </si>
   <si>
-    <t>debbien@nightlight.org</t>
-[...2 lines deleted...]
-    <t>North Oklahoma County Mental Health Center (NorthCare)</t>
+    <t>rozdi@gmail.com</t>
+  </si>
+  <si>
+    <t>NorthCare</t>
   </si>
   <si>
     <t>Rebekah Shugart</t>
   </si>
   <si>
-    <t>405-858-2932</t>
+    <t>(405)-858-2932</t>
   </si>
   <si>
     <t>rebekah.shugart@northcare.com</t>
   </si>
   <si>
     <t>Northeastern State University Social Work Program</t>
   </si>
   <si>
-    <t>Carolyn Cox</t>
-[...5 lines deleted...]
-    <t>socialwork@nsuok.edu</t>
+    <t>Allison Mason</t>
+  </si>
+  <si>
+    <t>(918) 444-3611</t>
+  </si>
+  <si>
+    <t>mann@nsuok.edu</t>
+  </si>
+  <si>
+    <t>OKC Play</t>
+  </si>
+  <si>
+    <t>Emily Burchardt</t>
+  </si>
+  <si>
+    <t>(405) 227-3433</t>
+  </si>
+  <si>
+    <t>emily@okc-play.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Association for Infant Mental Health</t>
+  </si>
+  <si>
+    <t>Carly Harris</t>
+  </si>
+  <si>
+    <t>405-818-7624</t>
+  </si>
+  <si>
+    <t>okaimh@gmail.com</t>
   </si>
   <si>
     <t>Oklahoma Association for Play Therapy</t>
   </si>
   <si>
-    <t>Charles Jackson</t>
-[...11 lines deleted...]
-    <t>Wiley Harwell</t>
+    <t>Colby Odom</t>
+  </si>
+  <si>
+    <t>(918) 998-7076</t>
+  </si>
+  <si>
+    <t>colbyjodom@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Association of Youth Services </t>
+  </si>
+  <si>
+    <t>Peter Messiah</t>
+  </si>
+  <si>
+    <t>405-528-4120</t>
+  </si>
+  <si>
+    <t>pjmessiah@oays.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Association on Problem Gambling &amp; Gaming</t>
+  </si>
+  <si>
+    <t>Ronald Wahkinney</t>
   </si>
   <si>
     <t>405-801-3329</t>
   </si>
   <si>
-    <t>wharwell@oapgg.org</t>
+    <t xml:space="preserve">rwahkinney@oapgg.org </t>
+  </si>
+  <si>
+    <t>Oklahoma Counseling Association</t>
+  </si>
+  <si>
+    <t>Marilyn Kincade</t>
+  </si>
+  <si>
+    <t>405-683-2118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marilynkincade@gmail.com; </t>
   </si>
   <si>
     <t>Oklahoma Counseling Institute</t>
   </si>
   <si>
-    <t>Hayley Twyman Brack</t>
+    <t>Micah Perkins</t>
   </si>
   <si>
     <t>405-440-3034</t>
   </si>
   <si>
-    <t>hello@edmondcounseling.com</t>
-[...14 lines deleted...]
-    <t>Oklahoma Drug and Alcohol Professional Counselor Association (ODAPCA)</t>
+    <t>micah@edmondcounseling.com</t>
+  </si>
+  <si>
+    <t>Oklahoma Department of Mental Health&amp; Substance Abuse Services ODMHSAS</t>
+  </si>
+  <si>
+    <t>Kaitlynn Wilkinson</t>
+  </si>
+  <si>
+    <t>(405) 248-9382</t>
+  </si>
+  <si>
+    <t>kaitlynn.wilkinson@odmhsas.org</t>
+  </si>
+  <si>
+    <t>Oklahoma Drug and Alcohol Professional Counselor Association</t>
   </si>
   <si>
     <t>Elexis Tyler</t>
   </si>
   <si>
-    <t>405-793-1545</t>
+    <t>(405) 793-1545</t>
   </si>
   <si>
     <t>elexis@odapca.org</t>
   </si>
   <si>
-    <t>Oklahoma Play Therapy Training Institute</t>
+    <t>Oklahoma Play Therapy</t>
   </si>
   <si>
     <t>Nancy Rumley Soliz</t>
   </si>
   <si>
     <t>405-413-4768</t>
   </si>
   <si>
     <t>oklahomaplaytherapy@gmail.com</t>
   </si>
   <si>
-    <t>Oklahoma Sex and Relationship Institute, LLC</t>
-[...5 lines deleted...]
-    <t>405-906-2517</t>
+    <t>Oklahoma Primary Care Association</t>
+  </si>
+  <si>
+    <t>Meadow Hazelhoff</t>
+  </si>
+  <si>
+    <t>405-252-8721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mhazelhoff@okpca.org; </t>
+  </si>
+  <si>
+    <t>Oklahoma Psychological Association</t>
+  </si>
+  <si>
+    <t>Danna Fowble</t>
+  </si>
+  <si>
+    <t>(405)664-0270</t>
+  </si>
+  <si>
+    <t>okpsychassociation@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma Sex and Relationship Institute </t>
+  </si>
+  <si>
+    <t>Dr. Tori Stevens</t>
+  </si>
+  <si>
+    <t>405-602-9380</t>
   </si>
   <si>
     <t>tori@oksri.com</t>
   </si>
   <si>
     <t>Oklahoma Society for Psychoanalytic Studies</t>
   </si>
   <si>
     <t>Hannah Durland</t>
   </si>
   <si>
     <t>405-589-1406</t>
   </si>
   <si>
     <t>hannahdanaewebb@gmail.com</t>
   </si>
   <si>
-    <t>Oklahoma State Board of Licensed Social Workers</t>
-[...38 lines deleted...]
-    <t>Ashley Groom</t>
+    <t>Oklahoma State University - Office of Continuing Medical Education</t>
+  </si>
+  <si>
+    <t>Rachel Kerr</t>
   </si>
   <si>
     <t>800-274-1972</t>
   </si>
   <si>
-    <t>projectecho@okstate.edu</t>
-[...14 lines deleted...]
-    <t>OU Health - Case Management Department</t>
+    <t>osu.cme@okstate.edu</t>
+  </si>
+  <si>
+    <t>Oral Roberts University</t>
+  </si>
+  <si>
+    <t>Brittany Gomez</t>
+  </si>
+  <si>
+    <t>(918) 495-6537</t>
+  </si>
+  <si>
+    <t>bgomez@oru.edu</t>
+  </si>
+  <si>
+    <t>Osteopathic Founders Foundation</t>
+  </si>
+  <si>
+    <t>(918) 551-7300</t>
+  </si>
+  <si>
+    <t>akingsley@osteopathicfounders.org</t>
+  </si>
+  <si>
+    <t>OU Health</t>
   </si>
   <si>
     <t>Connie Egbert</t>
   </si>
   <si>
     <t>405-623-9165</t>
   </si>
   <si>
     <t>connie.egbert@ouhealth.com</t>
   </si>
   <si>
-    <t>OU Health Physicians Department of Social Work Services</t>
-[...32 lines deleted...]
-    <t>Parent Child Center of Tulsa</t>
+    <t>Parkside Psychiatric Hospital and Clinic</t>
+  </si>
+  <si>
+    <t>Eric Sachau</t>
+  </si>
+  <si>
+    <t>918-588-8826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">esachau@parksideinc.org </t>
+  </si>
+  <si>
+    <t>Patriot Family Counseling Services</t>
+  </si>
+  <si>
+    <t>Aaron Ashworth</t>
+  </si>
+  <si>
+    <t>918-805-3679</t>
+  </si>
+  <si>
+    <t>aaron@patriotcounseling.com</t>
+  </si>
+  <si>
+    <t>Pearl Wellness &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Nichole Ruiz</t>
+  </si>
+  <si>
+    <t>(405) 201-0620</t>
+  </si>
+  <si>
+    <t>info@pearl-wellness.com</t>
+  </si>
+  <si>
+    <t>Post Traumatic Growth Collective</t>
+  </si>
+  <si>
+    <t>Stacey Burgess</t>
+  </si>
+  <si>
+    <t>918-853-3796</t>
+  </si>
+  <si>
+    <t>collective@ptgcollective.com</t>
+  </si>
+  <si>
+    <t>Public Health Research and Education Associates, LLC</t>
+  </si>
+  <si>
+    <t>Johnnie L Gilpen Jr</t>
+  </si>
+  <si>
+    <t>(405) 919-9511</t>
+  </si>
+  <si>
+    <t>Johnnie.gilpen@3strandwarriors.com</t>
+  </si>
+  <si>
+    <t>Red Rock Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Kayley Saunders</t>
+  </si>
+  <si>
+    <t>405-833-4459</t>
+  </si>
+  <si>
+    <t>ksaunders@red-rock.com</t>
+  </si>
+  <si>
+    <t>Reynolds Army Health Clinic; Department of Behavioral Health</t>
+  </si>
+  <si>
+    <t>W. Mathew Kappel</t>
+  </si>
+  <si>
+    <t>580-558-8283</t>
+  </si>
+  <si>
+    <t>william.m.kappel.civ@health.mil</t>
+  </si>
+  <si>
+    <t>ROCMND Youth Service Agency</t>
+  </si>
+  <si>
+    <t>Kathryn L. Buhcanan</t>
+  </si>
+  <si>
+    <t>918-253-7676</t>
+  </si>
+  <si>
+    <t>kbuchanan@rocmnd.org</t>
+  </si>
+  <si>
+    <t>Saint Francis Health Systems</t>
+  </si>
+  <si>
+    <t>Ally Deatherage</t>
+  </si>
+  <si>
+    <t>918-494-1643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ardeatherage@saintfrancis.com </t>
+  </si>
+  <si>
+    <t>Scully Health Management, Inc.</t>
+  </si>
+  <si>
+    <t>Karyn Scully</t>
+  </si>
+  <si>
+    <t>954-242-0515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">karynscully@bellsouth.net </t>
+  </si>
+  <si>
+    <t>Soaring Eagles Youth &amp; Family Services</t>
+  </si>
+  <si>
+    <t>Premadonna Braddick</t>
+  </si>
+  <si>
+    <t>918-892-1797</t>
+  </si>
+  <si>
+    <t>premadonna@soaringeaglesyfs.org</t>
+  </si>
+  <si>
+    <t>Story of Hope LLC</t>
+  </si>
+  <si>
+    <t>Luke Small</t>
+  </si>
+  <si>
+    <t>405-693-9702</t>
+  </si>
+  <si>
+    <t>luke@storyofhopeokc.com</t>
+  </si>
+  <si>
+    <t>Thai-An Truong, LPC, LADC</t>
+  </si>
+  <si>
+    <t>Thai-An Truong</t>
+  </si>
+  <si>
+    <t>405-237-5782</t>
+  </si>
+  <si>
+    <t>thaian@teamcbttraining.com</t>
+  </si>
+  <si>
+    <t>The Parent Child Center of Tulsa</t>
   </si>
   <si>
     <t>Kimberly Parker</t>
   </si>
   <si>
-    <t>918-699-1534</t>
+    <t>918-599-7999</t>
   </si>
   <si>
     <t>kparker@parentchildcenter.org</t>
   </si>
   <si>
-    <t>Parkside Psychiatric Hospital and Clinic</t>
-[...139 lines deleted...]
-  <si>
     <t>The Tristesse Grief Center</t>
   </si>
   <si>
-    <t>Kaylin Parsons</t>
-[...5 lines deleted...]
-    <t>hello@thegriefcenter.org</t>
+    <t>Madi Day</t>
+  </si>
+  <si>
+    <t>(918) 587-1200</t>
+  </si>
+  <si>
+    <t>education@thegriefcenter.org</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Anne and Henry Zarrow School of Social Work</t>
+  </si>
+  <si>
+    <t>Amy Ortloff</t>
+  </si>
+  <si>
+    <t>405-325-5236</t>
+  </si>
+  <si>
+    <t>amyortloff@ou.edu</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Center for Public Management</t>
+  </si>
+  <si>
+    <t>Ben Heffington</t>
+  </si>
+  <si>
+    <t>(405) 738-7094</t>
+  </si>
+  <si>
+    <t>ben.heffington@ou.edu</t>
+  </si>
+  <si>
+    <t>The University of Oklahoma - Counseling Center</t>
+  </si>
+  <si>
+    <t>Brittany Stewart</t>
+  </si>
+  <si>
+    <t>405-325-2911</t>
+  </si>
+  <si>
+    <t>brittany.stewart1@ou.edu</t>
+  </si>
+  <si>
+    <t>The Treatment Network</t>
+  </si>
+  <si>
+    <t>Christopher Graham</t>
+  </si>
+  <si>
+    <t>225-290-3559</t>
+  </si>
+  <si>
+    <t>christopher.g.graham@gmail.com</t>
   </si>
   <si>
     <t>The Virtue Center</t>
   </si>
   <si>
-    <t>Caleb Klusmeyer</t>
-[...5 lines deleted...]
-    <t>cklumsmeyer@thevirtuecenter.org</t>
+    <t>Shay Hinds</t>
+  </si>
+  <si>
+    <t>405-321-0022 ext. 247</t>
+  </si>
+  <si>
+    <t>shinds@thevirtuecenter.org</t>
+  </si>
+  <si>
+    <t>Tiara's Training Institute</t>
   </si>
   <si>
     <t>Tiara Delonia</t>
   </si>
   <si>
     <t>918-269-0989</t>
   </si>
   <si>
-    <t>tiara.miller@okstate.edu</t>
-[...14 lines deleted...]
-    <t>Transitions, Inc</t>
+    <t xml:space="preserve">ttitrainingllc@gmail.com </t>
+  </si>
+  <si>
+    <t>TraMck Connections</t>
+  </si>
+  <si>
+    <t>Tracy Jones</t>
+  </si>
+  <si>
+    <t>918-859-9911</t>
+  </si>
+  <si>
+    <t>info@tramckconnections.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transitions, Inc. </t>
   </si>
   <si>
     <t>Jami Fields</t>
   </si>
   <si>
-    <t>405-810-0054</t>
-[...1429 lines deleted...]
-  <si>
     <t>(405)810-0054</t>
   </si>
   <si>
-    <t>Thai-An Truong - Lasting Change Therapy, LLC</t>
-[...872 lines deleted...]
-    <t>johnnie@johnniegilpen.com</t>
+    <t xml:space="preserve">jami.fields@transitionsokc.com </t>
+  </si>
+  <si>
+    <t>Tulsa Day Center</t>
+  </si>
+  <si>
+    <t>Kellie Wilson</t>
+  </si>
+  <si>
+    <t>918-583-5588</t>
+  </si>
+  <si>
+    <t>kwilson@tulsadaycenter.org</t>
   </si>
   <si>
     <t xml:space="preserve">UCO Center for Counseling and Well-Being </t>
   </si>
   <si>
     <t>Patty Topp</t>
   </si>
   <si>
+    <t>405-974-2529</t>
+  </si>
+  <si>
     <t>ptopp@uco.edu</t>
   </si>
   <si>
-    <t>Lindsey Cox</t>
-[...835 lines deleted...]
-    <t>stblaylock@oru.edu</t>
+    <t>Yellowood Legal, PLLC</t>
+  </si>
+  <si>
+    <t>Logan Hartz</t>
+  </si>
+  <si>
+    <t>(910) 389-3227</t>
+  </si>
+  <si>
+    <t>logan@outofcourtok.com</t>
   </si>
   <si>
     <t>Youth and Family Resource Center</t>
   </si>
   <si>
     <t>Bridget Sudderth</t>
   </si>
   <si>
     <t>(405) 388-6896</t>
   </si>
   <si>
-    <t>briget.sudderth@gmail.com</t>
-[...343 lines deleted...]
-  <si>
     <t>bridgets@yfrcshawnee.org</t>
-  </si>
-[...58 lines deleted...]
-    <t>Johnnie.gilpen@3strandwarriors.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4787,51 +1441,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4898,65 +1552,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4977,12420 +1631,1948 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vjohnson@nrh-ok.com" TargetMode="External"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily@okc-play.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logan@outofcourtok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luke@storyofhopeokc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pergeorge1977@yahoo.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@gpstherapies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratz9@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksaunders@red-rock.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjmessiah@oays.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esachau@parksideinc.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emdrwithkara@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahdanaewebb@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ptopp@uco.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceu@evolutionmhs.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:premadonna@soaringeaglesyfs.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron@patriotcounseling.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:okaimh@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily@okc-play.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collective@ptgcollective.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozdi@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebekah.shugart@northcare.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcheung@biocorp.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oklahomaplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edmondcounseling.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alepper@fcsok.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharolyn.wallace@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgambill@crsok.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aspanko@carecg.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stacey@cpdintegrated.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandra.hill@integrishealth.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mann@nsuok.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopher.g.graham@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwahkinney@oapgg.org%20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:logan@outofcourtok.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tramckconnections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannahs@haloprojectokc.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dtharp@lighthouseok.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:connie.egbert@ouhealth.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawsonplaytherapy@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beckyfast@heartlandsocialwork.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operations@anewwaycenter.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccarter@LIFEseniorservices.org%20" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@brandimatthews.consulting" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:william.m.kappel.civ@health.mil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thaian@teamcbttraining.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@greenshoe.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazayas@bethanycounselingok.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@amplifytulsa.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nandeewalker@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrhine@mrhineconsulting.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:education@thegriefcenter.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karynscully@bellsouth.net" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ardeatherage@saintfrancis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.martindale@gcbhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cdhoku@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ttitrainingllc@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amfate@hopecsi.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patty.daniels@chickasaw.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyarholar@evergreen.training" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keylee.tesar@pfh.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhazelhoff@okpca.org;%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luke@storyofhopeokc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pergeorge1977@yahoo.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christina@palosantotherapy.co%20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwharton@centene.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.murphy@macu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tori@oksri.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amyortloff@ou.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holwit@ecok.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.westmoreland@creoks.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwilson@tulsadaycenter.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:director@cmsa-ok.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@anchoredbhc.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biofeedback_counseling@yahoo.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbuchanan@rocmnd.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allie@gpstherapies.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jami.fields@transitionsokc.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eldred-j@mssu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lexus.white@oceanshealthcare.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybeers@anchoredinhopetherapy.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kratz9@gmail.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elexis@odapca.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shinds@thevirtuecenter.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pearl-wellness.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3AF9306-D144-4AB3-B96E-DC2EC385AF21}">
-  <dimension ref="A1:E25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A90F4E1A-8E30-4A44-8122-8F1C5F13F608}">
+  <dimension ref="A1:E103"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="68.28515625" bestFit="1" customWidth="1"/>
-[...8019 lines deleted...]
-    <col min="5" max="5" width="46.7109375" customWidth="1"/>
+    <col min="1" max="1" width="71.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1142</v>
+        <v>5</v>
       </c>
       <c r="B2">
-        <v>20256663</v>
+        <v>20263535</v>
       </c>
       <c r="C2" t="s">
-        <v>1143</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1355</v>
+        <v>9</v>
       </c>
       <c r="B3">
-        <v>20251280</v>
+        <v>20269901</v>
       </c>
       <c r="C3" t="s">
-        <v>1352</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>20253535</v>
+        <v>20261015</v>
       </c>
       <c r="C4" t="s">
-        <v>345</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>1031</v>
+        <v>17</v>
       </c>
       <c r="B5">
-        <v>20253730</v>
+        <v>20261215</v>
       </c>
       <c r="C5" t="s">
-        <v>1171</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>1368</v>
+        <v>19</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>348</v>
+        <v>21</v>
       </c>
       <c r="B6">
-        <v>20251015</v>
+        <v>20260430</v>
       </c>
       <c r="C6" t="s">
-        <v>349</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>23</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1235</v>
+        <v>25</v>
       </c>
       <c r="B7">
-        <v>20251215</v>
+        <v>20261310</v>
       </c>
       <c r="C7" t="s">
-        <v>1236</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>1238</v>
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1161</v>
+        <v>29</v>
       </c>
       <c r="B8">
-        <v>20250504</v>
+        <v>20269892</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>31</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="B9">
-        <v>20250430</v>
+        <v>20260400</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>35</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="B10">
-        <v>20259892</v>
+        <v>20263785</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>39</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>354</v>
+        <v>41</v>
       </c>
       <c r="B11">
-        <v>20250400</v>
+        <v>20260019</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>918</v>
+        <v>45</v>
       </c>
       <c r="B12">
-        <v>20253785</v>
+        <v>20260030</v>
       </c>
       <c r="C12" t="s">
-        <v>1166</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>47</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>986</v>
+        <v>49</v>
       </c>
       <c r="B13">
-        <v>20253790</v>
+        <v>20269888</v>
       </c>
       <c r="C13" t="s">
-        <v>476</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>51</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>825</v>
+        <v>53</v>
       </c>
       <c r="B14">
-        <v>20250019</v>
+        <v>20260120</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>55</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>827</v>
+        <v>57</v>
       </c>
       <c r="B15">
-        <v>20250030</v>
+        <v>20261235</v>
       </c>
       <c r="C15" t="s">
-        <v>1258</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>1260</v>
+        <v>59</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>370</v>
+        <v>61</v>
       </c>
       <c r="B16">
-        <v>20250120</v>
+        <v>20260945</v>
       </c>
       <c r="C16" t="s">
-        <v>371</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>63</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>359</v>
+        <v>65</v>
       </c>
       <c r="B17">
-        <v>20253565</v>
+        <v>20260036</v>
       </c>
       <c r="C17" t="s">
-        <v>360</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>67</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>1264</v>
+        <v>69</v>
       </c>
       <c r="B18">
-        <v>20251235</v>
+        <v>20269900</v>
       </c>
       <c r="C18" t="s">
-        <v>1265</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>71</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>363</v>
+        <v>73</v>
       </c>
       <c r="B19">
-        <v>20250010</v>
+        <v>20263780</v>
       </c>
       <c r="C19" t="s">
-        <v>364</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1234</v>
+        <v>75</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>366</v>
+        <v>77</v>
       </c>
       <c r="B20">
-        <v>20250036</v>
+        <v>20260097</v>
       </c>
       <c r="C20" t="s">
-        <v>367</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>79</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>1086</v>
+        <v>81</v>
       </c>
       <c r="B21">
-        <v>20259900</v>
+        <v>20260044</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>83</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>1229</v>
+        <v>85</v>
       </c>
       <c r="B22">
-        <v>20250097</v>
+        <v>20261005</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
-[...83 lines deleted...]
-      <c r="D27" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>88</v>
-      </c>
-[...2099 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>89</v>
       </c>
       <c r="B23">
-        <v>20260265</v>
+        <v>20260119</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>91</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>377</v>
+        <v>93</v>
       </c>
       <c r="B24">
-        <v>20260385</v>
+        <v>20260265</v>
       </c>
       <c r="C24" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>95</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25">
+        <v>20260385</v>
+      </c>
+      <c r="C25" t="s">
         <v>98</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>99</v>
       </c>
-      <c r="D25" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="E25" s="2" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>1312</v>
+        <v>101</v>
       </c>
       <c r="B26">
-        <v>20261075</v>
+        <v>20264662</v>
       </c>
       <c r="C26" t="s">
-        <v>1114</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>1313</v>
+        <v>103</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>1416</v>
+        <v>105</v>
       </c>
       <c r="B27">
-        <v>20261190</v>
+        <v>20261075</v>
       </c>
       <c r="C27" t="s">
-        <v>1209</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1417</v>
+        <v>107</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>1192</v>
+        <v>109</v>
       </c>
       <c r="B28">
-        <v>20269881</v>
+        <v>20261190</v>
       </c>
       <c r="C28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>1279</v>
+        <v>111</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>1350</v>
+        <v>113</v>
       </c>
       <c r="B29">
-        <v>20261275</v>
+        <v>20269881</v>
       </c>
       <c r="C29" t="s">
-        <v>1347</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>115</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>386</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>20261050</v>
+        <v>20261275</v>
       </c>
       <c r="C30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>119</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>1473</v>
+        <v>121</v>
       </c>
       <c r="B31">
-        <v>20261335</v>
+        <v>20261050</v>
       </c>
       <c r="C31" t="s">
-        <v>1474</v>
+        <v>122</v>
       </c>
       <c r="D31" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-        <v>1476</v>
+        <v>123</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B32">
-        <v>20263670</v>
+        <v>20261335</v>
       </c>
       <c r="C32" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D32" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>1407</v>
+        <v>127</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>1220</v>
+        <v>129</v>
       </c>
       <c r="B33">
-        <v>20260075</v>
+        <v>20263670</v>
       </c>
       <c r="C33" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>1391</v>
+        <v>131</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B34">
-        <v>20263705</v>
+        <v>20260075</v>
       </c>
       <c r="C34" t="s">
-        <v>661</v>
+        <v>134</v>
       </c>
       <c r="D34" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>135</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>392</v>
+        <v>137</v>
       </c>
       <c r="B35">
-        <v>20260022</v>
+        <v>20263705</v>
       </c>
       <c r="C35" t="s">
-        <v>1387</v>
+        <v>138</v>
       </c>
       <c r="D35" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>1385</v>
+        <v>139</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>1216</v>
+        <v>141</v>
       </c>
       <c r="B36">
-        <v>20260230</v>
+        <v>20260022</v>
       </c>
       <c r="C36" t="s">
-        <v>1217</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>1219</v>
+        <v>143</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>1251</v>
+        <v>145</v>
       </c>
       <c r="B37">
-        <v>20261230</v>
+        <v>20260230</v>
       </c>
       <c r="C37" t="s">
-        <v>1252</v>
+        <v>146</v>
       </c>
       <c r="D37" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>1254</v>
+        <v>147</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>877</v>
+        <v>149</v>
       </c>
       <c r="B38">
-        <v>20260034</v>
+        <v>20261230</v>
       </c>
       <c r="C38" t="s">
-        <v>1366</v>
+        <v>150</v>
       </c>
       <c r="D38" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>151</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>1398</v>
+        <v>153</v>
       </c>
       <c r="B39">
-        <v>20261300</v>
+        <v>20260034</v>
       </c>
       <c r="C39" t="s">
-        <v>1399</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1401</v>
+        <v>155</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>1178</v>
+        <v>157</v>
       </c>
       <c r="B40">
-        <v>20260071</v>
+        <v>20261300</v>
       </c>
       <c r="C40" t="s">
-        <v>1179</v>
+        <v>158</v>
       </c>
       <c r="D40" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1242</v>
+        <v>159</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>1263</v>
+        <v>161</v>
       </c>
       <c r="B41">
-        <v>20260017</v>
+        <v>20260071</v>
       </c>
       <c r="C41" t="s">
-        <v>1261</v>
+        <v>162</v>
       </c>
       <c r="D41" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>163</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>406</v>
+        <v>165</v>
       </c>
       <c r="B42">
-        <v>20260008</v>
+        <v>20260017</v>
       </c>
       <c r="C42" t="s">
-        <v>407</v>
+        <v>166</v>
       </c>
       <c r="D42" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>167</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>1477</v>
+        <v>169</v>
       </c>
       <c r="B43">
-        <v>20261340</v>
+        <v>20260008</v>
       </c>
       <c r="C43" t="s">
-        <v>1477</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>1479</v>
+        <v>171</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="B44">
-        <v>20263770</v>
+        <v>20261340</v>
       </c>
       <c r="C44" t="s">
-        <v>410</v>
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>174</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>1436</v>
+        <v>176</v>
       </c>
       <c r="B45">
-        <v>20262015</v>
+        <v>20263770</v>
       </c>
       <c r="C45" t="s">
-        <v>1437</v>
+        <v>177</v>
       </c>
       <c r="D45" t="s">
-        <v>1439</v>
-[...2 lines deleted...]
-        <v>1438</v>
+        <v>178</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>689</v>
+        <v>180</v>
       </c>
       <c r="B46">
-        <v>20260210</v>
+        <v>20262015</v>
       </c>
       <c r="C46" t="s">
-        <v>1440</v>
+        <v>181</v>
       </c>
       <c r="D46" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>1442</v>
+        <v>182</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>1494</v>
+        <v>184</v>
       </c>
       <c r="B47">
-        <v>20261145</v>
+        <v>20260210</v>
       </c>
       <c r="C47" t="s">
-        <v>1089</v>
+        <v>185</v>
       </c>
       <c r="D47" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>186</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="B48">
+        <v>20261145</v>
+      </c>
+      <c r="C48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49">
         <v>20260490</v>
       </c>
-      <c r="C48" t="s">
-[...13 lines deleted...]
-      <c r="B49">
+      <c r="C49" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50">
         <v>20261315</v>
       </c>
-      <c r="C49" t="s">
-[...13 lines deleted...]
-      <c r="B50">
+      <c r="C50" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51">
         <v>20261180</v>
       </c>
-      <c r="C50" t="s">
-[...13 lines deleted...]
-      <c r="B51">
+      <c r="C51" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" t="s">
+        <v>202</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52">
         <v>20261500</v>
       </c>
-      <c r="C51" t="s">
-[...13 lines deleted...]
-      <c r="B52">
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53">
         <v>20262222</v>
       </c>
-      <c r="C52" t="s">
-[...13 lines deleted...]
-      <c r="B53">
+      <c r="C53" t="s">
+        <v>209</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54">
         <v>20261260</v>
       </c>
-      <c r="C53" t="s">
-[...13 lines deleted...]
-      <c r="B54">
+      <c r="C54" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" t="s">
+        <v>214</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55">
         <v>20261100</v>
       </c>
-      <c r="C54" t="s">
-[...13 lines deleted...]
-      <c r="B55">
+      <c r="C55" t="s">
+        <v>217</v>
+      </c>
+      <c r="D55" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56">
+        <v>20260074</v>
+      </c>
+      <c r="C56" t="s">
+        <v>221</v>
+      </c>
+      <c r="D56" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57">
         <v>20260048</v>
       </c>
-      <c r="C55" t="s">
-[...13 lines deleted...]
-      <c r="B56">
+      <c r="C57" t="s">
+        <v>225</v>
+      </c>
+      <c r="D57" t="s">
+        <v>226</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58">
         <v>20260191</v>
       </c>
-      <c r="C56" t="s">
-[...13 lines deleted...]
-      <c r="B57">
+      <c r="C58" t="s">
+        <v>229</v>
+      </c>
+      <c r="D58" t="s">
+        <v>230</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59">
         <v>20261320</v>
       </c>
-      <c r="C57" t="s">
-[...13 lines deleted...]
-      <c r="B58">
+      <c r="C59" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" t="s">
+        <v>234</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60">
         <v>20261065</v>
       </c>
-      <c r="C58" t="s">
-[...13 lines deleted...]
-      <c r="B59">
+      <c r="C60" t="s">
+        <v>237</v>
+      </c>
+      <c r="D60" t="s">
+        <v>238</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61">
         <v>20260025</v>
       </c>
-      <c r="C59" t="s">
-[...13 lines deleted...]
-      <c r="B60">
+      <c r="C61" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" t="s">
+        <v>242</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>244</v>
+      </c>
+      <c r="B62">
         <v>20260041</v>
       </c>
-      <c r="C60" t="s">
-[...13 lines deleted...]
-      <c r="B61">
+      <c r="C62" t="s">
+        <v>245</v>
+      </c>
+      <c r="D62" t="s">
+        <v>246</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63">
         <v>20263575</v>
       </c>
-      <c r="C61" t="s">
-[...14 lines deleted...]
-      <c r="B62">
+      <c r="C63" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" t="s">
+        <v>250</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64">
         <v>20260192</v>
       </c>
-      <c r="C62" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>1380</v>
+        <v>253</v>
       </c>
       <c r="D64" t="s">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>1378</v>
+        <v>254</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>448</v>
+        <v>256</v>
       </c>
       <c r="B65">
-        <v>20260031</v>
+        <v>20260088</v>
       </c>
       <c r="C65" t="s">
-        <v>207</v>
+        <v>257</v>
       </c>
       <c r="D65" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>258</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>451</v>
+        <v>260</v>
       </c>
       <c r="B66">
-        <v>20261016</v>
+        <v>20260028</v>
       </c>
       <c r="C66" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="D66" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>262</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1072</v>
+        <v>264</v>
       </c>
       <c r="B67">
-        <v>20260037</v>
+        <v>20260031</v>
       </c>
       <c r="C67" t="s">
-        <v>453</v>
+        <v>265</v>
       </c>
       <c r="D67" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>1308</v>
+        <v>266</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>548</v>
+        <v>268</v>
       </c>
       <c r="B68">
-        <v>20260018</v>
+        <v>20261016</v>
       </c>
       <c r="C68" t="s">
-        <v>549</v>
+        <v>269</v>
       </c>
       <c r="D68" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>270</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="B69">
-        <v>20260004</v>
+        <v>20260037</v>
       </c>
       <c r="C69" t="s">
-        <v>219</v>
+        <v>273</v>
       </c>
       <c r="D69" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>274</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>1191</v>
+        <v>276</v>
       </c>
       <c r="B70">
-        <v>20261999</v>
+        <v>20260043</v>
       </c>
       <c r="C70" t="s">
-        <v>1392</v>
+        <v>277</v>
       </c>
       <c r="D70" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>278</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>1358</v>
+        <v>280</v>
       </c>
       <c r="B71">
-        <v>20261285</v>
+        <v>20260018</v>
       </c>
       <c r="C71" t="s">
-        <v>1481</v>
+        <v>281</v>
       </c>
       <c r="D71" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>1483</v>
+        <v>282</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>1487</v>
+        <v>284</v>
       </c>
       <c r="B72">
-        <v>20261345</v>
+        <v>20260004</v>
       </c>
       <c r="C72" t="s">
-        <v>1488</v>
+        <v>285</v>
       </c>
       <c r="D72" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>286</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>469</v>
+        <v>288</v>
       </c>
       <c r="B73">
-        <v>20260370</v>
+        <v>20261999</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="D73" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>290</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>261</v>
+        <v>292</v>
       </c>
       <c r="B74">
-        <v>20260063</v>
+        <v>20261285</v>
       </c>
       <c r="C74" t="s">
-        <v>262</v>
+        <v>293</v>
       </c>
       <c r="D74" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>294</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>471</v>
+        <v>296</v>
       </c>
       <c r="B75">
-        <v>20261080</v>
+        <v>20261345</v>
       </c>
       <c r="C75" t="s">
-        <v>472</v>
+        <v>50</v>
       </c>
       <c r="D75" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>297</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1369</v>
+        <v>299</v>
       </c>
       <c r="B76">
-        <v>20261295</v>
+        <v>20260370</v>
       </c>
       <c r="C76" t="s">
-        <v>1370</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>1372</v>
+        <v>301</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1240</v>
+        <v>303</v>
       </c>
       <c r="B77">
-        <v>20263600</v>
+        <v>20260063</v>
       </c>
       <c r="C77" t="s">
-        <v>483</v>
+        <v>304</v>
       </c>
       <c r="D77" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>1241</v>
+        <v>305</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1092</v>
+        <v>307</v>
       </c>
       <c r="B78">
-        <v>20261155</v>
+        <v>20261080</v>
       </c>
       <c r="C78" t="s">
-        <v>1498</v>
+        <v>308</v>
       </c>
       <c r="D78" t="s">
-        <v>1499</v>
-[...2 lines deleted...]
-        <v>1500</v>
+        <v>309</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>273</v>
+        <v>311</v>
       </c>
       <c r="B79">
-        <v>20260106</v>
+        <v>20261295</v>
       </c>
       <c r="C79" t="s">
-        <v>479</v>
+        <v>312</v>
       </c>
       <c r="D79" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>313</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1212</v>
+        <v>315</v>
       </c>
       <c r="B80">
-        <v>20261195</v>
+        <v>20263600</v>
       </c>
       <c r="C80" t="s">
-        <v>1213</v>
+        <v>316</v>
       </c>
       <c r="D80" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>317</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1444</v>
+        <v>319</v>
       </c>
       <c r="B81">
-        <v>20260325</v>
+        <v>20261155</v>
       </c>
       <c r="C81" t="s">
-        <v>1447</v>
+        <v>320</v>
       </c>
       <c r="D81" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>1445</v>
+        <v>321</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1182</v>
+        <v>323</v>
       </c>
       <c r="B82">
-        <v>20260007</v>
+        <v>20260106</v>
       </c>
       <c r="C82" t="s">
-        <v>1183</v>
+        <v>324</v>
       </c>
       <c r="D82" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>325</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>999</v>
+        <v>327</v>
       </c>
       <c r="B83">
-        <v>20266665</v>
+        <v>20261195</v>
       </c>
       <c r="C83" t="s">
-        <v>290</v>
+        <v>328</v>
       </c>
       <c r="D83" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>1270</v>
+        <v>329</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1233</v>
+        <v>331</v>
       </c>
       <c r="B84">
-        <v>20261210</v>
+        <v>20260325</v>
       </c>
       <c r="C84" t="s">
-        <v>1230</v>
+        <v>332</v>
       </c>
       <c r="D84" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>1232</v>
+        <v>333</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1466</v>
+        <v>335</v>
       </c>
       <c r="B85">
-        <v>20261325</v>
+        <v>20260007</v>
       </c>
       <c r="C85" t="s">
-        <v>1332</v>
+        <v>336</v>
       </c>
       <c r="D85" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>1465</v>
+        <v>337</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>1208</v>
+        <v>339</v>
       </c>
       <c r="B86">
-        <v>20260475</v>
+        <v>20266665</v>
       </c>
       <c r="C86" t="s">
-        <v>297</v>
+        <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>341</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1148</v>
+        <v>343</v>
       </c>
       <c r="B87">
-        <v>20261035</v>
+        <v>20261210</v>
       </c>
       <c r="C87" t="s">
-        <v>258</v>
+        <v>344</v>
       </c>
       <c r="D87" t="s">
-        <v>1149</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>345</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>308</v>
+        <v>347</v>
       </c>
       <c r="B88">
-        <v>20260014</v>
+        <v>20261325</v>
       </c>
       <c r="C88" t="s">
-        <v>1491</v>
+        <v>348</v>
       </c>
       <c r="D88" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>1493</v>
+        <v>349</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>500</v>
+        <v>351</v>
       </c>
       <c r="B89">
-        <v>20260103</v>
+        <v>20260475</v>
       </c>
       <c r="C89" t="s">
-        <v>1356</v>
+        <v>352</v>
       </c>
       <c r="D89" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>1357</v>
+        <v>353</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>499</v>
+        <v>355</v>
       </c>
       <c r="B90">
-        <v>20260118</v>
+        <v>20261035</v>
       </c>
       <c r="C90" t="s">
-        <v>1393</v>
+        <v>356</v>
       </c>
       <c r="D90" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>1395</v>
+        <v>357</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1452</v>
+        <v>359</v>
       </c>
       <c r="B91">
-        <v>20261515</v>
+        <v>20260014</v>
       </c>
       <c r="C91" t="s">
-        <v>1453</v>
+        <v>360</v>
       </c>
       <c r="D91" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>1455</v>
+        <v>361</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1429</v>
+        <v>363</v>
       </c>
       <c r="B92">
-        <v>20261305</v>
+        <v>20260103</v>
       </c>
       <c r="C92" t="s">
-        <v>1137</v>
+        <v>364</v>
       </c>
       <c r="D92" t="s">
-        <v>1430</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>312</v>
+        <v>367</v>
       </c>
       <c r="B93">
-        <v>20268255</v>
+        <v>20260118</v>
       </c>
       <c r="C93" t="s">
-        <v>1195</v>
+        <v>368</v>
       </c>
       <c r="D93" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>369</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1190</v>
+        <v>371</v>
       </c>
       <c r="B94">
-        <v>20260080</v>
+        <v>20261515</v>
       </c>
       <c r="C94" t="s">
-        <v>316</v>
+        <v>372</v>
       </c>
       <c r="D94" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>1268</v>
+        <v>373</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1247</v>
+        <v>375</v>
       </c>
       <c r="B95">
-        <v>20261225</v>
+        <v>20261305</v>
       </c>
       <c r="C95" t="s">
-        <v>1248</v>
+        <v>376</v>
       </c>
       <c r="D95" t="s">
-        <v>1249</v>
-[...2 lines deleted...]
-        <v>1250</v>
+        <v>377</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1130</v>
+        <v>379</v>
       </c>
       <c r="B96">
-        <v>20260065</v>
+        <v>20268255</v>
       </c>
       <c r="C96" t="s">
-        <v>324</v>
+        <v>380</v>
       </c>
       <c r="D96" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>381</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1151</v>
+        <v>383</v>
       </c>
       <c r="B97">
-        <v>20261175</v>
+        <v>20260080</v>
       </c>
       <c r="C97" t="s">
-        <v>1152</v>
+        <v>384</v>
       </c>
       <c r="D97" t="s">
-        <v>1153</v>
-[...2 lines deleted...]
-        <v>1154</v>
+        <v>385</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1095</v>
+        <v>387</v>
       </c>
       <c r="B98">
-        <v>20260501</v>
+        <v>20261225</v>
       </c>
       <c r="C98" t="s">
-        <v>1096</v>
+        <v>388</v>
       </c>
       <c r="D98" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1097</v>
+        <v>389</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1467</v>
+        <v>391</v>
       </c>
       <c r="B99">
-        <v>20261330</v>
+        <v>20260065</v>
       </c>
       <c r="C99" t="s">
-        <v>1468</v>
+        <v>392</v>
       </c>
       <c r="D99" t="s">
-        <v>1469</v>
-[...2 lines deleted...]
-        <v>1470</v>
+        <v>393</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1362</v>
+        <v>395</v>
       </c>
       <c r="B100">
+        <v>20261175</v>
+      </c>
+      <c r="C100" t="s">
+        <v>396</v>
+      </c>
+      <c r="D100" t="s">
+        <v>397</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101">
+        <v>20260501</v>
+      </c>
+      <c r="C101" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" t="s">
+        <v>401</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102">
+        <v>20261330</v>
+      </c>
+      <c r="C102" t="s">
+        <v>404</v>
+      </c>
+      <c r="D102" t="s">
+        <v>405</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103">
         <v>20261290</v>
       </c>
-      <c r="C100" t="s">
-[...304 lines deleted...]
-      <c r="E202" s="1"/>
+      <c r="C103" t="s">
+        <v>408</v>
+      </c>
+      <c r="D103" t="s">
+        <v>409</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>410</v>
+      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E203">
-[...1 lines deleted...]
-  </sortState>
   <hyperlinks>
-    <hyperlink ref="E93" r:id="rId1" xr:uid="{AE20D1A6-69E7-4B8A-A39B-979E72E6E790}"/>
-[...73 lines deleted...]
-    <hyperlink ref="E65" r:id="rId75" xr:uid="{70104723-C6E3-4E49-8DF8-7A55A78079E1}"/>
+    <hyperlink ref="E96" r:id="rId1" xr:uid="{42A7E72E-DEAA-49BD-8EA2-349094E7414F}"/>
+    <hyperlink ref="E68" r:id="rId2" xr:uid="{2D0C792E-7C60-4FA5-8A76-27BEECB5F0EF}"/>
+    <hyperlink ref="E92" r:id="rId3" xr:uid="{8891A656-7A12-4930-8300-1259391473FC}"/>
+    <hyperlink ref="E86" r:id="rId4" xr:uid="{DAA8D5A1-A8C1-4485-941D-B3387808D304}"/>
+    <hyperlink ref="E39" r:id="rId5" xr:uid="{10F15B10-B95A-429D-88EA-370D6B3ADF06}"/>
+    <hyperlink ref="E79" r:id="rId6" xr:uid="{0FDC65C7-3106-479E-96D8-386F481FFED6}"/>
+    <hyperlink ref="E57" r:id="rId7" xr:uid="{283AED29-1985-4EF4-9309-6879882FE40A}"/>
+    <hyperlink ref="E15" r:id="rId8" xr:uid="{DE0FC483-6689-468A-AD6F-C548FDA88818}"/>
+    <hyperlink ref="E85" r:id="rId9" xr:uid="{6064A0C5-5BB4-4576-89F2-1FD703A2054C}"/>
+    <hyperlink ref="E83" r:id="rId10" xr:uid="{F070FFC3-322F-44B8-9FE3-2A22638C3B76}"/>
+    <hyperlink ref="E24" r:id="rId11" xr:uid="{31AD238E-9307-41AB-8877-B8C9C378F916}"/>
+    <hyperlink ref="E29" r:id="rId12" xr:uid="{2E18F25E-576B-4C05-8750-E4B89AEF6936}"/>
+    <hyperlink ref="E82" r:id="rId13" xr:uid="{937EA271-06DB-410D-8096-DC06D294A018}"/>
+    <hyperlink ref="E37" r:id="rId14" xr:uid="{2C7AFEFE-A36D-4B05-925E-CA372B63BEC9}"/>
+    <hyperlink ref="E49" r:id="rId15" xr:uid="{2CC8D568-F722-4104-A4DE-79925A13BF0C}"/>
+    <hyperlink ref="E65" r:id="rId16" display="hello@edmondcounseling.com" xr:uid="{341EA2BC-37B9-4546-8871-7093A56CB89E}"/>
+    <hyperlink ref="E23" r:id="rId17" xr:uid="{D053A323-F312-440F-960A-9FBA5DB1DD21}"/>
+    <hyperlink ref="E62" r:id="rId18" xr:uid="{F6B4C3F8-725F-4D51-A97D-899ED55AD2AF}"/>
+    <hyperlink ref="E89" r:id="rId19" xr:uid="{F410CDDE-1682-471F-B204-B5D6AEFD0835}"/>
+    <hyperlink ref="E99" r:id="rId20" xr:uid="{26A76751-A172-491E-8FDC-B9D5A0195488}"/>
+    <hyperlink ref="E72" r:id="rId21" xr:uid="{CCB876B0-5FEE-415F-BC42-D9E5CB6842A2}"/>
+    <hyperlink ref="E6" r:id="rId22" xr:uid="{EE581894-5902-4E28-BAAB-3F5509272A07}"/>
+    <hyperlink ref="E76" r:id="rId23" xr:uid="{39B5806A-0AE7-4058-9E61-086A7B8CB1B6}"/>
+    <hyperlink ref="E22" r:id="rId24" xr:uid="{91F1BC57-3606-4F0A-BF17-99D5D5465D9A}"/>
+    <hyperlink ref="E100" r:id="rId25" xr:uid="{5DD872FB-2105-430E-88DF-33DD5ECED48F}"/>
+    <hyperlink ref="E77" r:id="rId26" xr:uid="{73D92F21-615B-42D5-83CD-02F6AD12AE10}"/>
+    <hyperlink ref="E97" r:id="rId27" xr:uid="{3E9AFC22-0FB7-4F5D-A4F5-C0EDE526F179}"/>
+    <hyperlink ref="E25" r:id="rId28" xr:uid="{0655E772-4F97-4E18-A5D2-757CE86D43CF}"/>
+    <hyperlink ref="E34" r:id="rId29" xr:uid="{4E60B39E-869F-4C38-9E35-6FCDB3FDEBE0}"/>
+    <hyperlink ref="E41" r:id="rId30" xr:uid="{B6FA3AEC-928E-46B1-9A0C-4DA71D6EB4D1}"/>
+    <hyperlink ref="E38" r:id="rId31" xr:uid="{58541F54-47BF-462C-A429-693F245AB116}"/>
+    <hyperlink ref="E11" r:id="rId32" xr:uid="{2EA64CA6-BA8B-486A-8348-DB6232586354}"/>
+    <hyperlink ref="E14" r:id="rId33" xr:uid="{7C25532A-D0D0-41D9-9966-C757E515E2F0}"/>
+    <hyperlink ref="E101" r:id="rId34" xr:uid="{18DB2837-431B-49D5-AD02-742527F9F2FE}"/>
+    <hyperlink ref="E17" r:id="rId35" xr:uid="{21F3DE13-3A18-43B6-B3A8-566728D6A63B}"/>
+    <hyperlink ref="E40" r:id="rId36" xr:uid="{AEFFA5A7-7957-47DF-8338-2372671314C0}"/>
+    <hyperlink ref="E16" r:id="rId37" xr:uid="{773BC07F-0953-4D9F-8695-DC0F1640830B}"/>
+    <hyperlink ref="E4" r:id="rId38" xr:uid="{0B0B62C8-4E35-42BE-979B-E19F6A97B863}"/>
+    <hyperlink ref="E55" r:id="rId39" xr:uid="{87AC2543-12D9-47A7-AE5D-8E1A3A295BD3}"/>
+    <hyperlink ref="E43" r:id="rId40" xr:uid="{3EA6996D-CF37-4D53-B495-6E8E7DB5F41E}"/>
+    <hyperlink ref="E45" r:id="rId41" xr:uid="{CCFDAB95-735A-4E26-A6E2-7C10A4D8EED0}"/>
+    <hyperlink ref="E33" r:id="rId42" display="ceu@evolutionmhs.com " xr:uid="{C0402CDF-9E69-47DD-8967-1AC36BC1004B}"/>
+    <hyperlink ref="E31" r:id="rId43" xr:uid="{DC0B03E3-8E66-45A3-98E0-BAFE1168DB40}"/>
+    <hyperlink ref="E8" r:id="rId44" xr:uid="{F70CF497-B4F2-4D07-AC78-F2BEB1E2269C}"/>
+    <hyperlink ref="E58" r:id="rId45" xr:uid="{4B8BE116-3A89-43BA-9856-B5E3696ABD53}"/>
+    <hyperlink ref="E9" r:id="rId46" xr:uid="{1EAD3260-5424-4F33-A27D-A1F3C7539D72}"/>
+    <hyperlink ref="E87" r:id="rId47" xr:uid="{6BAC8C15-58A7-414F-854D-2DD5BEEFD75A}"/>
+    <hyperlink ref="E26" r:id="rId48" xr:uid="{7CDDB7B9-0CF9-4F2E-8885-5D94C19B3885}"/>
+    <hyperlink ref="E2" r:id="rId49" xr:uid="{BD093811-B452-4914-8D41-31A2DF52AE19}"/>
+    <hyperlink ref="E78" r:id="rId50" xr:uid="{CC2BE1D5-2F65-47FA-A5BA-DAB60659B452}"/>
+    <hyperlink ref="E53" r:id="rId51" display="heather.murphy@macu.edu" xr:uid="{B4179FAD-4EF0-40A6-BE64-C3183AFBFEAF}"/>
+    <hyperlink ref="E3" r:id="rId52" xr:uid="{07590294-FB6F-4548-AE8B-CFA7CA58A11A}"/>
+    <hyperlink ref="E95" r:id="rId53" xr:uid="{AA445D29-54EF-4345-AFEE-959436108055}"/>
+    <hyperlink ref="E7" r:id="rId54" xr:uid="{0628D056-6BC5-4534-96D4-8CCD9591F400}"/>
+    <hyperlink ref="E60" r:id="rId55" xr:uid="{C768BE21-F1DE-4FEB-9659-0483D42B58D3}"/>
+    <hyperlink ref="E69" r:id="rId56" xr:uid="{BD91A1DB-DA8F-4632-AC7E-5C005D616FFA}"/>
+    <hyperlink ref="E47" r:id="rId57" xr:uid="{64F376DE-FEF8-4825-9562-787CF48079E9}"/>
+    <hyperlink ref="E63" r:id="rId58" xr:uid="{21C9E2BF-D1DD-47B6-BBC6-C5415E8DC126}"/>
+    <hyperlink ref="E84" r:id="rId59" xr:uid="{7AEC238F-1C88-4EEF-A9E7-F05A163379B6}"/>
+    <hyperlink ref="E50" r:id="rId60" xr:uid="{602C2B2A-AFBB-4C7D-B1AD-58518D197686}"/>
+    <hyperlink ref="E10" r:id="rId61" xr:uid="{C0D181D0-3318-42F7-812E-CF951D974625}"/>
+    <hyperlink ref="E5" r:id="rId62" xr:uid="{CBD66B4E-FCA7-4865-B3DC-46AE543CDF34}"/>
+    <hyperlink ref="E59" r:id="rId63" xr:uid="{4CFBF2C3-F07A-4A40-8004-741DB6991E44}"/>
+    <hyperlink ref="E88" r:id="rId64" xr:uid="{E4ED6DBD-9D68-4D4D-8106-5DEB166805BE}"/>
+    <hyperlink ref="E51" r:id="rId65" xr:uid="{0668F810-5058-455E-8977-B002C74E5471}"/>
+    <hyperlink ref="E102" r:id="rId66" xr:uid="{5AA0806B-0F47-47A7-ACC7-DDEA7CDADC88}"/>
+    <hyperlink ref="E19" r:id="rId67" xr:uid="{F5D2431D-3AFE-4090-B74E-26D6B30BF012}"/>
+    <hyperlink ref="E80" r:id="rId68" xr:uid="{E3961BD8-7B78-46A7-A891-C21C2D301C4D}"/>
+    <hyperlink ref="E32" r:id="rId69" xr:uid="{1564CBCD-4C29-40CE-BD25-BA9DC2AB2A5B}"/>
+    <hyperlink ref="E44" r:id="rId70" xr:uid="{CF84A927-1E34-4971-A382-8378A22DBFC9}"/>
+    <hyperlink ref="E42" r:id="rId71" xr:uid="{DA55D566-6757-437E-AB08-3DBBD130520A}"/>
+    <hyperlink ref="E71" r:id="rId72" xr:uid="{94D149F5-A8F9-4F21-95BF-5F0990E33716}"/>
+    <hyperlink ref="E91" r:id="rId73" xr:uid="{4D629349-3DD7-4E89-A553-F7FB099E9853}"/>
+    <hyperlink ref="E98" r:id="rId74" xr:uid="{07EBBEE3-0D53-447C-8FD6-CC2910B85402}"/>
+    <hyperlink ref="E67" r:id="rId75" xr:uid="{B37F27CF-1134-4CA9-ADC1-7AFF50BCD827}"/>
+    <hyperlink ref="E56" r:id="rId76" xr:uid="{2E33D8BE-90DC-4FBF-B489-E47D96E63B01}"/>
+    <hyperlink ref="E21" r:id="rId77" xr:uid="{707C2F92-1E77-4577-8090-6C86052FA740}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId76"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>2026</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Whitney Kenedy</dc:creator>
+  <dc:creator>James Marks</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>