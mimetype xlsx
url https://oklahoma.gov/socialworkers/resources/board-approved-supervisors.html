--- v6 (2026-08-22)
+++ v7 (2026-10-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64C078E9-4951-4559-8E8F-79809184B142}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E877A03-0630-44F6-99CD-25B53D6F71DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E2312715-E2FF-4032-9CFF-7DC8866452F5}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1371" uniqueCount="797">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1391" uniqueCount="807">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
@@ -2426,50 +2426,80 @@
     <t>Ashley L.</t>
   </si>
   <si>
     <t>ASHLEY.WEST24@YAHOO.COM</t>
   </si>
   <si>
     <t>Winslow</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>dianmsw@gmail.com</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>Zayas</t>
   </si>
   <si>
     <t>Angela L.</t>
   </si>
   <si>
     <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
+  </si>
+  <si>
+    <t>3964</t>
+  </si>
+  <si>
+    <t>Lawhorn</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>LAWHORN329@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>5251</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>JSPETTY0521@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Sligar</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>rachel.sligar@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2585,51 +2615,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2663,50 +2693,53 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3002,59 +3035,59 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaines.mahogany@att.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMLUNA79@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.budovec@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stormy.l.bullard@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaines.mahogany@att.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMLUNA79@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.sligar@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LAWHORN329@YAHOO.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.budovec@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSPETTY0521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stormy.l.bullard@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C22E8923-B5B0-417A-AD2D-B9F216C0B9A8}">
-  <dimension ref="A1:H199"/>
+  <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L194" sqref="L194"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -3835,589 +3868,589 @@
       </c>
       <c r="C31" s="4" t="s">
         <v>132</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="11">
         <v>47274</v>
       </c>
       <c r="G31" s="18" t="s">
         <v>134</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="11">
-        <v>46315</v>
+        <v>47050</v>
       </c>
       <c r="G32" s="14" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="11">
-        <v>47050</v>
+        <v>47309</v>
       </c>
       <c r="G33" s="14" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="F34" s="11">
-        <v>47309</v>
+        <v>47274</v>
       </c>
       <c r="G34" s="13" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="F35" s="11">
-        <v>47274</v>
+        <v>47158</v>
       </c>
       <c r="G35" s="14" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>8</v>
+        <v>157</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="11">
-        <v>47158</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>47274</v>
+      </c>
+      <c r="G36" s="16" t="s">
+        <v>161</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>157</v>
+        <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="11">
-        <v>47274</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>46489</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>165</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="11">
         <v>46489</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="11">
-        <v>46489</v>
+        <v>46903</v>
       </c>
       <c r="G39" s="14" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="11">
-        <v>46903</v>
+        <v>46399</v>
       </c>
       <c r="G40" s="14" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="11">
-        <v>46399</v>
+        <v>46706</v>
       </c>
       <c r="G41" s="12" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="11">
-        <v>46706</v>
+        <v>46882</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>182</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="11">
-        <v>46882</v>
+        <v>46399</v>
       </c>
       <c r="G43" s="12" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>40</v>
+        <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="5" t="s">
-        <v>187</v>
+      <c r="B44" s="5">
+        <v>4605</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="11">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>47071</v>
+      </c>
+      <c r="G44" s="16" t="s">
+        <v>194</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="5">
-        <v>4605</v>
+      <c r="B45" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="11">
-        <v>47071</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>46706</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>199</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>195</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="11">
-        <v>46706</v>
+        <v>46882</v>
       </c>
       <c r="G46" s="12" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="11">
-        <v>46882</v>
+        <v>47386</v>
       </c>
       <c r="G47" s="14" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="11">
-        <v>46315</v>
+        <v>46882</v>
       </c>
       <c r="G48" s="12" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>40</v>
+        <v>212</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="11">
         <v>46882</v>
       </c>
       <c r="G49" s="12" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="11">
-        <v>46882</v>
+        <v>46489</v>
       </c>
       <c r="G50" s="14" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="11">
         <v>46489</v>
       </c>
-      <c r="G51" s="14" t="s">
-        <v>220</v>
+      <c r="G51" s="19" t="s">
+        <v>224</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="11">
-        <v>46489</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>46315</v>
+      </c>
+      <c r="G52" s="14" t="s">
+        <v>139</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>226</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>227</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="11">
         <v>46882</v>
       </c>
       <c r="G53" s="19" t="s">
         <v>228</v>
       </c>
       <c r="H53" s="5" t="s">
@@ -4939,51 +4972,51 @@
       </c>
       <c r="G73" s="13" t="s">
         <v>309</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5">
         <v>8284</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>310</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>311</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="11">
-        <v>46231</v>
+        <v>47386</v>
       </c>
       <c r="G74" s="18" t="s">
         <v>312</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>314</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>315</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="11">
@@ -5615,51 +5648,51 @@
       </c>
       <c r="G99" s="9" t="s">
         <v>412</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>413</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>414</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>415</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="11">
-        <v>46178</v>
+        <v>47274</v>
       </c>
       <c r="G100" s="14" t="s">
         <v>416</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>418</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>419</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="8">
@@ -6045,2397 +6078,2478 @@
       </c>
       <c r="C116" s="4" t="s">
         <v>477</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>478</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="11">
         <v>46594</v>
       </c>
       <c r="G116" s="12" t="s">
         <v>479</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>481</v>
+        <v>797</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>482</v>
+        <v>798</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>483</v>
+        <v>799</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>47386</v>
+      </c>
+      <c r="G117" s="18" t="s">
+        <v>800</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F118" s="8">
-[...3 lines deleted...]
-        <v>488</v>
+      <c r="F118" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G118" s="12" t="s">
+        <v>484</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="8">
-        <v>47050</v>
+        <v>46315</v>
       </c>
       <c r="G119" s="9" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>202</v>
+        <v>491</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>11</v>
+      </c>
+      <c r="F120" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>492</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="5">
-        <v>20368</v>
+      <c r="B121" s="5" t="s">
+        <v>493</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>497</v>
+        <v>202</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="F121" s="11">
-        <v>47274</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>46903</v>
+      </c>
+      <c r="G121" s="12" t="s">
+        <v>495</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B122" s="5" t="s">
-        <v>499</v>
+      <c r="B122" s="5">
+        <v>20368</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>406</v>
+        <v>497</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="F122" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>47274</v>
+      </c>
+      <c r="G122" s="18" t="s">
+        <v>498</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>504</v>
+        <v>406</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="11">
-        <v>47190</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>46706</v>
+      </c>
+      <c r="G123" s="13" t="s">
+        <v>501</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>76</v>
+        <v>504</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>47190</v>
+      </c>
+      <c r="G124" s="14" t="s">
+        <v>505</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>511</v>
+        <v>76</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="8">
-[...3 lines deleted...]
-        <v>512</v>
+      <c r="F125" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G125" s="15" t="s">
+        <v>508</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>157</v>
+        <v>8</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="F126" s="8">
-        <v>46706</v>
+        <v>46543</v>
       </c>
       <c r="G126" s="9" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>8</v>
+        <v>157</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>151</v>
+      </c>
+      <c r="F127" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G127" s="9" t="s">
+        <v>516</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>343</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>138</v>
+        <v>519</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F128" s="8">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="F128" s="11">
+        <v>47386</v>
+      </c>
+      <c r="G128" s="22" t="s">
+        <v>520</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>23</v>
+        <v>343</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>526</v>
+        <v>138</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="8">
-        <v>47190</v>
+        <v>46594</v>
       </c>
       <c r="G129" s="9" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F130" s="11">
-[...3 lines deleted...]
-        <v>531</v>
+      <c r="F130" s="8">
+        <v>47190</v>
+      </c>
+      <c r="G130" s="9" t="s">
+        <v>527</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>191</v>
+        <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F131" s="8">
-[...3 lines deleted...]
-        <v>535</v>
+      <c r="F131" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G131" s="12" t="s">
+        <v>531</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>40</v>
+        <v>191</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="8">
-        <v>46489</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>46882</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>535</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="8">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>46489</v>
+      </c>
+      <c r="G133" s="10" t="s">
+        <v>539</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F134" s="11">
-[...3 lines deleted...]
-        <v>547</v>
+      <c r="F134" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G134" s="9" t="s">
+        <v>543</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F135" s="8">
-[...3 lines deleted...]
-        <v>551</v>
+      <c r="F135" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G135" s="12" t="s">
+        <v>547</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="5">
-        <v>7709</v>
+      <c r="B136" s="5" t="s">
+        <v>548</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="8">
-        <v>47155</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>46769</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>551</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>555</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B137" s="5" t="s">
-        <v>556</v>
+      <c r="B137" s="5">
+        <v>7709</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>338</v>
+        <v>553</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="8">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>47155</v>
+      </c>
+      <c r="G137" s="10" t="s">
+        <v>554</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>40</v>
+        <v>555</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>561</v>
+        <v>338</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="8">
-        <v>46399</v>
+        <v>46903</v>
       </c>
       <c r="G138" s="9" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>560</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F139" s="11">
-[...3 lines deleted...]
-        <v>565</v>
+      <c r="F139" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>562</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>566</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="11">
-        <v>47274</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>46489</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>565</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>130</v>
+        <v>566</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="11">
-        <v>46980</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>47274</v>
+      </c>
+      <c r="G141" s="12" t="s">
+        <v>570</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="11">
-        <v>47155</v>
+        <v>46980</v>
       </c>
       <c r="G142" s="14" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>579</v>
+        <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="11">
-        <v>46769</v>
+        <v>47155</v>
       </c>
       <c r="G143" s="14" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>13</v>
+        <v>579</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="11">
-        <v>46489</v>
+        <v>46769</v>
       </c>
       <c r="G144" s="14" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>343</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>46489</v>
+      </c>
+      <c r="G145" s="14" t="s">
+        <v>587</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>40</v>
+        <v>343</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="11">
-        <v>47071</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>46231</v>
+      </c>
+      <c r="G146" s="12" t="s">
+        <v>591</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>289</v>
+        <v>594</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>47071</v>
+      </c>
+      <c r="G147" s="14" t="s">
+        <v>595</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>601</v>
+        <v>289</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F148" s="8">
-[...3 lines deleted...]
-        <v>602</v>
+      <c r="F148" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G148" s="23" t="s">
+        <v>598</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="8">
-        <v>47155</v>
+        <v>46769</v>
       </c>
       <c r="G149" s="9" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F150" s="11">
-[...3 lines deleted...]
-        <v>610</v>
+      <c r="F150" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>606</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B151" s="5">
-        <v>20464</v>
+      <c r="B151" s="5" t="s">
+        <v>607</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F151" s="17">
-[...3 lines deleted...]
-        <v>613</v>
+      <c r="F151" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G151" s="13" t="s">
+        <v>610</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>614</v>
+        <v>45</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>615</v>
+        <v>801</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>617</v>
+        <v>802</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="11">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>46769</v>
+      </c>
+      <c r="G152" s="18" t="s">
+        <v>803</v>
+      </c>
+      <c r="H152" s="28" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B153" s="5" t="s">
-        <v>619</v>
+      <c r="B153" s="5">
+        <v>20464</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F153" s="11">
-        <v>46882</v>
+      <c r="F153" s="17">
+        <v>46399</v>
       </c>
       <c r="G153" s="14" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>138</v>
+        <v>617</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="11">
-        <v>46231</v>
+        <v>46315</v>
       </c>
       <c r="G154" s="14" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B155" s="5">
-        <v>3231</v>
+      <c r="B155" s="5" t="s">
+        <v>619</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="11">
-        <v>47309</v>
+        <v>46882</v>
       </c>
       <c r="G155" s="14" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>40</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>632</v>
+        <v>138</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="11">
-        <v>46769</v>
+        <v>46231</v>
       </c>
       <c r="G156" s="14" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B157" s="5" t="s">
-        <v>634</v>
+      <c r="B157" s="5">
+        <v>3231</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>47309</v>
+      </c>
+      <c r="G157" s="14" t="s">
+        <v>629</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F158" s="8">
+      <c r="F158" s="11">
         <v>46769</v>
       </c>
-      <c r="G158" s="9" t="s">
-        <v>641</v>
+      <c r="G158" s="14" t="s">
+        <v>633</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>642</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>46769</v>
+      </c>
+      <c r="G159" s="15" t="s">
+        <v>637</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="8">
         <v>46769</v>
       </c>
-      <c r="G160" s="7" t="s">
-        <v>650</v>
+      <c r="G160" s="9" t="s">
+        <v>641</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>13</v>
+        <v>642</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>69</v>
+        <v>644</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F161" s="8">
-[...3 lines deleted...]
-        <v>653</v>
+      <c r="F161" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G161" s="22" t="s">
+        <v>646</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>335</v>
+        <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>59</v>
+        <v>649</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>46769</v>
+      </c>
+      <c r="G162" s="7" t="s">
+        <v>650</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>658</v>
+        <v>69</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F163" s="11">
-[...3 lines deleted...]
-        <v>660</v>
+      <c r="F163" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G163" s="9" t="s">
+        <v>653</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>13</v>
+        <v>335</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>663</v>
+        <v>59</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F164" s="11">
+      <c r="F164" s="8">
         <v>46882</v>
       </c>
-      <c r="G164" s="14" t="s">
-        <v>664</v>
+      <c r="G164" s="9" t="s">
+        <v>656</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>47309</v>
+      </c>
+      <c r="G165" s="13" t="s">
+        <v>660</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="11">
-        <v>46399</v>
+        <v>46882</v>
       </c>
       <c r="G166" s="14" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>46231</v>
+      </c>
+      <c r="G167" s="14" t="s">
+        <v>668</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>677</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>46399</v>
+      </c>
+      <c r="G168" s="14" t="s">
+        <v>672</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>46315</v>
+      </c>
+      <c r="G169" s="15" t="s">
+        <v>676</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>91</v>
+        <v>677</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>46706</v>
+      </c>
+      <c r="G170" s="12" t="s">
+        <v>681</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="11">
-        <v>46315</v>
+        <v>46769</v>
       </c>
       <c r="G171" s="14" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G172" s="14" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="11">
-        <v>46980</v>
+        <v>47386</v>
       </c>
       <c r="G173" s="14" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>702</v>
+        <v>45</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B174" s="5">
-        <v>4334</v>
+      <c r="B174" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F174" s="17">
-        <v>46489</v>
+      <c r="F174" s="11">
+        <v>46980</v>
       </c>
       <c r="G174" s="14" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>45</v>
+        <v>642</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>46980</v>
+      </c>
+      <c r="G175" s="14" t="s">
+        <v>701</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>18</v>
+        <v>702</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B176" s="5" t="s">
-        <v>709</v>
+      <c r="B176" s="5">
+        <v>4905</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>710</v>
+        <v>804</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>711</v>
+        <v>805</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F176" s="11">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="F176" s="17">
+        <v>46489</v>
+      </c>
+      <c r="G176" s="18" t="s">
+        <v>806</v>
+      </c>
+      <c r="H176" s="28" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="5">
-        <v>8310</v>
+        <v>4334</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F177" s="8">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="F177" s="17">
+        <v>46489</v>
+      </c>
+      <c r="G177" s="14" t="s">
+        <v>705</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>256</v>
+        <v>703</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F178" s="8">
-[...3 lines deleted...]
-        <v>718</v>
+      <c r="F178" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G178" s="19" t="s">
+        <v>708</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F179" s="8">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="F179" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G179" s="14" t="s">
+        <v>712</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B180" s="5" t="s">
-        <v>722</v>
+      <c r="B180" s="5">
+        <v>8310</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>46315</v>
+      </c>
+      <c r="G180" s="10" t="s">
+        <v>715</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>727</v>
+        <v>256</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>546</v>
+        <v>717</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F181" s="11">
-[...3 lines deleted...]
-        <v>728</v>
+      <c r="F181" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>718</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>729</v>
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>55</v>
+        <v>704</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F182" s="11">
-[...3 lines deleted...]
-        <v>732</v>
+      <c r="F182" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G182" s="9" t="s">
+        <v>721</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>735</v>
+        <v>724</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F183" s="11">
-[...3 lines deleted...]
-        <v>736</v>
+      <c r="F183" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G183" s="9" t="s">
+        <v>725</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>335</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>737</v>
+        <v>726</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>738</v>
+        <v>727</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>739</v>
+        <v>546</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="11">
-        <v>46882</v>
+        <v>46980</v>
       </c>
       <c r="G184" s="12" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>18</v>
+        <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>741</v>
+        <v>730</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>742</v>
+        <v>731</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>743</v>
+        <v>55</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F185" s="8">
-[...3 lines deleted...]
-        <v>744</v>
+      <c r="F185" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G185" s="12" t="s">
+        <v>732</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>566</v>
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>746</v>
+        <v>734</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>747</v>
+        <v>735</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F186" s="8">
-[...3 lines deleted...]
-        <v>748</v>
+      <c r="F186" s="11">
+        <v>47386</v>
+      </c>
+      <c r="G186" s="18" t="s">
+        <v>736</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>446</v>
+        <v>335</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B187" s="5">
-        <v>2543</v>
+      <c r="B187" s="5" t="s">
+        <v>737</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>750</v>
+        <v>739</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F187" s="8">
-[...3 lines deleted...]
-        <v>751</v>
+      <c r="F187" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G187" s="12" t="s">
+        <v>740</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>753</v>
+        <v>742</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>47071</v>
+      </c>
+      <c r="G188" s="10" t="s">
+        <v>744</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>45</v>
+        <v>566</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>605</v>
+        <v>747</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="8">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>46231</v>
+      </c>
+      <c r="G189" s="9" t="s">
+        <v>748</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>13</v>
+        <v>446</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B190" s="5" t="s">
-        <v>759</v>
+      <c r="B190" s="5">
+        <v>2543</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F190" s="11">
-[...3 lines deleted...]
-        <v>761</v>
+      <c r="F190" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G190" s="10" t="s">
+        <v>751</v>
       </c>
       <c r="H190" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F191" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G191" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="H191" s="5" t="s">
         <v>45</v>
-      </c>
-[...24 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>768</v>
+        <v>605</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F192" s="11">
-[...3 lines deleted...]
-        <v>769</v>
+      <c r="F192" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G192" s="10" t="s">
+        <v>758</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>771</v>
+        <v>757</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>772</v>
+        <v>760</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="11">
-        <v>46489</v>
+        <v>47071</v>
       </c>
       <c r="G193" s="12" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A194" s="4" t="s">
-[...9 lines deleted...]
-        <v>776</v>
+      <c r="A194" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B194" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C194" s="25" t="s">
+        <v>763</v>
+      </c>
+      <c r="D194" s="25" t="s">
+        <v>764</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F194" s="11">
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="F194" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G194" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="H194" s="26" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>778</v>
+        <v>766</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>779</v>
+        <v>767</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>780</v>
+        <v>768</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G195" s="12" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
       <c r="E196" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="11">
-        <v>46980</v>
+        <v>46489</v>
       </c>
       <c r="G196" s="12" t="s">
-        <v>785</v>
+        <v>773</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>786</v>
+        <v>774</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>46489</v>
+      </c>
+      <c r="G197" s="12" t="s">
+        <v>777</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B198" s="5">
-        <v>20996</v>
+      <c r="B198" s="5" t="s">
+        <v>778</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="11">
-        <v>46769</v>
+        <v>46980</v>
       </c>
       <c r="G198" s="12" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="11">
-        <v>46062</v>
+        <v>46980</v>
       </c>
       <c r="G199" s="12" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A200" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="E200" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F200" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G200" s="18" t="s">
+        <v>789</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A201" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F201" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G201" s="12" t="s">
+        <v>792</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A202" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="E202" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F202" s="11">
+        <v>47158</v>
+      </c>
+      <c r="G202" s="12" t="s">
+        <v>796</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{90AE90B6-086D-4ADB-8739-F02CCC646F23}"/>
-[...190 lines deleted...]
-    <hyperlink ref="G120" r:id="rId192" xr:uid="{02C0ECAA-C4BE-44F5-9892-4E06CC71991A}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{8A80182F-8444-4545-8DD1-23028230FAC0}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{40E422C5-3E7B-4652-B3BE-7C5A849777F7}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{6137E543-F47D-4DA4-B663-DBABCBA31ADC}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{586C5724-4CDC-4A86-944A-1D533B8D2CFE}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{13C362B2-C324-4422-8FB3-BBD80117BFC8}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{583CD3B0-F2E2-4456-A80D-7AA8B8512FBA}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{681382DB-AC38-4734-A137-9C79EAB2E3A0}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{FFEC0018-7CE7-4275-859E-8465AC87FB73}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{50D59526-3907-4321-A99E-FCC712902E8F}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{BC900673-CE3F-4C9E-94AB-3463AE813D11}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{B13AF3BA-2E6B-41BF-8FC2-8089C0339342}"/>
+    <hyperlink ref="G19" r:id="rId12" xr:uid="{EBF587BA-F977-4F40-9DB4-E830AD95CD5A}"/>
+    <hyperlink ref="G20" r:id="rId13" xr:uid="{A9FA0281-3399-4C75-8352-0FD1053C5562}"/>
+    <hyperlink ref="G21" r:id="rId14" xr:uid="{8061D61C-19BF-4000-B11D-4CE90B3AF63C}"/>
+    <hyperlink ref="G23" r:id="rId15" xr:uid="{B77A408F-FBE4-4B84-A01F-730DE0B2A9F3}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{9F1D26FB-DBB3-43BF-822F-5A141B535302}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{26E48F5B-8930-4749-9A7A-4757E799C406}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{B65C6321-8938-4CA8-8A51-9181C2C75AF4}"/>
+    <hyperlink ref="G52" r:id="rId19" xr:uid="{BAD331F1-701D-47F5-A8F6-2145BC69C8AF}"/>
+    <hyperlink ref="G32" r:id="rId20" xr:uid="{365B71EB-CC18-473F-91C2-0A3CDDEF0482}"/>
+    <hyperlink ref="G33" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{6871C0D9-BE3C-4294-96CC-B2AD5B562176}"/>
+    <hyperlink ref="G34" r:id="rId22" xr:uid="{BF7880D4-7E33-48FC-AF15-A272810FC904}"/>
+    <hyperlink ref="G35" r:id="rId23" xr:uid="{1DF7512E-617F-48A9-B5E7-4E9C83CE30FE}"/>
+    <hyperlink ref="G37" r:id="rId24" xr:uid="{20ECFDA8-FB92-42B5-8D10-ADAF0E50F68C}"/>
+    <hyperlink ref="G38" r:id="rId25" xr:uid="{6459ACBE-0FB8-4A36-9A13-71CD2332B588}"/>
+    <hyperlink ref="G39" r:id="rId26" xr:uid="{39F208DE-2735-4061-B8F6-29C0E7DDE09F}"/>
+    <hyperlink ref="G40" r:id="rId27" xr:uid="{F37BB71A-94D8-4EBF-8431-EB0624624BDE}"/>
+    <hyperlink ref="G42" r:id="rId28" xr:uid="{19C39420-D440-4D39-9012-08C831585D2A}"/>
+    <hyperlink ref="G47" r:id="rId29" xr:uid="{086F11F0-7C8D-45F3-9EDC-0A784F6C026B}"/>
+    <hyperlink ref="G51" r:id="rId30" xr:uid="{86808629-B5DC-4697-8CCE-143C5ADB6232}"/>
+    <hyperlink ref="G53" r:id="rId31" xr:uid="{8BC4E495-1D3E-442E-96CA-B12AA21AF2FD}"/>
+    <hyperlink ref="G54" r:id="rId32" xr:uid="{3FBC4EA0-BF41-4DC4-95EA-C8EF4589CE1F}"/>
+    <hyperlink ref="G55" r:id="rId33" xr:uid="{64968E98-168D-4F0D-8EC6-108295B3C324}"/>
+    <hyperlink ref="G57" r:id="rId34" xr:uid="{19DDE6B5-807A-437B-BFFA-BC11CEDF9378}"/>
+    <hyperlink ref="G58" r:id="rId35" xr:uid="{39EA045A-1089-47D8-92EF-AAF49F7303D9}"/>
+    <hyperlink ref="G59" r:id="rId36" xr:uid="{41E62CD8-71A2-45E7-90C6-2B97B11AEDBA}"/>
+    <hyperlink ref="G61" r:id="rId37" xr:uid="{BEFBE77E-E2BA-42FC-970A-AFAFA4372483}"/>
+    <hyperlink ref="G62" r:id="rId38" xr:uid="{C1DDAE52-B759-4F1E-84CA-B6A1F6843143}"/>
+    <hyperlink ref="G63" r:id="rId39" xr:uid="{ECB283A0-4334-4B1E-B818-9FB60E5B4844}"/>
+    <hyperlink ref="G65" r:id="rId40" xr:uid="{6C9006B0-CE8D-4A88-BDEA-518E93580014}"/>
+    <hyperlink ref="G66" r:id="rId41" xr:uid="{DD49A3CC-376E-46AB-991F-BB76EDD39972}"/>
+    <hyperlink ref="G67" r:id="rId42" xr:uid="{3F8C9E44-D48F-45A9-9422-6E10FB147212}"/>
+    <hyperlink ref="G69" r:id="rId43" xr:uid="{621C7729-D4F7-4579-999C-934DBB6139DA}"/>
+    <hyperlink ref="G72" r:id="rId44" xr:uid="{25E7A37A-A082-49D1-B159-C1FD755E6A60}"/>
+    <hyperlink ref="G73" r:id="rId45" xr:uid="{D73234C6-2000-41C8-A6D1-8FE46BEB6B29}"/>
+    <hyperlink ref="G75" r:id="rId46" xr:uid="{4704C06A-A70C-4E00-B2B0-17EC3B06E5CD}"/>
+    <hyperlink ref="G76" r:id="rId47" xr:uid="{45C3099F-8051-4F68-81DA-B7326DD10F45}"/>
+    <hyperlink ref="G77" r:id="rId48" xr:uid="{15D32733-917C-4354-8E4D-C0F063F77D2D}"/>
+    <hyperlink ref="G80" r:id="rId49" xr:uid="{D782247F-3EE8-4386-A357-E62B060352AD}"/>
+    <hyperlink ref="G81" r:id="rId50" xr:uid="{CFB60AB3-4C9D-4630-892C-BAC0FB04BC3D}"/>
+    <hyperlink ref="G82" r:id="rId51" xr:uid="{D7AA6662-714E-4AEE-AC32-85B0F3DC658D}"/>
+    <hyperlink ref="G83" r:id="rId52" xr:uid="{95B850EE-A312-471D-97CB-71ECDF28FE4B}"/>
+    <hyperlink ref="G84" r:id="rId53" xr:uid="{FCEFF5A3-27B7-4792-8694-539241D27905}"/>
+    <hyperlink ref="G86" r:id="rId54" xr:uid="{684433CA-D11F-4D90-937E-A217262DD097}"/>
+    <hyperlink ref="G88" r:id="rId55" xr:uid="{A8993CDD-666B-441D-93C1-B5143C3BAE39}"/>
+    <hyperlink ref="G87" r:id="rId56" xr:uid="{8B7D089E-6A2E-401B-A78F-D90049150FA3}"/>
+    <hyperlink ref="G90" r:id="rId57" xr:uid="{0D995FD0-1063-4909-97DF-F2694842A115}"/>
+    <hyperlink ref="G93" r:id="rId58" xr:uid="{2BAEDEAE-7380-45C4-BFB0-6A656BF72495}"/>
+    <hyperlink ref="G94" r:id="rId59" xr:uid="{8C56FDDA-CB66-41CF-9D8C-C938012B4A11}"/>
+    <hyperlink ref="G95" r:id="rId60" xr:uid="{9F68B94E-30AA-4B36-9278-23DB7BB0CFD5}"/>
+    <hyperlink ref="G98" r:id="rId61" xr:uid="{71513140-123C-4386-85E5-7A694E98773A}"/>
+    <hyperlink ref="G97" r:id="rId62" xr:uid="{8971DE92-8B8B-488A-9EBE-4C64627D9169}"/>
+    <hyperlink ref="G99" r:id="rId63" xr:uid="{856A8754-4463-40A7-B914-E3DE1697D660}"/>
+    <hyperlink ref="G100" r:id="rId64" xr:uid="{7B765730-6E75-42A4-AC7E-57E675049049}"/>
+    <hyperlink ref="G101" r:id="rId65" xr:uid="{08BD91CB-6051-45B0-9B2E-AF682B8F7FE9}"/>
+    <hyperlink ref="G130" r:id="rId66" xr:uid="{CA9F52ED-4EFA-47EA-B53F-EE5154D5E5C1}"/>
+    <hyperlink ref="G104" r:id="rId67" xr:uid="{87BA4B0B-D430-4259-BC2A-9ADD799B0066}"/>
+    <hyperlink ref="G105" r:id="rId68" xr:uid="{BFB8D26E-4960-4B73-B9EC-92CE5E029850}"/>
+    <hyperlink ref="G106" r:id="rId69" xr:uid="{2489C8D2-68DA-4614-AA60-BBD86B4F5CDA}"/>
+    <hyperlink ref="G109" r:id="rId70" xr:uid="{40DCCD9B-1F98-4919-B52B-C53042544819}"/>
+    <hyperlink ref="G110" r:id="rId71" xr:uid="{76677509-C228-49CC-94D7-F1C924F59606}"/>
+    <hyperlink ref="G112" r:id="rId72" xr:uid="{84CB4B9D-AA66-4932-A30A-6B30841DB63E}"/>
+    <hyperlink ref="G113" r:id="rId73" xr:uid="{DFBD57BD-4696-46A6-A9F8-232A92F4A7B0}"/>
+    <hyperlink ref="G114" r:id="rId74" xr:uid="{A724F8EC-C460-44B0-A261-1A04AC59401E}"/>
+    <hyperlink ref="G115" r:id="rId75" xr:uid="{741AF8E6-A302-47DB-9117-4E0919FBCDE8}"/>
+    <hyperlink ref="G116" r:id="rId76" xr:uid="{851ACEBB-1260-42E0-9713-8201FB565BED}"/>
+    <hyperlink ref="G118" r:id="rId77" xr:uid="{30505DC0-05EF-4BBE-808F-012ECBE93C5F}"/>
+    <hyperlink ref="G119" r:id="rId78" xr:uid="{7FB5DDAA-A012-47C2-BB98-6CB7AE4670A8}"/>
+    <hyperlink ref="G123" r:id="rId79" xr:uid="{A8B7D70D-7E4F-4672-A4B7-46AFD9779898}"/>
+    <hyperlink ref="G124" r:id="rId80" xr:uid="{86384AB8-1FB4-4FEB-9BFE-0C87D1EBB691}"/>
+    <hyperlink ref="G126" r:id="rId81" xr:uid="{8979A3BE-B932-43C2-AC00-9596727DEE6F}"/>
+    <hyperlink ref="G127" r:id="rId82" xr:uid="{BF7FF1C6-DA58-4070-B2FD-6DE04C24BB10}"/>
+    <hyperlink ref="G129" r:id="rId83" xr:uid="{942ED72D-7C11-468F-AD51-77AA7AC988BB}"/>
+    <hyperlink ref="G131" r:id="rId84" xr:uid="{F531FFE6-ABEA-46DC-9488-18C344B690F4}"/>
+    <hyperlink ref="G132" r:id="rId85" xr:uid="{05A03B73-ABB6-43C9-BC8B-5301F76B8B99}"/>
+    <hyperlink ref="G136" r:id="rId86" xr:uid="{C2298F02-A9F2-4D8B-8140-5645F89E7B05}"/>
+    <hyperlink ref="G139" r:id="rId87" xr:uid="{77A0CECF-ADDE-43DA-B31C-4CE70509DC01}"/>
+    <hyperlink ref="G140" r:id="rId88" xr:uid="{B6B85DBF-61E0-49F0-B620-2AA92F4471B9}"/>
+    <hyperlink ref="G141" r:id="rId89" xr:uid="{EB82DDAE-C173-4DB4-ADEE-C8031535B3F7}"/>
+    <hyperlink ref="G142" r:id="rId90" xr:uid="{C4092B25-0374-4F9F-A846-073927A297D9}"/>
+    <hyperlink ref="G144" r:id="rId91" xr:uid="{95EFC341-BC43-4F5D-AA71-559B1E5F178F}"/>
+    <hyperlink ref="G145" r:id="rId92" xr:uid="{717172BF-0C89-4BF2-9C1B-3575A5EB1A02}"/>
+    <hyperlink ref="G146" r:id="rId93" xr:uid="{939C4783-9AA1-44B1-9EA6-3C3CCE78B383}"/>
+    <hyperlink ref="G147" r:id="rId94" xr:uid="{BBB6CB46-82D9-4B3D-AEAD-465B73A7C348}"/>
+    <hyperlink ref="G149" r:id="rId95" xr:uid="{C778A098-E9F3-4064-AE61-FEF075097009}"/>
+    <hyperlink ref="G150" r:id="rId96" xr:uid="{5D263E07-018A-40B7-A1ED-FC6BCB2B66B6}"/>
+    <hyperlink ref="G151" r:id="rId97" xr:uid="{C81D9FE6-11BB-4761-8E23-BD18E822CF6A}"/>
+    <hyperlink ref="G154" r:id="rId98" xr:uid="{1B699593-B306-45CF-98CA-04C8F8076A71}"/>
+    <hyperlink ref="G155" r:id="rId99" xr:uid="{2769483F-EB31-45FB-9836-24640817871C}"/>
+    <hyperlink ref="G156" r:id="rId100" xr:uid="{C74948E3-9C78-489B-8ED7-C3D9A8CB2F0F}"/>
+    <hyperlink ref="G158" r:id="rId101" xr:uid="{833527B2-B585-4073-A7E5-1AA3AAAB17D9}"/>
+    <hyperlink ref="G159" r:id="rId102" xr:uid="{A6CC4F43-CE50-4B09-8E72-55562E83E289}"/>
+    <hyperlink ref="G160" r:id="rId103" xr:uid="{47452E74-37B3-46A6-8EFF-E2A107AE8DF8}"/>
+    <hyperlink ref="G161" r:id="rId104" xr:uid="{8BA070D2-3E84-4FC4-B182-7953ED4559BC}"/>
+    <hyperlink ref="G162" r:id="rId105" xr:uid="{0DF246DB-F70D-4DD1-8FB7-C479EE7CCB4A}"/>
+    <hyperlink ref="G163" r:id="rId106" xr:uid="{B190768E-A9F6-477B-8709-A389F24B55BA}"/>
+    <hyperlink ref="G164" r:id="rId107" xr:uid="{4CDB1EE7-64AB-4164-9875-ED1BD3E470F0}"/>
+    <hyperlink ref="G165" r:id="rId108" xr:uid="{C0DE747A-B37C-43A3-B706-D908E4082735}"/>
+    <hyperlink ref="G166" r:id="rId109" xr:uid="{FB0F8C86-535E-4A55-9BA9-BADEB565BD24}"/>
+    <hyperlink ref="G167" r:id="rId110" xr:uid="{C0709174-5594-4DA7-9DED-59FA97A76BB5}"/>
+    <hyperlink ref="G169" r:id="rId111" xr:uid="{1E4409C0-6AC6-4397-9369-3BF3CBC49FA5}"/>
+    <hyperlink ref="G170" r:id="rId112" xr:uid="{78515DE9-08EC-4EFF-BF22-3A5432AD0EF4}"/>
+    <hyperlink ref="G172" r:id="rId113" xr:uid="{A184CC51-8222-40D7-9AF5-5093B1C91EE0}"/>
+    <hyperlink ref="G173" r:id="rId114" xr:uid="{B1E01A42-D5CB-4314-B504-79831725D80C}"/>
+    <hyperlink ref="G174" r:id="rId115" xr:uid="{7F12060E-2371-4BC3-8990-61B34EA1AD23}"/>
+    <hyperlink ref="G175" r:id="rId116" xr:uid="{11B9DCA5-8D6E-493E-8267-23A37B73F35A}"/>
+    <hyperlink ref="G178" r:id="rId117" xr:uid="{FB320FE6-ABC5-43C3-8239-CFFC8FF3268C}"/>
+    <hyperlink ref="G177" r:id="rId118" xr:uid="{509A7219-6CBC-49B4-A2D2-20678E21F4D3}"/>
+    <hyperlink ref="G179" r:id="rId119" xr:uid="{BB287C94-CDE0-4E15-A96B-66A2305BB10D}"/>
+    <hyperlink ref="G183" r:id="rId120" xr:uid="{45F119CC-23EB-45A2-83D2-CB7123D4F7BB}"/>
+    <hyperlink ref="G184" r:id="rId121" xr:uid="{EE26DB64-BC0C-4B6E-AED0-D728AB87E0D1}"/>
+    <hyperlink ref="G185" r:id="rId122" xr:uid="{22A618DE-D8F7-4FFC-9B86-76DCB29FB4E3}"/>
+    <hyperlink ref="G189" r:id="rId123" xr:uid="{FE8B4568-B219-4651-B938-D2422E01B819}"/>
+    <hyperlink ref="G191" r:id="rId124" xr:uid="{8116ED49-36BE-4AB6-A80B-DB86181948E0}"/>
+    <hyperlink ref="G193" r:id="rId125" xr:uid="{D46A4092-91F4-4EEB-A2BC-A340BDE185E8}"/>
+    <hyperlink ref="G195" r:id="rId126" xr:uid="{78FDDB93-6188-4481-B70F-9153B7F85EB4}"/>
+    <hyperlink ref="G196" r:id="rId127" xr:uid="{E0AA5DA1-F8DE-4C51-A02F-FF5C463F45FA}"/>
+    <hyperlink ref="G197" r:id="rId128" xr:uid="{01F30057-B99A-4976-B071-D7091AFC05DA}"/>
+    <hyperlink ref="G198" r:id="rId129" xr:uid="{535D2D82-41F9-4351-A5DC-2EBC61EE2202}"/>
+    <hyperlink ref="G199" r:id="rId130" xr:uid="{FA9198AD-B885-4C4A-857D-B6EA80E17E2E}"/>
+    <hyperlink ref="G171" r:id="rId131" xr:uid="{6B092981-1B00-457D-96D4-8275D72BF91E}"/>
+    <hyperlink ref="G202" r:id="rId132" xr:uid="{30CD198A-A758-4E70-B9DA-C1A252F27768}"/>
+    <hyperlink ref="G7" r:id="rId133" xr:uid="{9C1B1BA5-6260-43CD-96F3-146F2E170316}"/>
+    <hyperlink ref="G14" r:id="rId134" xr:uid="{9C86A448-79CF-4D82-81A6-297281BAF2B8}"/>
+    <hyperlink ref="G22" r:id="rId135" xr:uid="{5F6FD064-46E4-48F3-8272-CFEB9EA6442C}"/>
+    <hyperlink ref="G24" r:id="rId136" xr:uid="{01568B1D-A26D-40D8-BF87-15CC371357D4}"/>
+    <hyperlink ref="G41" r:id="rId137" xr:uid="{C094E8CF-1870-4DBB-85F3-9E23D3262181}"/>
+    <hyperlink ref="G43" r:id="rId138" xr:uid="{DE140C68-019B-4EDA-A5B2-8193B994A281}"/>
+    <hyperlink ref="G45" r:id="rId139" xr:uid="{A40881D9-1528-44E8-A1AE-2CA0C4FD9A8E}"/>
+    <hyperlink ref="G50" r:id="rId140" xr:uid="{B5B520B3-C2E9-4B71-97E2-F36AFE8D7472}"/>
+    <hyperlink ref="G56" r:id="rId141" xr:uid="{7FC51ABC-5038-46E8-A24A-9AE474D930CF}"/>
+    <hyperlink ref="G70" r:id="rId142" xr:uid="{77D29A46-B6BC-4FD1-BED2-61131FB7AC8C}"/>
+    <hyperlink ref="G102" r:id="rId143" xr:uid="{500DF49B-BD81-424C-910E-17DB09DC2312}"/>
+    <hyperlink ref="G111" r:id="rId144" xr:uid="{95A9B055-0AA2-4988-820E-535A803A058B}"/>
+    <hyperlink ref="G134" r:id="rId145" xr:uid="{9E3F2182-8085-4006-8FB1-E042F9B820E8}"/>
+    <hyperlink ref="G135" r:id="rId146" xr:uid="{16FDCC22-2C30-4463-B0E6-848820ED9E3F}"/>
+    <hyperlink ref="G153" r:id="rId147" xr:uid="{33FF743F-C07E-43A7-9FA7-4863017C1BA2}"/>
+    <hyperlink ref="G168" r:id="rId148" xr:uid="{23FC8AEB-8922-4E6C-AE08-DEBB6570C53E}"/>
+    <hyperlink ref="G194" r:id="rId149" xr:uid="{01102623-C480-4653-8605-66C163BE4103}"/>
+    <hyperlink ref="G48" r:id="rId150" xr:uid="{97D8B3B5-08DA-4FF5-A672-23C7B3C05172}"/>
+    <hyperlink ref="G89" r:id="rId151" xr:uid="{188484DE-B4C7-4314-8777-AA79A110EFEE}"/>
+    <hyperlink ref="G128" r:id="rId152" xr:uid="{60F1858E-A3A6-4FC2-8B50-5FA3C38BF4F4}"/>
+    <hyperlink ref="G157" r:id="rId153" xr:uid="{62FB9C67-03E2-4BC5-9AF4-1DA125D2436D}"/>
+    <hyperlink ref="G182" r:id="rId154" xr:uid="{90A04971-EDA8-4C0E-AD25-5851F5D5D39C}"/>
+    <hyperlink ref="G92" r:id="rId155" xr:uid="{77FF9417-6487-4771-A137-21130058CB11}"/>
+    <hyperlink ref="G68" r:id="rId156" xr:uid="{9F9265C3-32A9-45C9-99F9-1899F730CF22}"/>
+    <hyperlink ref="G36" r:id="rId157" xr:uid="{DF188FEA-EA1C-4015-A436-23D54971AB68}"/>
+    <hyperlink ref="G138" r:id="rId158" xr:uid="{C16EF47F-7439-429B-A087-2E7C8A83375F}"/>
+    <hyperlink ref="G85" r:id="rId159" xr:uid="{02928FE0-579C-47C0-9DAA-9C57288DF932}"/>
+    <hyperlink ref="G71" r:id="rId160" xr:uid="{6303DEDD-62C8-4B92-84F9-3968613DAEF5}"/>
+    <hyperlink ref="G103" r:id="rId161" xr:uid="{CBF5F69B-0F18-425A-A07F-60379F11146A}"/>
+    <hyperlink ref="G180" r:id="rId162" xr:uid="{B78204BE-4F8C-485F-911D-C60E0A818E7D}"/>
+    <hyperlink ref="G78" r:id="rId163" xr:uid="{DEAE40D3-5D2B-4CEE-96DC-99A1E7183CEC}"/>
+    <hyperlink ref="G79" r:id="rId164" xr:uid="{5BA80A17-307E-449B-AA29-425407750A9D}"/>
+    <hyperlink ref="G192" r:id="rId165" xr:uid="{E078A7F1-17F9-4DA9-978E-488BBBAD6F13}"/>
+    <hyperlink ref="G44" r:id="rId166" xr:uid="{9743A93F-2A80-4BC3-8C44-27EC04FDC769}"/>
+    <hyperlink ref="G17" r:id="rId167" xr:uid="{DA90524C-6C10-4D25-A3B4-E5CEDAFBDF52}"/>
+    <hyperlink ref="G148" r:id="rId168" xr:uid="{99866955-FF73-4B1C-98E1-0847057D8A14}"/>
+    <hyperlink ref="G120" r:id="rId169" xr:uid="{3B5E2428-CA6E-46EC-8112-4E0172442EAA}"/>
+    <hyperlink ref="G16" r:id="rId170" xr:uid="{8ACCFF56-45DE-40AA-B6AE-D4E996E7268A}"/>
+    <hyperlink ref="G181" r:id="rId171" xr:uid="{E3B5E415-CEE7-4139-ADBB-3000547F3A1C}"/>
+    <hyperlink ref="G200" r:id="rId172" xr:uid="{8E77F9C0-F42C-487B-A626-D8D28D6A5C81}"/>
+    <hyperlink ref="G29" r:id="rId173" xr:uid="{E8912C71-85A4-4B3E-A659-EDF952AD96FA}"/>
+    <hyperlink ref="G107" r:id="rId174" xr:uid="{AAFC464B-41CA-4D6D-B7EE-B25E84200C1B}"/>
+    <hyperlink ref="G188" r:id="rId175" xr:uid="{1ABF5CE2-B9D1-4E97-81B1-323D5A26C543}"/>
+    <hyperlink ref="G187" r:id="rId176" xr:uid="{6DDDE529-1B45-4F64-89D7-2812B0E2E20E}"/>
+    <hyperlink ref="G137" r:id="rId177" xr:uid="{2CD2DEAE-581C-4FCF-9D20-1F530CB54684}"/>
+    <hyperlink ref="G64" r:id="rId178" xr:uid="{6FCD7589-87CE-4084-85D3-059632688FD7}"/>
+    <hyperlink ref="G143" r:id="rId179" xr:uid="{13746EDE-7CF2-4545-AC66-39F120EE3211}"/>
+    <hyperlink ref="G60" r:id="rId180" xr:uid="{8BBC9734-4AFA-4539-9D5E-A14A8D6CB074}"/>
+    <hyperlink ref="G6" r:id="rId181" xr:uid="{5DBE0338-C39F-49CC-8857-5729DCF94E94}"/>
+    <hyperlink ref="G125" r:id="rId182" xr:uid="{0E91492B-1BE2-4CC4-95D4-AFB5E2942230}"/>
+    <hyperlink ref="G96" r:id="rId183" xr:uid="{3FDEFDBC-4BEA-4E85-A31F-E33DE83C8750}"/>
+    <hyperlink ref="G133" r:id="rId184" xr:uid="{2CE48F01-F9EC-437A-B12E-86E3B7C90A05}"/>
+    <hyperlink ref="G49" r:id="rId185" xr:uid="{92DD7C2B-A9A0-455D-8899-112ED5A5A162}"/>
+    <hyperlink ref="G46" r:id="rId186" xr:uid="{DBBAB408-3707-40CE-A77F-5F4C1D5F0E8F}"/>
+    <hyperlink ref="G25" r:id="rId187" xr:uid="{63C13C14-325E-4A49-B6B8-55884F580959}"/>
+    <hyperlink ref="G186" r:id="rId188" xr:uid="{157DD511-88AA-4023-89A8-34519DDC8ED3}"/>
+    <hyperlink ref="G30" r:id="rId189" xr:uid="{59CA8471-753F-4BC6-A53C-4F2337B6D538}"/>
+    <hyperlink ref="G31" r:id="rId190" xr:uid="{C3016115-D579-4CD3-9054-F1EB67D4ED8A}"/>
+    <hyperlink ref="G74" r:id="rId191" xr:uid="{6E391E2E-4A40-4F35-B993-0737EB0CC720}"/>
+    <hyperlink ref="G121" r:id="rId192" xr:uid="{62F27D5B-9445-4E82-8888-BB79F4189FB3}"/>
+    <hyperlink ref="G176" r:id="rId193" xr:uid="{0135D1A6-56FA-4CF2-A622-112E562B886D}"/>
+    <hyperlink ref="G117" r:id="rId194" xr:uid="{1AFE368E-8B57-4F25-A283-11D9426DC91F}"/>
+    <hyperlink ref="G152" r:id="rId195" xr:uid="{6E3AFB35-57D0-477C-B7DE-66811A450593}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>