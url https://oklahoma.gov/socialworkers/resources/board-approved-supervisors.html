--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{17D69A65-7D89-4F78-B803-1ECE5C273B79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{40536DFA-82E4-4869-B62C-EF500402350A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0AA487AD-4257-437C-816F-79332F0E95F5}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6B5D3AA4-742C-4DB7-A469-8D977DD94F0A}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1294" uniqueCount="756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1333" uniqueCount="779">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
@@ -118,50 +118,65 @@
   <si>
     <t>Aleman</t>
   </si>
   <si>
     <t>Herlinda</t>
   </si>
   <si>
     <t>luciaaleman65@icloud.com</t>
   </si>
   <si>
     <t>Comanche</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>Alltizer</t>
   </si>
   <si>
     <t>Francis K.</t>
   </si>
   <si>
     <t xml:space="preserve">FRAN.ALLTIZER@YAHOO.COM </t>
   </si>
   <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>Genevieve</t>
+  </si>
+  <si>
+    <t>BAS-Clinical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gentaylor614@gmail.com </t>
+  </si>
+  <si>
+    <t>Canadian</t>
+  </si>
+  <si>
     <t>Anglin</t>
   </si>
   <si>
     <t>JoElla</t>
   </si>
   <si>
     <t>joellaanglin@gmail.com</t>
   </si>
   <si>
     <t>Hood River (OR)</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>Aragon</t>
   </si>
   <si>
     <t>Jeremy</t>
   </si>
   <si>
     <t>JARAGON81@AOL.COM</t>
   </si>
   <si>
     <t>Tulsa</t>
@@ -241,53 +256,50 @@
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Bieber</t>
   </si>
   <si>
     <t>Gail</t>
   </si>
   <si>
     <t>GGBIEBER@GMAIL.COM</t>
   </si>
   <si>
     <t>Rogers</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>Bilby</t>
   </si>
   <si>
     <t>Misty</t>
   </si>
   <si>
-    <t>BAS-Clinical</t>
-[...1 lines deleted...]
-  <si>
     <t>MISTYBILBY@HOTMAIL.COM</t>
   </si>
   <si>
     <t>Creek</t>
   </si>
   <si>
     <t>Blume</t>
   </si>
   <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t>jennifer.blume@outlook.com</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Bork</t>
   </si>
   <si>
     <t>Marilou G.</t>
   </si>
   <si>
     <t>JMBORK57@ATT.NET</t>
@@ -511,50 +523,62 @@
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>Butler-McDaniel</t>
   </si>
   <si>
     <t>Valerie</t>
   </si>
   <si>
     <t>NUSONSHINE@GMAIL.COM</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>Butterfield</t>
   </si>
   <si>
     <t>Mari</t>
   </si>
   <si>
     <t>MARISAM1984@GMAIL.COM</t>
   </si>
   <si>
+    <t>Caldwell</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Interagency</t>
+  </si>
+  <si>
+    <t>caldwellcounselingservices@gmail.com</t>
+  </si>
+  <si>
     <t>3160</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
     <t>Collyn</t>
   </si>
   <si>
     <t>NEWMOONE@HOTMAIL.COM</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>Cannon</t>
   </si>
   <si>
     <t>Kirby</t>
   </si>
   <si>
     <t>KYBEWLEY@GMAIL.COM</t>
   </si>
   <si>
     <t>4471</t>
@@ -760,89 +784,113 @@
   <si>
     <t>Dickson</t>
   </si>
   <si>
     <t>Angela Workman</t>
   </si>
   <si>
     <t xml:space="preserve">ANGELADICKSON.4@GMAIL.COM </t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>Draper</t>
   </si>
   <si>
     <t>Denise</t>
   </si>
   <si>
     <t>DRAPERLCSW@LIVE.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Oklahoma </t>
   </si>
   <si>
+    <t>6732</t>
+  </si>
+  <si>
+    <t>Drees</t>
+  </si>
+  <si>
+    <t>ASHLEYDREES521@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stephens</t>
+  </si>
+  <si>
     <t>5894</t>
   </si>
   <si>
     <t>Dubriwny</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t xml:space="preserve">NMRDUBRIWNY@GMAIL.COM </t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>Duck</t>
   </si>
   <si>
     <t>Nichole</t>
   </si>
   <si>
     <t xml:space="preserve">NICHOLE.DUCK@GMAIL.COM </t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>Dudark</t>
   </si>
   <si>
     <t>Stacy A.</t>
   </si>
   <si>
     <t xml:space="preserve">STACYDUDARK@YAHOO.COM </t>
   </si>
   <si>
     <t>Comache</t>
   </si>
   <si>
+    <t>6985</t>
+  </si>
+  <si>
+    <t>Faris</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIOLF@GMAIL.COM </t>
+  </si>
+  <si>
     <t>5739</t>
   </si>
   <si>
     <t>Featherston</t>
   </si>
   <si>
     <t>Vera</t>
   </si>
   <si>
     <t xml:space="preserve">V.K.FEATHERSTON@GMAIL.COM </t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>Ferguson</t>
   </si>
   <si>
     <t>Melanie</t>
   </si>
   <si>
     <t xml:space="preserve">MELANIEFERGUSONLCSW@GMAIL.COM </t>
   </si>
   <si>
     <t>3307</t>
@@ -988,53 +1036,50 @@
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
     <t>CHRISTOPHER.G.GRAHAM@GMAIL.COM</t>
   </si>
   <si>
     <t>Pittsburg</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>Casey</t>
   </si>
   <si>
     <t>CASEYGMSW@GMAIL.COM</t>
   </si>
   <si>
-    <t>Canadian</t>
-[...1 lines deleted...]
-  <si>
     <t>6897</t>
   </si>
   <si>
     <t>Griffith</t>
   </si>
   <si>
     <t xml:space="preserve">JENNIFERGRIFFITH18@YAHOO.COM </t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>Grothe</t>
   </si>
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t xml:space="preserve">CLARKGRO@GMAIL.COM </t>
   </si>
   <si>
     <t>Okahoma</t>
@@ -1576,50 +1621,62 @@
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>Mengwasser</t>
   </si>
   <si>
     <t>Cheryl</t>
   </si>
   <si>
     <t xml:space="preserve">	msholiday12@yahoo.com</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>Merkle</t>
   </si>
   <si>
     <t>Donna K.</t>
   </si>
   <si>
     <t>DMERKLE87@GMAIL.COM</t>
   </si>
   <si>
+    <t>Meszaros</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>kemeszar@umich.edu</t>
+  </si>
+  <si>
+    <t>Oakland (MI)</t>
+  </si>
+  <si>
     <t>7060</t>
   </si>
   <si>
     <t>Moody</t>
   </si>
   <si>
     <t xml:space="preserve">	betagamma1026@gmail.com</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
     <t>H. Kenneth</t>
   </si>
   <si>
     <t>KMOORE9311@COX.NET</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>Sandi</t>
@@ -1633,50 +1690,65 @@
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>Moreno</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>ALECSTORM@LIVE.COM</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>Cassie Bullard</t>
   </si>
   <si>
     <t>CCPMURPHY@AOL.COM</t>
   </si>
   <si>
+    <t>4299</t>
+  </si>
+  <si>
+    <t>Nash</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>DKNASH93@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Choctaw</t>
+  </si>
+  <si>
     <t>4669</t>
   </si>
   <si>
     <t>Neufeld</t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
     <t>JLNEUFELD@COX.NET</t>
   </si>
   <si>
     <t>0087</t>
   </si>
   <si>
     <t>Nichols-Rood</t>
   </si>
   <si>
     <t>Tempie</t>
   </si>
   <si>
     <t>TEMPIEINOK@GMAIL.COM</t>
   </si>
   <si>
     <t>2054</t>
@@ -2042,53 +2114,50 @@
     <t xml:space="preserve">BRANDI.SMITH0408@GMAIL.COM </t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>Sobel</t>
   </si>
   <si>
     <t>Nolonda Sue</t>
   </si>
   <si>
     <t>NONDASUE@AOL.COM</t>
   </si>
   <si>
     <t>Solem</t>
   </si>
   <si>
     <t>Brittney</t>
   </si>
   <si>
     <t>brittneyzickefoose@gmail.com</t>
   </si>
   <si>
     <t>3044</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stephens</t>
   </si>
   <si>
     <t>Ramona M.</t>
   </si>
   <si>
     <t>newyorkerramona@gmail.com</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>Suffridge</t>
   </si>
   <si>
     <t>SUMMER.SUFFRIDGE@GMAIL.COM</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>Fawn</t>
   </si>
@@ -2489,60 +2558,60 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2876,67 +2945,66 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caldwellcounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79A1F2A2-DBAF-4FE2-9515-FAF2C4106BCF}">
-  <dimension ref="A1:H187"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85962F01-2309-4DF7-A092-6F102B671475}">
+  <dimension ref="A1:H193"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+    <sheetView tabSelected="1" topLeftCell="A159" workbookViewId="0">
+      <selection sqref="A1:H193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3034,4961 +3102,5123 @@
       </c>
       <c r="C5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="8">
         <v>46769</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5">
-        <v>20521</v>
+        <v>4579</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46706</v>
+        <v>30</v>
+      </c>
+      <c r="F6" s="8">
+        <v>47190</v>
       </c>
       <c r="G6" s="11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="5" t="s">
-        <v>32</v>
+      <c r="B7" s="5">
+        <v>20521</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F7" s="12">
-[...2 lines deleted...]
-      <c r="G7" s="13" t="s">
+      <c r="F7" s="6">
+        <v>46706</v>
+      </c>
+      <c r="G7" s="12" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="12">
-[...2 lines deleted...]
-      <c r="G8" s="11" t="s">
+      <c r="F8" s="13">
+        <v>46489</v>
+      </c>
+      <c r="G8" s="14" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="12">
-[...2 lines deleted...]
-      <c r="G9" s="11" t="s">
+      <c r="F9" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="5">
-        <v>8807</v>
+      <c r="B10" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="12">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="F10" s="13">
+        <v>46594</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>50</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="5" t="s">
-        <v>49</v>
+      <c r="B11" s="5">
+        <v>8807</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="12">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="F11" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>53</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="12">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="F12" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>57</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="12">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="F13" s="13">
+        <v>46980</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>61</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="12">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="F14" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>65</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G15" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="F15" s="8">
-[...2 lines deleted...]
-      <c r="G15" s="9" t="s">
+      <c r="H15" s="5" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="5">
-        <v>7672</v>
+      <c r="B16" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F16" s="8">
-        <v>46119</v>
-[...1 lines deleted...]
-      <c r="G16" s="14" t="s">
+        <v>46882</v>
+      </c>
+      <c r="G16" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="5" t="s">
-        <v>75</v>
+      <c r="B17" s="5">
+        <v>7672</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F17" s="12">
-        <v>47050</v>
+      <c r="F17" s="8">
+        <v>47190</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>78</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="D18" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="E18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="13">
+        <v>47050</v>
+      </c>
+      <c r="G18" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="15" t="s">
+      <c r="H18" s="5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="D19" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="E19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="8">
+        <v>46042</v>
+      </c>
+      <c r="G19" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="7" t="s">
+      <c r="H19" s="5" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>91</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="8">
-        <v>46903</v>
+        <v>46882</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>92</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="D21" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="D21" s="4" t="s">
+      <c r="E21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G21" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="E21" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="10" t="s">
+      <c r="H21" s="5" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>100</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F22" s="12">
-[...2 lines deleted...]
-      <c r="G22" s="11" t="s">
+      <c r="F22" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G22" s="10" t="s">
         <v>101</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F23" s="8">
-[...3 lines deleted...]
-        <v>104</v>
+      <c r="F23" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>105</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="8">
-        <v>46315</v>
-[...1 lines deleted...]
-      <c r="G24" s="7" t="s">
+        <v>46489</v>
+      </c>
+      <c r="G24" s="15" t="s">
         <v>108</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="8">
-        <v>46903</v>
+        <v>46315</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>112</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>114</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>115</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="8">
-        <v>46769</v>
+        <v>46903</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>118</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>119</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="8">
-        <v>46594</v>
+        <v>46769</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>120</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="5">
-        <v>8498</v>
+      <c r="B28" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="F28" s="8">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>46594</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>124</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="5">
+        <v>8498</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="D29" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="E29" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G29" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="E29" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="7" t="s">
+      <c r="H29" s="5" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>129</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="8">
-        <v>47050</v>
+        <v>46315</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>132</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>134</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>135</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="8">
-        <v>46231</v>
+        <v>47050</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>136</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>139</v>
       </c>
       <c r="E32" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G32" s="7" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="D33" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="E33" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="E33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="8">
-        <v>46119</v>
+        <v>46042</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>145</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="C34" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="D34" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="D34" s="4" t="s">
+      <c r="E34" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="8">
+        <v>47158</v>
+      </c>
+      <c r="G34" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="E34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H34" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>8</v>
+        <v>150</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>152</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>153</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F35" s="8">
-        <v>46489</v>
-[...1 lines deleted...]
-      <c r="G35" s="7" t="s">
+        <v>46119</v>
+      </c>
+      <c r="G35" s="16" t="s">
         <v>154</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>156</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>157</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="8">
         <v>46489</v>
       </c>
-      <c r="G36" s="15" t="s">
+      <c r="G36" s="7" t="s">
         <v>158</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>159</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="8">
-        <v>46903</v>
-[...1 lines deleted...]
-      <c r="G37" s="7" t="s">
+        <v>46489</v>
+      </c>
+      <c r="G37" s="15" t="s">
         <v>162</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="5">
+        <v>4610</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="D38" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="D38" s="4" t="s">
+      <c r="E38" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="E38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="8">
-        <v>46399</v>
-[...1 lines deleted...]
-      <c r="G38" s="7" t="s">
+        <v>47190</v>
+      </c>
+      <c r="G38" s="15" t="s">
         <v>166</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>167</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>168</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G39" s="9" t="s">
+        <v>46903</v>
+      </c>
+      <c r="G39" s="7" t="s">
         <v>170</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="D40" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="E40" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G40" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="E40" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="D41" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="E41" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G41" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="E41" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="7" t="s">
+      <c r="H41" s="5" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>180</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>181</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>182</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="8">
-        <v>46399</v>
+        <v>46882</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>183</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="5">
-        <v>4605</v>
+      <c r="B43" s="5" t="s">
+        <v>184</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>185</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>186</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="F43" s="8">
-        <v>47071</v>
-[...1 lines deleted...]
-      <c r="G43" s="14" t="s">
+        <v>45909</v>
+      </c>
+      <c r="G43" s="7" t="s">
         <v>187</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>188</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="D44" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="E44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G44" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="E44" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="7" t="s">
+      <c r="H44" s="5" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="5" t="s">
+      <c r="B45" s="5">
+        <v>4605</v>
+      </c>
+      <c r="C45" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="D45" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="E45" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G45" s="11" t="s">
         <v>195</v>
       </c>
-      <c r="E45" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="7" t="s">
+      <c r="H45" s="5" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>197</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>198</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>199</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="8">
-        <v>46882</v>
+        <v>46706</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>200</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="C47" s="4" t="s">
+      <c r="D47" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="E47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G47" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="E47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H47" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="C48" s="4" t="s">
+      <c r="D48" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="E48" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G48" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="E48" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G48" s="17" t="s">
+      <c r="H48" s="5" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>210</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="8">
         <v>46489</v>
       </c>
-      <c r="G49" s="17" t="s">
+      <c r="G49" s="7" t="s">
         <v>213</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>214</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>216</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="8">
-        <v>46882</v>
-[...1 lines deleted...]
-      <c r="G50" s="18" t="s">
+        <v>45975</v>
+      </c>
+      <c r="G50" s="17" t="s">
         <v>217</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>218</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>219</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>220</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="8">
-        <v>46315</v>
-[...1 lines deleted...]
-      <c r="G51" s="7" t="s">
+        <v>46489</v>
+      </c>
+      <c r="G51" s="17" t="s">
         <v>221</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>222</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>223</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G52" s="7" t="s">
+        <v>46882</v>
+      </c>
+      <c r="G52" s="18" t="s">
         <v>225</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B53" s="5">
-        <v>4558</v>
+      <c r="B53" s="5" t="s">
+        <v>226</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="8">
         <v>46315</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="8">
-        <v>46489</v>
+        <v>46706</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="5" t="s">
-        <v>233</v>
+      <c r="B55" s="5">
+        <v>4558</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>234</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>235</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="8">
-        <v>46980</v>
-[...1 lines deleted...]
-      <c r="G55" s="9" t="s">
+        <v>46315</v>
+      </c>
+      <c r="G55" s="7" t="s">
         <v>236</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>237</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>239</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="8">
-        <v>47071</v>
+        <v>46489</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>240</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>241</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C57" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="C57" s="4" t="s">
+      <c r="D57" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="D57" s="4" t="s">
+      <c r="E57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G57" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="E57" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H57" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="C58" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="C58" s="4" t="s">
+      <c r="D58" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="D58" s="4" t="s">
+      <c r="E58" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G58" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="E58" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G58" s="7" t="s">
+      <c r="H58" s="5" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>250</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D59" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G59" s="9" t="s">
         <v>252</v>
       </c>
-      <c r="E59" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="7" t="s">
+      <c r="H59" s="5" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C60" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="C60" s="4" t="s">
+      <c r="D60" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="D60" s="4" t="s">
+      <c r="E60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G60" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="E60" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H60" s="5" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C61" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="D61" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="E61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G61" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="E61" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H61" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C62" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="C62" s="4" t="s">
+      <c r="D62" s="4" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="8">
         <v>46594</v>
       </c>
       <c r="G62" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="D63" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="E63" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G63" s="9" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>146</v>
+        <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C64" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="C64" s="4" t="s">
+      <c r="D64" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="E64" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G64" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="E64" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H64" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C65" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="D65" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="E65" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G65" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="E65" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H65" s="5" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C66" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="C66" s="4" t="s">
+      <c r="D66" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="E66" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G66" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="E66" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G66" s="15" t="s">
+      <c r="H66" s="5" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>285</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>286</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F67" s="8">
-        <v>46980</v>
-[...1 lines deleted...]
-      <c r="G67" s="10" t="s">
+        <v>46231</v>
+      </c>
+      <c r="G67" s="7" t="s">
         <v>287</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>8</v>
+        <v>150</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>288</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>289</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>44</v>
+        <v>290</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F68" s="12">
-[...3 lines deleted...]
-        <v>290</v>
+      <c r="F68" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>291</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F69" s="8">
-[...3 lines deleted...]
-        <v>294</v>
+      <c r="F69" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>295</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F70" s="12">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="F70" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>299</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>46980</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>303</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>11</v>
+      </c>
+      <c r="F72" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>306</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="F73" s="8">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>46882</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>310</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>107</v>
+        <v>313</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F74" s="8">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="F74" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>314</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>313</v>
+        <v>41</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F75" s="12">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="F75" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>318</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>318</v>
+        <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>319</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>320</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F76" s="8">
-        <v>46489</v>
-[...1 lines deleted...]
-      <c r="G76" s="21" t="s">
+        <v>46882</v>
+      </c>
+      <c r="G76" s="20" t="s">
         <v>321</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>322</v>
+        <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="C77" s="4" t="s">
+      <c r="D77" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="D77" s="4" t="s">
+      <c r="E77" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F77" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G77" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="E77" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H77" s="5" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="8">
+        <v>46119</v>
+      </c>
+      <c r="G78" s="9" t="s">
         <v>328</v>
       </c>
-      <c r="C78" s="4" t="s">
+      <c r="H78" s="5" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="D79" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="E79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G79" s="12" t="s">
         <v>333</v>
       </c>
-      <c r="D79" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H79" s="5" t="s">
-        <v>327</v>
+        <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="D80" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G80" s="21" t="s">
         <v>336</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="H80" s="5" t="s">
         <v>337</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="C81" s="4" t="s">
+      <c r="D81" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="D81" s="4" t="s">
+      <c r="E81" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="13">
+        <v>46321</v>
+      </c>
+      <c r="G81" s="12" t="s">
         <v>341</v>
       </c>
-      <c r="E81" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G81" s="11" t="s">
+      <c r="H81" s="5" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B82" s="5">
-        <v>3211</v>
+      <c r="B82" s="5" t="s">
+        <v>343</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F82" s="6">
-[...3 lines deleted...]
-        <v>345</v>
+      <c r="F82" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>346</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>84</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B83" s="5">
-        <v>100</v>
+      <c r="B83" s="5" t="s">
+        <v>347</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>347</v>
+        <v>49</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F83" s="12">
-[...3 lines deleted...]
-        <v>348</v>
+      <c r="F83" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>349</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>13</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>186</v>
+        <v>352</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F84" s="12">
-[...3 lines deleted...]
-        <v>351</v>
+      <c r="F84" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>353</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>3552</v>
+        <v>8</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>354</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F85" s="8">
-[...3 lines deleted...]
-        <v>355</v>
+      <c r="F85" s="13">
+        <v>46489</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>357</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>36</v>
+        <v>358</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B86" s="5" t="s">
-        <v>356</v>
+      <c r="B86" s="5">
+        <v>3211</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>11</v>
+      </c>
+      <c r="F86" s="6">
+        <v>46594</v>
+      </c>
+      <c r="G86" s="21" t="s">
+        <v>360</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B87" s="5" t="s">
-        <v>360</v>
+      <c r="B87" s="5">
+        <v>100</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>361</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>362</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F87" s="8">
-[...2 lines deleted...]
-      <c r="G87" s="15" t="s">
+      <c r="F87" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G87" s="12" t="s">
         <v>363</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>364</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>365</v>
       </c>
       <c r="D88" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="13">
+        <v>46594</v>
+      </c>
+      <c r="G88" s="12" t="s">
         <v>366</v>
       </c>
-      <c r="E88" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H88" s="5" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B89" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B89" s="5">
+        <v>3552</v>
+      </c>
+      <c r="C89" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="C89" s="4" t="s">
+      <c r="D89" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="D89" s="4" t="s">
+      <c r="E89" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G89" s="12" t="s">
         <v>370</v>
       </c>
-      <c r="E89" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H89" s="5" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="B90" s="5" t="s">
+      <c r="D90" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="C90" s="4" t="s">
+      <c r="E90" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F90" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G90" s="12" t="s">
         <v>374</v>
       </c>
-      <c r="D90" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H90" s="5" t="s">
-        <v>377</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G91" s="15" t="s">
         <v>378</v>
       </c>
-      <c r="C91" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H91" s="5" t="s">
-        <v>381</v>
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G92" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="C92" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H92" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G93" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="C93" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H93" s="5" t="s">
-        <v>390</v>
+        <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="B94" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G94" s="10" t="s">
         <v>391</v>
       </c>
-      <c r="C94" s="4" t="s">
+      <c r="H94" s="5" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="13">
+        <v>46980</v>
+      </c>
+      <c r="G95" s="12" t="s">
         <v>395</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="H95" s="5" t="s">
         <v>396</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="D96" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="C96" s="4" t="s">
+      <c r="E96" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G96" s="12" t="s">
         <v>400</v>
       </c>
-      <c r="D96" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H96" s="5" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="D97" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="C97" s="4" t="s">
+      <c r="E97" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G97" s="12" t="s">
         <v>404</v>
       </c>
-      <c r="D97" s="4" t="s">
+      <c r="H97" s="5" t="s">
         <v>405</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="C98" s="4" t="s">
+      <c r="E98" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="13">
+        <v>47155</v>
+      </c>
+      <c r="G98" s="14" t="s">
         <v>409</v>
       </c>
-      <c r="D98" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H98" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C99" s="4" t="s">
         <v>411</v>
       </c>
-      <c r="C99" s="4" t="s">
+      <c r="D99" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="D99" s="4" t="s">
+      <c r="E99" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G99" s="12" t="s">
         <v>413</v>
       </c>
-      <c r="E99" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H99" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="C100" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="C100" s="4" t="s">
+      <c r="D100" s="4" t="s">
         <v>416</v>
       </c>
-      <c r="D100" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="4" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="G100" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F100" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G100" s="16" t="s">
         <v>417</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>418</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>419</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="G101" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G101" s="12" t="s">
         <v>421</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>423</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>424</v>
       </c>
       <c r="D102" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G102" s="12" t="s">
         <v>425</v>
       </c>
-      <c r="E102" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H102" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="D103" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="D103" s="4" t="s">
+      <c r="E103" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G103" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="E103" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H103" s="5" t="s">
-        <v>431</v>
+        <v>41</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G104" s="12" t="s">
         <v>432</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H104" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G105" s="7" t="s">
         <v>436</v>
       </c>
-      <c r="C105" s="4" t="s">
+      <c r="H105" s="5" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C106" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="C106" s="4" t="s">
+      <c r="D106" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="D106" s="4" t="s">
+      <c r="E106" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G106" s="12" t="s">
         <v>441</v>
       </c>
-      <c r="E106" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H106" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="C107" s="4" t="s">
         <v>443</v>
       </c>
-      <c r="C107" s="4" t="s">
+      <c r="D107" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="D107" s="4" t="s">
+      <c r="E107" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G107" s="12" t="s">
         <v>445</v>
       </c>
-      <c r="E107" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G107" s="7" t="s">
+      <c r="H107" s="5" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>447</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>448</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>449</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F108" s="8">
-[...2 lines deleted...]
-      <c r="G108" s="9" t="s">
+      <c r="F108" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G108" s="12" t="s">
         <v>450</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>451</v>
+        <v>41</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C109" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="C109" s="4" t="s">
+      <c r="D109" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G109" s="15" t="s">
         <v>453</v>
       </c>
-      <c r="D109" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H109" s="5" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="D110" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="C110" s="4" t="s">
+      <c r="E110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G110" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="D110" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H110" s="5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="D111" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="E111" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G111" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="D111" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H111" s="5" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D112" s="4" t="s">
         <v>464</v>
       </c>
-      <c r="C112" s="4" t="s">
+      <c r="E112" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G112" s="9" t="s">
         <v>465</v>
       </c>
-      <c r="D112" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G112" s="11" t="s">
+      <c r="H112" s="5" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>467</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>468</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>469</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F113" s="12">
-[...2 lines deleted...]
-      <c r="G113" s="11" t="s">
+      <c r="F113" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G113" s="10" t="s">
         <v>470</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>471</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>473</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F114" s="8">
-[...2 lines deleted...]
-      <c r="G114" s="15" t="s">
+      <c r="F114" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G114" s="12" t="s">
         <v>474</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>146</v>
+        <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>475</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>476</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>477</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="F115" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G115" s="7" t="s">
+        <v>47050</v>
+      </c>
+      <c r="G115" s="9" t="s">
         <v>478</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>479</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>480</v>
       </c>
       <c r="D116" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G116" s="12" t="s">
         <v>481</v>
       </c>
-      <c r="E116" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H116" s="5" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="B117" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C117" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="C117" s="4" t="s">
+      <c r="D117" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="D117" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F117" s="12">
-[...2 lines deleted...]
-      <c r="G117" s="11" t="s">
+      <c r="F117" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G117" s="12" t="s">
         <v>485</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>486</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>488</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F118" s="12">
-[...2 lines deleted...]
-      <c r="G118" s="11" t="s">
+      <c r="F118" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G118" s="15" t="s">
         <v>489</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>8</v>
+        <v>150</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>490</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>491</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>492</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="F119" s="8">
         <v>46706</v>
       </c>
-      <c r="G119" s="21" t="s">
+      <c r="G119" s="7" t="s">
         <v>493</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>494</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>495</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>496</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F120" s="12">
-[...2 lines deleted...]
-      <c r="G120" s="11" t="s">
+      <c r="F120" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G120" s="10" t="s">
         <v>497</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>13</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>498</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>499</v>
       </c>
       <c r="D121" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="13">
+        <v>46594</v>
+      </c>
+      <c r="G121" s="12" t="s">
         <v>500</v>
       </c>
-      <c r="E121" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H121" s="5" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="C122" s="4" t="s">
         <v>502</v>
       </c>
-      <c r="C122" s="4" t="s">
+      <c r="D122" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="D122" s="4" t="s">
+      <c r="E122" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G122" s="12" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="C123" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="C123" s="4" t="s">
+      <c r="D123" s="4" t="s">
         <v>507</v>
       </c>
-      <c r="D123" s="4" t="s">
+      <c r="E123" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G123" s="21" t="s">
         <v>508</v>
       </c>
-      <c r="E123" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H123" s="5" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="C124" s="4" t="s">
         <v>510</v>
       </c>
-      <c r="C124" s="4" t="s">
+      <c r="D124" s="4" t="s">
         <v>511</v>
       </c>
-      <c r="D124" s="4" t="s">
+      <c r="E124" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="13">
+        <v>46042</v>
+      </c>
+      <c r="G124" s="12" t="s">
         <v>512</v>
       </c>
-      <c r="E124" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H124" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="C125" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="C125" s="4" t="s">
+      <c r="D125" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="D125" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="12">
-[...2 lines deleted...]
-      <c r="G125" s="11" t="s">
+      <c r="F125" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G125" s="12" t="s">
         <v>516</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>517</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>518</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>519</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F126" s="12">
-[...2 lines deleted...]
-      <c r="G126" s="11" t="s">
+      <c r="F126" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G126" s="12" t="s">
         <v>520</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>521</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F127" s="12">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="F127" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G127" s="12" t="s">
+        <v>524</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>524</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>525</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>526</v>
       </c>
       <c r="D128" s="4" t="s">
         <v>527</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F128" s="12">
-[...2 lines deleted...]
-      <c r="G128" s="11" t="s">
+      <c r="F128" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G128" s="12" t="s">
         <v>528</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>431</v>
+        <v>41</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B129" s="5" t="s">
+      <c r="B129" s="5">
+        <v>7709</v>
+      </c>
+      <c r="C129" s="4" t="s">
         <v>529</v>
       </c>
-      <c r="C129" s="4" t="s">
+      <c r="D129" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="E129" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F129" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G129" s="11" t="s">
         <v>531</v>
       </c>
-      <c r="E129" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="15" t="s">
+      <c r="H129" s="5" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>533</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>534</v>
       </c>
       <c r="D130" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G130" s="12" t="s">
         <v>535</v>
       </c>
-      <c r="E130" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H130" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="C131" s="4" t="s">
         <v>537</v>
       </c>
-      <c r="C131" s="4" t="s">
+      <c r="D131" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="D131" s="4" t="s">
+      <c r="E131" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F131" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G131" s="12" t="s">
         <v>539</v>
       </c>
-      <c r="E131" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H131" s="5" t="s">
-        <v>322</v>
+        <v>41</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="D132" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="C132" s="4" t="s">
+      <c r="E132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F132" s="13">
+        <v>46489</v>
+      </c>
+      <c r="G132" s="12" t="s">
         <v>542</v>
       </c>
-      <c r="D132" s="4" t="s">
+      <c r="H132" s="5" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="C133" s="4" t="s">
         <v>545</v>
       </c>
-      <c r="C133" s="4" t="s">
+      <c r="D133" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="D133" s="4" t="s">
+      <c r="E133" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F133" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G133" s="12" t="s">
         <v>547</v>
       </c>
-      <c r="E133" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H133" s="5" t="s">
-        <v>13</v>
+        <v>446</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="C134" s="4" t="s">
         <v>549</v>
       </c>
-      <c r="C134" s="4" t="s">
+      <c r="D134" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="D134" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G134" s="14" t="s">
+        <v>46980</v>
+      </c>
+      <c r="G134" s="15" t="s">
         <v>551</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>552</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>553</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>554</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="8">
-        <v>46769</v>
-[...1 lines deleted...]
-      <c r="G135" s="7" t="s">
+        <v>47155</v>
+      </c>
+      <c r="G135" s="9" t="s">
         <v>555</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>36</v>
+        <v>556</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="8">
-        <v>46119</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>46769</v>
+      </c>
+      <c r="G136" s="7" t="s">
+        <v>560</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F137" s="12">
-[...3 lines deleted...]
-        <v>563</v>
+      <c r="F137" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G137" s="7" t="s">
+        <v>564</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>41</v>
+        <v>337</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B138" s="5">
-        <v>20464</v>
+      <c r="B138" s="5" t="s">
+        <v>565</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F138" s="22">
-[...3 lines deleted...]
-        <v>566</v>
+      <c r="F138" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G138" s="7" t="s">
+        <v>568</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>567</v>
+        <v>41</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="8">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>47071</v>
+      </c>
+      <c r="G139" s="7" t="s">
+        <v>572</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>431</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>574</v>
+        <v>286</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="8">
-        <v>46882</v>
-[...1 lines deleted...]
-      <c r="G140" s="7" t="s">
+        <v>46706</v>
+      </c>
+      <c r="G140" s="11" t="s">
         <v>575</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>576</v>
+        <v>41</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="C141" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="C141" s="4" t="s">
+      <c r="D141" s="4" t="s">
         <v>578</v>
       </c>
-      <c r="D141" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="8">
-        <v>46231</v>
+        <v>46769</v>
       </c>
       <c r="G141" s="7" t="s">
         <v>579</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B142" s="5">
-        <v>3231</v>
+      <c r="B142" s="5" t="s">
+        <v>580</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="8">
-        <v>46119</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>47155</v>
+      </c>
+      <c r="G142" s="10" t="s">
+        <v>583</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F143" s="8">
-[...3 lines deleted...]
-        <v>586</v>
+      <c r="F143" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G143" s="12" t="s">
+        <v>587</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B144" s="5" t="s">
-        <v>587</v>
+      <c r="B144" s="5">
+        <v>20464</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>588</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>589</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F144" s="8">
-[...2 lines deleted...]
-      <c r="G144" s="7" t="s">
+      <c r="F144" s="22">
+        <v>46399</v>
+      </c>
+      <c r="G144" s="12" t="s">
         <v>590</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>13</v>
+        <v>591</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="8">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>46315</v>
+      </c>
+      <c r="G145" s="15" t="s">
+        <v>595</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>595</v>
+        <v>446</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>596</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>597</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>598</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="8">
-        <v>47050</v>
-[...1 lines deleted...]
-      <c r="G146" s="10" t="s">
+        <v>46882</v>
+      </c>
+      <c r="G146" s="7" t="s">
         <v>599</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>36</v>
+        <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>602</v>
+        <v>131</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F147" s="12">
-[...2 lines deleted...]
-      <c r="G147" s="11" t="s">
+      <c r="F147" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G147" s="7" t="s">
         <v>603</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B148" s="5" t="s">
+      <c r="B148" s="5">
+        <v>3231</v>
+      </c>
+      <c r="C148" s="4" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>605</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="8">
-        <v>46903</v>
-[...1 lines deleted...]
-      <c r="G148" s="21" t="s">
+        <v>46119</v>
+      </c>
+      <c r="G148" s="7" t="s">
         <v>606</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>313</v>
+        <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>607</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>608</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>55</v>
+        <v>609</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F149" s="12">
-[...3 lines deleted...]
-        <v>609</v>
+      <c r="F149" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G149" s="7" t="s">
+        <v>610</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F150" s="12">
-[...3 lines deleted...]
-        <v>613</v>
+      <c r="F150" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G150" s="7" t="s">
+        <v>614</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F151" s="12">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="F151" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G151" s="7" t="s">
+        <v>618</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>18</v>
+        <v>619</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="8">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>47050</v>
+      </c>
+      <c r="G152" s="10" t="s">
+        <v>623</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F153" s="8">
-[...3 lines deleted...]
-        <v>625</v>
+      <c r="F153" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G153" s="12" t="s">
+        <v>627</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="8">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>46903</v>
+      </c>
+      <c r="G154" s="21" t="s">
+        <v>630</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>630</v>
+        <v>329</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>631</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>632</v>
       </c>
       <c r="D155" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F155" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G155" s="14" t="s">
         <v>633</v>
       </c>
-      <c r="E155" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H155" s="5" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="C156" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="C156" s="4" t="s">
+      <c r="D156" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="D156" s="4" t="s">
+      <c r="E156" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F156" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G156" s="12" t="s">
         <v>637</v>
       </c>
-      <c r="E156" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H156" s="5" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="C157" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="C157" s="4" t="s">
+      <c r="D157" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="D157" s="4" t="s">
+      <c r="E157" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F157" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G157" s="12" t="s">
         <v>641</v>
       </c>
-      <c r="E157" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H157" s="5" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="C158" s="4" t="s">
         <v>643</v>
       </c>
-      <c r="C158" s="4" t="s">
+      <c r="D158" s="4" t="s">
         <v>644</v>
       </c>
-      <c r="D158" s="4" t="s">
+      <c r="E158" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F158" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G158" s="15" t="s">
         <v>645</v>
       </c>
-      <c r="E158" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H158" s="5" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B159" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="C159" s="4" t="s">
         <v>647</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="D159" s="4" t="s">
         <v>648</v>
       </c>
-      <c r="D159" s="4" t="s">
+      <c r="E159" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F159" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G159" s="7" t="s">
         <v>649</v>
       </c>
-      <c r="E159" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H159" s="5" t="s">
-        <v>595</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="C160" s="4" t="s">
         <v>651</v>
       </c>
-      <c r="C160" s="4" t="s">
+      <c r="D160" s="4" t="s">
         <v>652</v>
       </c>
-      <c r="D160" s="4" t="s">
+      <c r="E160" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F160" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G160" s="7" t="s">
         <v>653</v>
       </c>
-      <c r="E160" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G160" s="7" t="s">
+      <c r="H160" s="5" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B161" s="5">
-        <v>4334</v>
+      <c r="B161" s="5" t="s">
+        <v>655</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>656</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>657</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F161" s="6">
-        <v>46489</v>
+      <c r="F161" s="8">
+        <v>46706</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>658</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>659</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>46769</v>
+      </c>
+      <c r="G162" s="10" t="s">
+        <v>662</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="8">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>46315</v>
+      </c>
+      <c r="G163" s="9" t="s">
+        <v>666</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B164" s="5">
-        <v>8310</v>
+      <c r="B164" s="5" t="s">
+        <v>667</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="F164" s="8">
         <v>46315</v>
       </c>
-      <c r="G164" s="16" t="s">
-        <v>668</v>
+      <c r="G164" s="7" t="s">
+        <v>670</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="8">
-        <v>47050</v>
+        <v>46980</v>
       </c>
       <c r="G165" s="7" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>36</v>
+        <v>619</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F166" s="12">
-[...3 lines deleted...]
-        <v>675</v>
+      <c r="F166" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G166" s="7" t="s">
+        <v>678</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>13</v>
+        <v>679</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B167" s="5" t="s">
-        <v>676</v>
+      <c r="B167" s="5">
+        <v>4334</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F167" s="12">
-[...3 lines deleted...]
-        <v>679</v>
+      <c r="F167" s="6">
+        <v>46489</v>
+      </c>
+      <c r="G167" s="7" t="s">
+        <v>682</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="C168" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="C168" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D168" s="4" t="s">
-        <v>508</v>
+        <v>684</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F168" s="12">
-[...3 lines deleted...]
-        <v>682</v>
+      <c r="F168" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G168" s="18" t="s">
+        <v>685</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>683</v>
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>51</v>
+        <v>688</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F169" s="12">
-[...3 lines deleted...]
-        <v>686</v>
+      <c r="F169" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G169" s="7" t="s">
+        <v>689</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B170" s="5" t="s">
-        <v>687</v>
+      <c r="B170" s="5">
+        <v>8310</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F170" s="8">
-        <v>46042</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>46315</v>
+      </c>
+      <c r="G170" s="16" t="s">
+        <v>692</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>313</v>
+        <v>41</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>692</v>
+        <v>253</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>47050</v>
+      </c>
+      <c r="G171" s="7" t="s">
+        <v>695</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F172" s="8">
-[...2 lines deleted...]
-      <c r="G172" s="14" t="s">
+      <c r="F172" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G172" s="12" t="s">
         <v>698</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>524</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>699</v>
       </c>
       <c r="C173" s="4" t="s">
         <v>700</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>701</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F173" s="12">
-[...2 lines deleted...]
-      <c r="G173" s="11" t="s">
+      <c r="F173" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G173" s="23" t="s">
         <v>702</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>422</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B174" s="5">
-        <v>2543</v>
+      <c r="B174" s="5" t="s">
+        <v>703</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>704</v>
+        <v>523</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F174" s="12">
+      <c r="F174" s="13">
         <v>46980</v>
       </c>
-      <c r="G174" s="24" t="s">
+      <c r="G174" s="12" t="s">
         <v>705</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>36</v>
+        <v>706</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>708</v>
+        <v>56</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F175" s="12">
-[...2 lines deleted...]
-      <c r="G175" s="11" t="s">
+      <c r="F175" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G175" s="12" t="s">
         <v>709</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>710</v>
       </c>
       <c r="C176" s="4" t="s">
         <v>711</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>712</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F176" s="12">
-[...2 lines deleted...]
-      <c r="G176" s="11" t="s">
+      <c r="F176" s="8">
+        <v>46042</v>
+      </c>
+      <c r="G176" s="9" t="s">
         <v>713</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>714</v>
+        <v>329</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="C177" s="4" t="s">
         <v>715</v>
       </c>
-      <c r="C177" s="4" t="s">
+      <c r="D177" s="4" t="s">
         <v>716</v>
       </c>
-      <c r="D177" s="4" t="s">
+      <c r="E177" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F177" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G177" s="9" t="s">
         <v>717</v>
       </c>
-      <c r="E177" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H177" s="5" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="C178" s="4" t="s">
         <v>719</v>
       </c>
-      <c r="C178" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="4" t="s">
-        <v>558</v>
+        <v>720</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="8">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>47071</v>
+      </c>
+      <c r="G178" s="11" t="s">
+        <v>721</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>13</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A179" s="25" t="s">
-[...5 lines deleted...]
-      <c r="C179" s="25" t="s">
+      <c r="A179" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="D179" s="25" t="s">
+      <c r="C179" s="4" t="s">
         <v>723</v>
       </c>
-      <c r="E179" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G179" s="13" t="s">
+      <c r="D179" s="4" t="s">
         <v>724</v>
       </c>
-      <c r="H179" s="26" t="s">
-        <v>36</v>
+      <c r="E179" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F179" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G179" s="12" t="s">
+        <v>725</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B180" s="5" t="s">
-        <v>725</v>
+      <c r="B180" s="5">
+        <v>2543</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>726</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>727</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F180" s="8">
-[...2 lines deleted...]
-      <c r="G180" s="9" t="s">
+      <c r="F180" s="13">
+        <v>46980</v>
+      </c>
+      <c r="G180" s="24" t="s">
         <v>728</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>431</v>
+        <v>41</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>729</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>730</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>731</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F181" s="8">
-[...2 lines deleted...]
-      <c r="G181" s="9" t="s">
+      <c r="F181" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G181" s="12" t="s">
         <v>732</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>431</v>
+        <v>46</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>733</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>734</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>735</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F182" s="8">
-[...2 lines deleted...]
-      <c r="G182" s="9" t="s">
+      <c r="F182" s="13">
+        <v>45909</v>
+      </c>
+      <c r="G182" s="12" t="s">
         <v>736</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>184</v>
+        <v>737</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F183" s="8">
-[...3 lines deleted...]
-        <v>740</v>
+      <c r="F183" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G183" s="12" t="s">
+        <v>741</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D184" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F184" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G184" s="11" t="s">
         <v>743</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A185" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B185" s="5" t="s">
+      <c r="A185" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>744</v>
+      </c>
+      <c r="C185" s="25" t="s">
         <v>745</v>
       </c>
-      <c r="C185" s="4" t="s">
+      <c r="D185" s="25" t="s">
         <v>746</v>
       </c>
-      <c r="D185" s="4" t="s">
+      <c r="E185" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F185" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G185" s="14" t="s">
         <v>747</v>
       </c>
-      <c r="E185" s="4" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="H185" s="26" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B186" s="5">
-        <v>20996</v>
+      <c r="B186" s="5" t="s">
+        <v>748</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>749</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>750</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="8">
-        <v>46769</v>
+        <v>46315</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>751</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>13</v>
+        <v>446</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>752</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>753</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>754</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="8">
-        <v>46042</v>
+        <v>46489</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>755</v>
       </c>
       <c r="H187" s="5" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A188" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F188" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G188" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F189" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G189" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F190" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G190" s="9" t="s">
+        <v>767</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F191" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G191" s="11" t="s">
+        <v>771</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B192" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F192" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G192" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="8">
+        <v>46062</v>
+      </c>
+      <c r="G193" s="9" t="s">
+        <v>778</v>
+      </c>
+      <c r="H193" s="5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{14DD3AA8-284E-405B-93AF-27DF4562094A}"/>
-[...180 lines deleted...]
-    <hyperlink ref="G171" r:id="rId182" xr:uid="{3DD74BD6-7CD4-4784-A608-A66E20A20A1C}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{302485B7-F7A4-48E5-8B3C-D3BDCFF13639}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{F33013AB-BA16-4E14-85DC-BBAB5959710D}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{43A6AE60-F4D8-4BE0-A3B5-438E1280251F}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{E29918B1-B708-49E4-86B1-1D4FDFC46479}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{ECFFB233-9A5A-4E76-8150-F283E90622C5}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{5DD780C7-C070-4191-90F2-A4CE92434D53}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{F51A2C25-FE31-4BBD-A2DE-1A8A984A42DE}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{EED84E0A-ABC6-4C53-BF7E-0A5A307EABBB}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{BB3042E3-21DE-4FBF-9675-1C49E88A84EE}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{F44949A3-16E3-4379-94EC-D9847377E8E1}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{453872ED-17FC-4026-B507-A9CEADA66E8B}"/>
+    <hyperlink ref="G20" r:id="rId12" xr:uid="{F90501C9-1C30-40DE-9BB1-FDE29FFC05C3}"/>
+    <hyperlink ref="G21" r:id="rId13" xr:uid="{13ED3BA7-1E04-4641-8E05-D133A614EB8E}"/>
+    <hyperlink ref="G22" r:id="rId14" xr:uid="{12627006-AC81-4ED5-BF11-D6130A0874B6}"/>
+    <hyperlink ref="G24" r:id="rId15" xr:uid="{1BB6DAF8-787D-45F2-9C07-36074D0006C9}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{2FDAF1C1-F6CE-47B4-ACEE-AAD77E20CE73}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{07491EAD-2EA2-42D8-83AF-5709B1417C3D}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{C445F486-8407-4BAA-88B5-8A161A9B3D96}"/>
+    <hyperlink ref="G30" r:id="rId19" xr:uid="{8E712015-AD8B-48CE-B160-99865D6FAC27}"/>
+    <hyperlink ref="G31" r:id="rId20" xr:uid="{D12EDBC5-8FDF-490F-A56E-C3DA21F4729D}"/>
+    <hyperlink ref="G32" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{8D75A2D8-15A5-4A9C-8ABD-AC1E2E0E079D}"/>
+    <hyperlink ref="G33" r:id="rId22" xr:uid="{5D2D7294-7D33-4320-AE40-7EEB6AB34980}"/>
+    <hyperlink ref="G34" r:id="rId23" xr:uid="{DCBCE010-F2D9-495C-87E2-BC9BD4AFE18E}"/>
+    <hyperlink ref="G36" r:id="rId24" xr:uid="{0E05F98F-A09C-4CFB-8B90-29DC2E47B34C}"/>
+    <hyperlink ref="G37" r:id="rId25" xr:uid="{90BC462A-5F63-45B4-8026-502B8D0EEA2A}"/>
+    <hyperlink ref="G39" r:id="rId26" xr:uid="{7D8CAAD3-EAFF-4CAE-9C7E-02AF6B0D1878}"/>
+    <hyperlink ref="G40" r:id="rId27" xr:uid="{97931589-3CA0-4581-AD7E-0F2A9D0AADDA}"/>
+    <hyperlink ref="G42" r:id="rId28" xr:uid="{F15DFCCD-051B-424F-93FE-F706715BC6B0}"/>
+    <hyperlink ref="G43" r:id="rId29" xr:uid="{E6DD017C-2BE7-4357-9B16-0678B2F4EBE6}"/>
+    <hyperlink ref="G47" r:id="rId30" xr:uid="{4ED773AE-452B-42A4-81B0-BC3077659BCA}"/>
+    <hyperlink ref="G51" r:id="rId31" xr:uid="{BFBE39C9-20CC-4401-A166-0F96D29A6808}"/>
+    <hyperlink ref="G52" r:id="rId32" xr:uid="{ED34AFC7-D83E-4D4D-ACDC-EF6BCCABADCA}"/>
+    <hyperlink ref="G53" r:id="rId33" xr:uid="{FCEF1265-9163-42FD-8C73-7D23F7C3876E}"/>
+    <hyperlink ref="G54" r:id="rId34" xr:uid="{D67430C9-D0E2-4837-84C4-660B22CB43C7}"/>
+    <hyperlink ref="G56" r:id="rId35" xr:uid="{9447AE62-1B97-42A2-8CE5-19C1487023F0}"/>
+    <hyperlink ref="G57" r:id="rId36" xr:uid="{A29CD7B3-6D19-4126-89A0-A78181CB950E}"/>
+    <hyperlink ref="G58" r:id="rId37" xr:uid="{19437591-F067-49FF-9DBC-31EF4B732CAD}"/>
+    <hyperlink ref="G60" r:id="rId38" xr:uid="{F3088ADF-E54B-435A-850F-7B22172B089F}"/>
+    <hyperlink ref="G61" r:id="rId39" xr:uid="{58121416-E000-4EA1-818E-F62B49E61152}"/>
+    <hyperlink ref="G62" r:id="rId40" xr:uid="{972D5AD5-5436-489F-8409-8D2FF347B00E}"/>
+    <hyperlink ref="G64" r:id="rId41" xr:uid="{9110A3E1-96C7-4564-961E-0FB9AB0237CD}"/>
+    <hyperlink ref="G65" r:id="rId42" xr:uid="{2CD20ACE-53F8-464F-9A0D-20C5618851B5}"/>
+    <hyperlink ref="G66" r:id="rId43" xr:uid="{E9503FCD-7511-4461-82BD-3CCF6AA905F4}"/>
+    <hyperlink ref="G68" r:id="rId44" xr:uid="{E2A14299-C3DC-4AB9-9B0D-7E3AA3C97665}"/>
+    <hyperlink ref="G71" r:id="rId45" xr:uid="{F1E9C2B2-16F4-47D0-9418-9E0D72E33E29}"/>
+    <hyperlink ref="G72" r:id="rId46" xr:uid="{207BA78C-C929-4189-8A68-93A131096942}"/>
+    <hyperlink ref="G73" r:id="rId47" xr:uid="{E1C7329C-F679-40D9-883E-1342D257DCE2}"/>
+    <hyperlink ref="G74" r:id="rId48" xr:uid="{6D2D96B6-A37F-4680-A9C4-4DFA11DDB625}"/>
+    <hyperlink ref="G75" r:id="rId49" xr:uid="{EB9CBC97-D640-4063-B2B8-1A6345C443F5}"/>
+    <hyperlink ref="G78" r:id="rId50" xr:uid="{CE6EB747-32C1-4F25-BCCB-FE8ACA25BC01}"/>
+    <hyperlink ref="G79" r:id="rId51" xr:uid="{3A6FEE73-758A-4C60-9D43-20F97F0129D0}"/>
+    <hyperlink ref="G80" r:id="rId52" xr:uid="{ABBEDA57-E558-4F1E-B688-27E0B91434A8}"/>
+    <hyperlink ref="G81" r:id="rId53" xr:uid="{C69A5BCF-8DE0-48AC-A88C-A39B00910C3B}"/>
+    <hyperlink ref="G82" r:id="rId54" xr:uid="{5B9E2E7A-CB74-48F3-90E6-E7BEC047FE93}"/>
+    <hyperlink ref="G84" r:id="rId55" xr:uid="{8AF49610-B70C-49F9-BC27-F6F3A44BBD68}"/>
+    <hyperlink ref="G86" r:id="rId56" xr:uid="{B60C8817-FBAD-4BE0-B10D-736FFBE244A4}"/>
+    <hyperlink ref="G85" r:id="rId57" xr:uid="{6F1B70FA-EC63-47F9-A142-A70C73AE6C30}"/>
+    <hyperlink ref="G88" r:id="rId58" xr:uid="{790E1737-6BEA-4ADB-AA77-CF93F6E44DBC}"/>
+    <hyperlink ref="G91" r:id="rId59" xr:uid="{5C3A162F-0605-45E6-BCA0-B0EA5586DFBB}"/>
+    <hyperlink ref="G92" r:id="rId60" xr:uid="{62B8F154-464D-416F-923D-062A9B72B46E}"/>
+    <hyperlink ref="G93" r:id="rId61" xr:uid="{69622D72-4EB2-4BA1-822C-BC6AB25C2533}"/>
+    <hyperlink ref="G95" r:id="rId62" xr:uid="{3F27FE15-18AA-46C0-B0BA-3B9DF4C6100A}"/>
+    <hyperlink ref="G94" r:id="rId63" xr:uid="{612E57B4-34A9-4374-8718-B3D3BE2C3466}"/>
+    <hyperlink ref="G96" r:id="rId64" xr:uid="{CA33953D-2190-45A1-9F89-FC4C98BD9140}"/>
+    <hyperlink ref="G97" r:id="rId65" xr:uid="{1E3E8D93-D642-4033-9D20-C51308816C48}"/>
+    <hyperlink ref="G98" r:id="rId66" xr:uid="{3DA79AE9-E67F-49AA-86EC-64E582B23EB9}"/>
+    <hyperlink ref="G122" r:id="rId67" xr:uid="{10AAD481-E63A-483F-9789-D2A4C9BF97A4}"/>
+    <hyperlink ref="G101" r:id="rId68" xr:uid="{C61212B1-9508-4681-B0D4-E93C56344CC0}"/>
+    <hyperlink ref="G102" r:id="rId69" xr:uid="{CC9C4495-E399-43AA-A01C-10DA1BAF39B7}"/>
+    <hyperlink ref="G103" r:id="rId70" xr:uid="{4813D21C-7828-4217-8645-D95011976130}"/>
+    <hyperlink ref="G104" r:id="rId71" xr:uid="{E5958C7A-25A2-4147-A65A-25652A8BF518}"/>
+    <hyperlink ref="G106" r:id="rId72" xr:uid="{DAFD4B79-8D2F-4333-A578-E71193F4BF36}"/>
+    <hyperlink ref="G108" r:id="rId73" xr:uid="{A056E1BC-7D72-471E-9B8E-CC99702F3D5C}"/>
+    <hyperlink ref="G109" r:id="rId74" xr:uid="{9EF395A3-7878-4813-B242-A9EB5014F309}"/>
+    <hyperlink ref="G110" r:id="rId75" xr:uid="{EF656548-8DD5-4F47-8F42-6DE096DF8D7B}"/>
+    <hyperlink ref="G111" r:id="rId76" xr:uid="{E0414772-70B3-45DD-9020-532EFD0BBA57}"/>
+    <hyperlink ref="G112" r:id="rId77" xr:uid="{AA94CF39-A3EE-459B-B353-62DCC11AD35C}"/>
+    <hyperlink ref="G113" r:id="rId78" xr:uid="{C9325EC8-D335-4B65-8A27-8200038462D3}"/>
+    <hyperlink ref="G114" r:id="rId79" xr:uid="{C13277AD-CD87-4F38-8881-BE1703B61AB6}"/>
+    <hyperlink ref="G116" r:id="rId80" xr:uid="{DA17A710-0816-4268-8B32-4E5C12C214FC}"/>
+    <hyperlink ref="G117" r:id="rId81" xr:uid="{BD786FF7-FA08-4F48-8B9D-F194733F0A82}"/>
+    <hyperlink ref="G118" r:id="rId82" xr:uid="{48639B51-B175-4045-805E-30CB0D96CF42}"/>
+    <hyperlink ref="G119" r:id="rId83" xr:uid="{F5FC89EE-8A62-4998-93D9-ADB480004A59}"/>
+    <hyperlink ref="G121" r:id="rId84" xr:uid="{FA152944-8AF1-4FA0-B102-1EF03152EB1C}"/>
+    <hyperlink ref="G123" r:id="rId85" xr:uid="{88ABACFE-A226-4EFD-87B0-66760745E399}"/>
+    <hyperlink ref="G124" r:id="rId86" xr:uid="{CE88586A-F229-4FB6-B21B-E6D8A3D89870}"/>
+    <hyperlink ref="G125" r:id="rId87" xr:uid="{1E73165E-3D22-4D02-97D9-C4E3EE413FA9}"/>
+    <hyperlink ref="G128" r:id="rId88" xr:uid="{36447188-F749-4495-82AF-4BD42552E00F}"/>
+    <hyperlink ref="G131" r:id="rId89" xr:uid="{8132B0CC-2625-4CC7-9D39-ED9599E67FE9}"/>
+    <hyperlink ref="G132" r:id="rId90" xr:uid="{0320944E-988E-4C29-A14C-C06DBD8C71D8}"/>
+    <hyperlink ref="G133" r:id="rId91" xr:uid="{34BF92FA-FD1C-44E2-A0EB-C4AA508CD8F9}"/>
+    <hyperlink ref="G134" r:id="rId92" xr:uid="{45B9F2BA-4BB7-4165-93E1-C1F0B56FC37E}"/>
+    <hyperlink ref="G136" r:id="rId93" xr:uid="{04990EFA-1DF9-475E-BB2D-5EAE3A9D7C08}"/>
+    <hyperlink ref="G137" r:id="rId94" xr:uid="{DD5B845D-345C-4030-ADC9-6BAD0ACF75F5}"/>
+    <hyperlink ref="G138" r:id="rId95" xr:uid="{F0A0DE48-3AA3-4A63-B6AB-E3E3A3F32F30}"/>
+    <hyperlink ref="G139" r:id="rId96" xr:uid="{B4979714-07C4-4C3B-B0D6-26FDCE069379}"/>
+    <hyperlink ref="G141" r:id="rId97" xr:uid="{6701BC92-083A-4788-8855-86A2EAAAA54B}"/>
+    <hyperlink ref="G142" r:id="rId98" xr:uid="{EE67DA9E-D3B8-401B-96B2-7CCF629A6B59}"/>
+    <hyperlink ref="G143" r:id="rId99" xr:uid="{62EA2C4E-9981-4421-9F32-A75941B0B542}"/>
+    <hyperlink ref="G145" r:id="rId100" xr:uid="{41713E54-818B-49C7-8E90-1084757D0030}"/>
+    <hyperlink ref="G146" r:id="rId101" xr:uid="{8F173D62-8802-46DF-945D-D054F0935460}"/>
+    <hyperlink ref="G147" r:id="rId102" xr:uid="{1D10596A-775E-436E-A808-074D59FCE5B8}"/>
+    <hyperlink ref="G149" r:id="rId103" xr:uid="{E38079EF-E363-4B80-9945-9A10997E9D9E}"/>
+    <hyperlink ref="G150" r:id="rId104" xr:uid="{D9D0C6AC-DD67-42DC-8224-3EEE72A9820B}"/>
+    <hyperlink ref="G151" r:id="rId105" xr:uid="{5D6F7F0A-4B84-4EAD-A423-B4C704E2C59F}"/>
+    <hyperlink ref="G152" r:id="rId106" xr:uid="{5A61B689-9C2D-41C0-914C-6E93199E47CA}"/>
+    <hyperlink ref="G153" r:id="rId107" xr:uid="{5483768D-5B01-4BE7-A017-BBE599DFBAE9}"/>
+    <hyperlink ref="G154" r:id="rId108" xr:uid="{64E9AB0C-F8E6-471A-B372-F75BDECE7A21}"/>
+    <hyperlink ref="G155" r:id="rId109" xr:uid="{821071C8-A1C6-4BFB-B1C9-85122B8E4AE5}"/>
+    <hyperlink ref="G156" r:id="rId110" xr:uid="{3280173E-CCB1-4669-9EA1-7888504B9619}"/>
+    <hyperlink ref="G157" r:id="rId111" xr:uid="{EFD60D58-8CEB-421C-BDCE-CAF61AE14B58}"/>
+    <hyperlink ref="G158" r:id="rId112" xr:uid="{2F7E05AF-D132-4357-9C81-35270EB62D3B}"/>
+    <hyperlink ref="G160" r:id="rId113" xr:uid="{0893B2F7-F138-464E-92B0-336953749DC8}"/>
+    <hyperlink ref="G161" r:id="rId114" xr:uid="{2AD9AB97-D874-4D98-8923-F6788C4965A3}"/>
+    <hyperlink ref="G163" r:id="rId115" xr:uid="{30A7385E-5951-4E0B-8B86-F10DBC72F178}"/>
+    <hyperlink ref="G164" r:id="rId116" xr:uid="{32FF5791-9723-4845-BEEA-7941D5DC31C3}"/>
+    <hyperlink ref="G165" r:id="rId117" xr:uid="{EFE777C8-B94B-486F-9EC8-22079D545488}"/>
+    <hyperlink ref="G166" r:id="rId118" xr:uid="{FA5BA712-6F89-472E-ADF7-39F8C173F1FC}"/>
+    <hyperlink ref="G168" r:id="rId119" xr:uid="{BCE98DC6-058D-4530-AC6E-2B3054B427F7}"/>
+    <hyperlink ref="G167" r:id="rId120" xr:uid="{C9862409-6300-4069-A59C-81CC945DDE07}"/>
+    <hyperlink ref="G169" r:id="rId121" xr:uid="{1CE4926A-626C-40A3-BDB3-0FDBB4B4722D}"/>
+    <hyperlink ref="G173" r:id="rId122" xr:uid="{80169A0C-1539-495C-BE6E-BDCD34716DDC}"/>
+    <hyperlink ref="G174" r:id="rId123" xr:uid="{CA29806C-DF37-4641-A4C0-5D65DD777850}"/>
+    <hyperlink ref="G175" r:id="rId124" xr:uid="{CF3D7C77-159E-4912-A0AF-1F8821DE9285}"/>
+    <hyperlink ref="G176" r:id="rId125" xr:uid="{C104C8FB-5E7D-46F5-9A72-035DB7F2F445}"/>
+    <hyperlink ref="G179" r:id="rId126" xr:uid="{F7EF6E2A-F4B7-4A91-B8BA-A0B031378691}"/>
+    <hyperlink ref="G181" r:id="rId127" xr:uid="{17A16E25-AD95-4927-8DD6-FB4AD609424D}"/>
+    <hyperlink ref="G182" r:id="rId128" xr:uid="{B981F9AC-D4A3-4190-854D-65B218E8C77E}"/>
+    <hyperlink ref="G183" r:id="rId129" xr:uid="{16B74A73-FA16-49BB-B2E1-A280C40CD0F5}"/>
+    <hyperlink ref="G186" r:id="rId130" xr:uid="{6C05900F-D7CA-463E-BE7D-ACBC18453C85}"/>
+    <hyperlink ref="G187" r:id="rId131" xr:uid="{6BCB04B3-3D02-455F-BA78-A7042E886D80}"/>
+    <hyperlink ref="G188" r:id="rId132" xr:uid="{C6A4D4D6-DF28-4200-92E3-725C18F60986}"/>
+    <hyperlink ref="G189" r:id="rId133" xr:uid="{6BCB2398-6B28-4172-815B-E110F70354E9}"/>
+    <hyperlink ref="G190" r:id="rId134" xr:uid="{7752D24C-79D9-4C88-B266-A8DE12A50B9A}"/>
+    <hyperlink ref="G162" r:id="rId135" xr:uid="{B25144D8-EE2E-4A6C-A66E-2E0BED4DE718}"/>
+    <hyperlink ref="G193" r:id="rId136" xr:uid="{F0E2BFC9-7CA9-42AD-8892-A7ADCDD29F16}"/>
+    <hyperlink ref="G7" r:id="rId137" xr:uid="{C8C12346-28CA-423F-BCC7-9ECD9BCAA4BB}"/>
+    <hyperlink ref="G14" r:id="rId138" xr:uid="{D2D8546F-E02B-49EC-9CE4-305D8BA48B29}"/>
+    <hyperlink ref="G19" r:id="rId139" xr:uid="{D0294307-1A20-474E-99A7-DFD2187C7414}"/>
+    <hyperlink ref="G23" r:id="rId140" xr:uid="{130263A2-FB67-4C87-9A13-EE54C3600ABA}"/>
+    <hyperlink ref="G25" r:id="rId141" xr:uid="{873F6112-23B7-4BA0-B87E-A55DDBDEF7D1}"/>
+    <hyperlink ref="G41" r:id="rId142" xr:uid="{BEDC34D1-4BE9-430A-A01D-0184C958EBB3}"/>
+    <hyperlink ref="G44" r:id="rId143" xr:uid="{F7AA7A20-1026-4F9D-815D-0CAE38009CCC}"/>
+    <hyperlink ref="G46" r:id="rId144" xr:uid="{B01E9311-9186-488F-9F03-77C242786D43}"/>
+    <hyperlink ref="G49" r:id="rId145" xr:uid="{C175AAD3-785F-413F-B67B-5752A9745251}"/>
+    <hyperlink ref="G55" r:id="rId146" xr:uid="{B2B12335-1519-4A6B-B53A-6F5934FA9FBF}"/>
+    <hyperlink ref="G69" r:id="rId147" xr:uid="{F1F8F93F-AC1F-4C9B-9C85-F4F049DA8E79}"/>
+    <hyperlink ref="G99" r:id="rId148" xr:uid="{8C3F5DAA-D7B0-4342-B23C-E257DE44F717}"/>
+    <hyperlink ref="G107" r:id="rId149" xr:uid="{DA1AE500-6111-4901-BA5E-B00DF14A43D6}"/>
+    <hyperlink ref="G126" r:id="rId150" xr:uid="{EFFE197A-4EF4-439F-A1DD-4B7C74261745}"/>
+    <hyperlink ref="G127" r:id="rId151" xr:uid="{E81ABD7A-6C73-41EE-A26D-BAC31E70F742}"/>
+    <hyperlink ref="G144" r:id="rId152" xr:uid="{084226F5-A255-46E3-A3DF-915FE5003998}"/>
+    <hyperlink ref="G159" r:id="rId153" xr:uid="{5FF20E4C-5FE0-44C5-A366-3B10623DD2C4}"/>
+    <hyperlink ref="G185" r:id="rId154" xr:uid="{510A8521-0726-449A-BA9A-92E3693A421B}"/>
+    <hyperlink ref="G48" r:id="rId155" xr:uid="{D6D77ACA-DD2F-40DC-AF2C-839F932525B2}"/>
+    <hyperlink ref="G87" r:id="rId156" xr:uid="{FAFED7FF-F225-4F16-89D9-BC7693BD979D}"/>
+    <hyperlink ref="G120" r:id="rId157" xr:uid="{79F415E4-53CE-4045-9051-26488BC51AEF}"/>
+    <hyperlink ref="G148" r:id="rId158" xr:uid="{827061DE-3F7B-4C14-B9B7-C73484B37282}"/>
+    <hyperlink ref="G172" r:id="rId159" xr:uid="{6ED75AD6-DDB4-47C2-AF1D-6F1CAE41CEAD}"/>
+    <hyperlink ref="G90" r:id="rId160" xr:uid="{371E84C1-ECCF-47E4-B93F-E5163F616D96}"/>
+    <hyperlink ref="G67" r:id="rId161" xr:uid="{02F68985-5358-4B1C-B04B-EFF4756E7BBC}"/>
+    <hyperlink ref="G35" r:id="rId162" xr:uid="{F69E3356-899D-40B0-98CE-708467C70C10}"/>
+    <hyperlink ref="G130" r:id="rId163" xr:uid="{CABCF617-E9CD-4955-80DF-BAA107F0BF49}"/>
+    <hyperlink ref="G83" r:id="rId164" xr:uid="{77A593F3-81C9-40D9-8BD2-7B623B3110C7}"/>
+    <hyperlink ref="G70" r:id="rId165" xr:uid="{9549A2F1-BC30-4C87-AA5B-0D54510AE6E4}"/>
+    <hyperlink ref="G100" r:id="rId166" xr:uid="{428ACF15-1478-4AD7-A292-8DD3F6000E6C}"/>
+    <hyperlink ref="G170" r:id="rId167" xr:uid="{D399416B-C1DA-4405-94A9-CBEC4AE42896}"/>
+    <hyperlink ref="G76" r:id="rId168" xr:uid="{17757820-1B47-4B39-A04A-05A512B48F7C}"/>
+    <hyperlink ref="G77" r:id="rId169" xr:uid="{D84FC2F2-E6A9-478F-B2CC-EA7D571A6ECD}"/>
+    <hyperlink ref="G184" r:id="rId170" xr:uid="{F374D604-4391-47D3-A646-E05B4CECD4EB}"/>
+    <hyperlink ref="G45" r:id="rId171" xr:uid="{9A5A8887-B38D-4AC0-851E-E89918B4B76D}"/>
+    <hyperlink ref="G17" r:id="rId172" xr:uid="{093EEE25-6FA6-4333-8B8B-51C837913C72}"/>
+    <hyperlink ref="G140" r:id="rId173" xr:uid="{67E25453-53A7-44FB-B031-6A538CB77ACD}"/>
+    <hyperlink ref="G115" r:id="rId174" xr:uid="{0DFFEC6B-B93D-436B-AF52-6587B5D6853C}"/>
+    <hyperlink ref="G16" r:id="rId175" xr:uid="{A52CA386-017F-4B86-8B9A-36DCC826CED7}"/>
+    <hyperlink ref="G171" r:id="rId176" xr:uid="{9565A2A2-0309-4B70-B0E3-A2FDB661867B}"/>
+    <hyperlink ref="G191" r:id="rId177" xr:uid="{105B73D6-B25E-4798-A851-6B3BF59428A4}"/>
+    <hyperlink ref="G29" r:id="rId178" xr:uid="{CB3606C9-6835-4FEE-AAE5-CAE8EB844B43}"/>
+    <hyperlink ref="G105" r:id="rId179" xr:uid="{7568D9DB-FBA2-4F65-921B-2287BA65BA13}"/>
+    <hyperlink ref="G178" r:id="rId180" xr:uid="{412ABD93-7183-4AC6-B143-5AA0314C1A18}"/>
+    <hyperlink ref="G50" r:id="rId181" xr:uid="{41849208-77E1-4269-9E28-FEC5173BF6FB}"/>
+    <hyperlink ref="G177" r:id="rId182" xr:uid="{891E5C1D-0CD9-439A-AFB4-CBCB79D0F100}"/>
+    <hyperlink ref="G129" r:id="rId183" xr:uid="{CBB4E1FE-00AC-4991-96A9-8159255E5CE8}"/>
+    <hyperlink ref="G63" r:id="rId184" xr:uid="{9481E173-30C8-4E71-BE44-E44A72A64164}"/>
+    <hyperlink ref="G135" r:id="rId185" xr:uid="{449CC3A8-1C6F-44BD-8AB2-5B60DE092A55}"/>
+    <hyperlink ref="G59" r:id="rId186" xr:uid="{3011CF87-0488-44C7-A126-36103EB37ACB}"/>
+    <hyperlink ref="G38" r:id="rId187" xr:uid="{0E89D441-1087-4E65-BE07-77668435957F}"/>
+    <hyperlink ref="G6" r:id="rId188" xr:uid="{4A1B9AD9-3A93-415F-B504-5DB44981F54E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>