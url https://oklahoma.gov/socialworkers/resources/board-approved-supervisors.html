--- v1 (2026-04-03)
+++ v2 (2026-05-13)
@@ -1,2445 +1,2505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{40536DFA-82E4-4869-B62C-EF500402350A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41FF0E07-B6BF-4BC3-8176-8CA988B3220C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6B5D3AA4-742C-4DB7-A469-8D977DD94F0A}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{51B5DE7E-39FC-46E0-AD52-A85F9A6A7F55}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1333" uniqueCount="779">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1367" uniqueCount="798">
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Supervisor Type</t>
+  </si>
+  <si>
+    <t>Supervisor Training Required Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Email </t>
+  </si>
+  <si>
+    <t>County</t>
+  </si>
+  <si>
+    <t>Brandy</t>
+  </si>
+  <si>
+    <t>BAS - Clinical</t>
+  </si>
+  <si>
+    <t>brandyweeks0@gmail.com</t>
+  </si>
+  <si>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>tadamson0610@gmail.com</t>
+  </si>
+  <si>
+    <t>Wagoner</t>
+  </si>
+  <si>
+    <t>Herlinda</t>
+  </si>
+  <si>
+    <t>luciaaleman65@icloud.com</t>
+  </si>
+  <si>
+    <t>Comanche</t>
+  </si>
+  <si>
+    <t>Francis K.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRAN.ALLTIZER@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Genevieve</t>
+  </si>
+  <si>
+    <t>BAS-Clinical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gentaylor614@gmail.com </t>
+  </si>
+  <si>
+    <t>Canadian</t>
+  </si>
+  <si>
+    <t>JoElla</t>
+  </si>
+  <si>
+    <t>joellaanglin@gmail.com</t>
+  </si>
+  <si>
+    <t>Hood River (OR)</t>
+  </si>
+  <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>JARAGON81@AOL.COM</t>
+  </si>
+  <si>
+    <t>Tulsa</t>
+  </si>
+  <si>
+    <t>Lenore</t>
+  </si>
+  <si>
+    <t>LARLEE2@ATT.NET</t>
+  </si>
+  <si>
+    <t>Cleveland</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>HEATHER.ASKEW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Kelsey</t>
+  </si>
+  <si>
+    <t>kelseybarbieri@gmail.com</t>
+  </si>
+  <si>
+    <t>Shannon</t>
+  </si>
+  <si>
+    <t>SHANNON_BARCZAK@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Traci</t>
+  </si>
+  <si>
+    <t>TDBMSW@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Suzanne</t>
+  </si>
+  <si>
+    <t>suzannebass59@gmail.com</t>
+  </si>
+  <si>
+    <t>Gail</t>
+  </si>
+  <si>
+    <t>GGBIEBER@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rogers</t>
+  </si>
+  <si>
+    <t>Misty</t>
+  </si>
+  <si>
+    <t>MISTYBILBY@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Creek</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>jennifer.blume@outlook.com</t>
+  </si>
+  <si>
+    <t>Marilou G.</t>
+  </si>
+  <si>
+    <t>JMBORK57@ATT.NET</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Michael W.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	mbrand@ouhsc.edu</t>
+  </si>
+  <si>
+    <t>Pottawatomie</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>ME2BRANDT@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Casie L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASIEBRITTAIN@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>Marilyn Kring</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mkb5925@aol.com </t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>erinbrooksocialworker@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MICHAELWBROSELLC@ICLOUD.COM </t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>chriskbrown10@gmail.com</t>
+  </si>
+  <si>
+    <t>Brandeline</t>
+  </si>
+  <si>
+    <t>BRBROWN2003@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Jewel Dallas</t>
+  </si>
+  <si>
+    <t>JEWELDALLASBRUNER@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Merideth</t>
+  </si>
+  <si>
+    <t>MERSISSON@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>ashleybuckner0909@gmail.com</t>
+  </si>
+  <si>
+    <t>Out of State</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>MICHELLE.BUGH@OKSTATE.EDU</t>
+  </si>
+  <si>
+    <t>Stacey</t>
+  </si>
+  <si>
+    <t>STACEYRENEEBURGESS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Whitney</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> whitney.jackson1@yahoo.com</t>
+  </si>
+  <si>
+    <t>Annette Kirk</t>
+  </si>
+  <si>
+    <t>BAS - Administration; BAS - Clinical</t>
+  </si>
+  <si>
+    <t>A1KIRKB@COX.NET</t>
+  </si>
+  <si>
+    <t>Teresa L.</t>
+  </si>
+  <si>
+    <t>TERI.BURNETT@COX.NET</t>
+  </si>
+  <si>
+    <t>Carolyn</t>
+  </si>
+  <si>
+    <t>CSBURNS2@SBCGLOBAL.NET</t>
+  </si>
+  <si>
+    <t>Valerie</t>
+  </si>
+  <si>
+    <t>NUSONSHINE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Mari</t>
+  </si>
+  <si>
+    <t>MARISAM1984@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Interagency</t>
+  </si>
+  <si>
+    <t>caldwellcounselingservices@gmail.com</t>
+  </si>
+  <si>
+    <t>Collyn</t>
+  </si>
+  <si>
+    <t>NEWMOONE@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Kirby</t>
+  </si>
+  <si>
+    <t>KYBEWLEY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Tina L</t>
+  </si>
+  <si>
+    <t>tkennedy64804@yahoo.com</t>
+  </si>
+  <si>
+    <t>McDonald (MO)</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>CATHERINECLAYBROOKLCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>HSCOBB1@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rhonda Y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rcochran280@gmail.com </t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>kcollier06@gmail.com</t>
+  </si>
+  <si>
+    <t>Washita</t>
+  </si>
+  <si>
+    <t>Carrie</t>
+  </si>
+  <si>
+    <t>ccombs3241@gmail.com</t>
+  </si>
+  <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONNER.KATHERINE@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JESSICACOTHRAN@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Allie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLIEBCRAIG@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Payne</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	faithcrittenden@yahoo.com</t>
+  </si>
+  <si>
+    <t>Shonta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHONTACROWDER@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Anne M.</t>
+  </si>
+  <si>
+    <t>ANNE@ANNECUNNINGHAMCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QDKD23@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Letitia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEHARTFOUR@COX.NET </t>
+  </si>
+  <si>
+    <t>Tiara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIARA.MILLER@OKSTATE.EDU </t>
+  </si>
+  <si>
+    <t>Lora Leslie</t>
+  </si>
+  <si>
+    <t>lleslie826@gmail.com</t>
+  </si>
+  <si>
+    <t>Brandi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRANDI.DETHEROW@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Angela Workman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELADICKSON.4@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>DRAPERLCSW@LIVE.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma </t>
+  </si>
+  <si>
+    <t>ASHLEYDREES521@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stephens</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NMRDUBRIWNY@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Nichole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NICHOLE.DUCK@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Stacy A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STACYDUDARK@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Comache</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIOLF@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Vera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V.K.FEATHERSTON@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Melanie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELANIEFERGUSONLCSW@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOONERSKIES@AOL.COM </t>
+  </si>
+  <si>
+    <t>McClain</t>
+  </si>
+  <si>
+    <t>Jami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jamjar1268@yahoo.com </t>
+  </si>
+  <si>
+    <t>Gail M.</t>
+  </si>
+  <si>
+    <t>GMFLACK@PRODIGY.NET</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>yfloresnall@hotmail.com</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMYJFOREMAN@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>LFRANKLIN@OU.EDU</t>
+  </si>
+  <si>
+    <t>FRONHEISER5@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>MELGANTZ638@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAIL2JULIEMARIE@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Izetta</t>
+  </si>
+  <si>
+    <t>IZETTA4337@ATT.NET</t>
+  </si>
+  <si>
+    <t>JENNGLENN1201@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Bonni</t>
+  </si>
+  <si>
+    <t>BON811@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER.G.GRAHAM@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Pittsburg</t>
+  </si>
+  <si>
+    <t>Casey</t>
+  </si>
+  <si>
+    <t>CASEYGMSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENNIFERGRIFFITH18@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARKGRO@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Okahoma</t>
+  </si>
+  <si>
+    <t>Toni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONIHAIL@YAHOO.COM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HHAILS85@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Kerry T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JKHARLIN@SBCGLOBAL.NET </t>
+  </si>
+  <si>
+    <t>Tonya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENYAHARRIS@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>Angela D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELAHARRIS25@HOTMAIL.COM </t>
+  </si>
+  <si>
+    <t>Nola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOLAHARRISON@YMAIL.COM </t>
+  </si>
+  <si>
+    <t>KATIEHAYDEN@ME.COM</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>lizard684@yahoo.com</t>
+  </si>
+  <si>
+    <t>Meadow</t>
+  </si>
+  <si>
+    <t>MELELANI3688@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stefanie Yvonne</t>
+  </si>
+  <si>
+    <t>BLESSEDSTEF@COX.NET</t>
+  </si>
+  <si>
+    <t>Stephnee</t>
+  </si>
+  <si>
+    <t>HISERODT@COX.NET</t>
+  </si>
+  <si>
+    <t>Dalinda</t>
+  </si>
+  <si>
+    <t>LINDELUE@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Shanda</t>
+  </si>
+  <si>
+    <t>SHOLENDA@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Barry (MO)</t>
+  </si>
+  <si>
+    <t>Billy</t>
+  </si>
+  <si>
+    <t>BILLYHOLLEY2000@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Haskell</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>ADHOLLEY@YMAIL.COM</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Penelope C.</t>
+  </si>
+  <si>
+    <t>PCAH20012002@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Sydney</t>
+  </si>
+  <si>
+    <t>SYDNEYHLCSW@KALEIDOSCOPEBS.COM</t>
+  </si>
+  <si>
+    <t>Atoka</t>
+  </si>
+  <si>
+    <t>Teresa</t>
+  </si>
+  <si>
+    <t>TMARS57@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Carol Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	carriejanklcsw@gmail.com</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>DAJ3597@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Kimberly Dawn</t>
+  </si>
+  <si>
+    <t>KIMBERLYDAWN71@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Lamar (TX)</t>
+  </si>
+  <si>
+    <t>JSKTULSA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Kimberly D.</t>
+  </si>
+  <si>
+    <t>KIMBERLYKEETER@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>JJULENE@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>VIRGINIAKINKADE@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Pontotoc</t>
+  </si>
+  <si>
+    <t>Desiree</t>
+  </si>
+  <si>
+    <t>desiree.kinser@hotmail.com</t>
+  </si>
+  <si>
+    <t>Merrie</t>
+  </si>
+  <si>
+    <t>MERRIEKNOX@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Suzanne C.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	sugarsuz@sbcglobal.net</t>
+  </si>
+  <si>
+    <t>Muskogee</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>KRATZ9@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>AGAPECOUNSELING@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>Doris</t>
+  </si>
+  <si>
+    <t>DORISLMSW@AOL.COM</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>SFLASHMET@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Anjanette</t>
+  </si>
+  <si>
+    <t>ANJANETTELAVERTY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>Roxann</t>
+  </si>
+  <si>
+    <t>ROXANN.MOELLER8@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Lora M.</t>
+  </si>
+  <si>
+    <t>LLESLIE826@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Jacqueline</t>
+  </si>
+  <si>
+    <t>JACQUELINE.E.LONG1@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>ANDIEMALES@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Janice</t>
+  </si>
+  <si>
+    <t>JANICE.MARR@SANDITES.ORG</t>
+  </si>
+  <si>
+    <t>JENN.R.MARSHALL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t>ALLISON.M.MASON@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Gena Roberts</t>
+  </si>
+  <si>
+    <t>GMASSEY9@ATT.NET</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>WARRIORGIRL4LIFE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CHELLE_MATTHEY@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Tracey Kreiter</t>
+  </si>
+  <si>
+    <t>TRACEYKREITER@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Caitlin</t>
+  </si>
+  <si>
+    <t>CAITLIN.E.MCARTHUR@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Beverly Darlene</t>
+  </si>
+  <si>
+    <t>BEVERLY.DARLENE.MCCLURE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>MCCOYA2881@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Mandy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	mandymchughlcsw@gmail.com</t>
+  </si>
+  <si>
+    <t>Cheryl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	msholiday12@yahoo.com</t>
+  </si>
+  <si>
+    <t>Donna K.</t>
+  </si>
+  <si>
+    <t>DMERKLE87@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>kemeszar@umich.edu</t>
+  </si>
+  <si>
+    <t>Oakland (MI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	betagamma1026@gmail.com</t>
+  </si>
+  <si>
+    <t>H. Kenneth</t>
+  </si>
+  <si>
+    <t>KMOORE9311@COX.NET</t>
+  </si>
+  <si>
+    <t>Sandi</t>
+  </si>
+  <si>
+    <t>SMOORELCSW@EARTHLINK.NET</t>
+  </si>
+  <si>
+    <t>McCurtain</t>
+  </si>
+  <si>
+    <t>Alec</t>
+  </si>
+  <si>
+    <t>ALECSTORM@LIVE.COM</t>
+  </si>
+  <si>
+    <t>Cassie Bullard</t>
+  </si>
+  <si>
+    <t>CCPMURPHY@AOL.COM</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>DKNASH93@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Choctaw</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>JLNEUFELD@COX.NET</t>
+  </si>
+  <si>
+    <t>Tempie</t>
+  </si>
+  <si>
+    <t>TEMPIEINOK@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Deborah E.</t>
+  </si>
+  <si>
+    <t>DEBBIEN@NIGHTLIGHT.ORG</t>
+  </si>
+  <si>
+    <t>Belaben B.</t>
+  </si>
+  <si>
+    <t>SAYYAM711@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>JAMIKPEREIRA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Lorri</t>
+  </si>
+  <si>
+    <t>LORRIPEREZ@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>cperezlanik@gmail.com</t>
+  </si>
+  <si>
+    <t>Dona Lynn</t>
+  </si>
+  <si>
+    <t>DONA.PETTY@INTEGRISOK.COM</t>
+  </si>
+  <si>
+    <t>Valeria</t>
+  </si>
+  <si>
+    <t>valh86@hotmail.com</t>
+  </si>
+  <si>
+    <t>Seminole</t>
+  </si>
+  <si>
+    <t>Thomas W.</t>
+  </si>
+  <si>
+    <t>THESOCIALWORKERS@ATT.NET</t>
+  </si>
+  <si>
+    <t>Janet L.</t>
+  </si>
+  <si>
+    <t>JPRUITT63MSW2000@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Mayes</t>
+  </si>
+  <si>
+    <t>MICHELLERAYBURN@YMAIL.COM</t>
+  </si>
+  <si>
+    <t>Sherry L.</t>
+  </si>
+  <si>
+    <t>sherry@behavioraltransformations.com</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>JULIAREEDLCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>CREGAN3@COX.NET</t>
+  </si>
+  <si>
+    <t>Shylah</t>
+  </si>
+  <si>
+    <t>SHYLAHRIDGWAY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Garfield</t>
+  </si>
+  <si>
+    <t>Elizabeth Erin</t>
+  </si>
+  <si>
+    <t>ERINROBERTS81@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Latonya</t>
+  </si>
+  <si>
+    <t>TAFAYE85@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Carla Jean</t>
+  </si>
+  <si>
+    <t>CARLAR55@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>TULSASINGER1969@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Alicia</t>
+  </si>
+  <si>
+    <t>AWILLIAMS501@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Tina</t>
+  </si>
+  <si>
+    <t>TMBEVANS@COX.NET</t>
+  </si>
+  <si>
+    <t>Claudea Lynn</t>
+  </si>
+  <si>
+    <t>LSAGESER@COX.NET</t>
+  </si>
+  <si>
+    <t>Shanna</t>
+  </si>
+  <si>
+    <t>beultraliving@gmail.com</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>MEGAN.SECRESTLCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>William T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BILLSHAHAN@OUTLOOK.COM </t>
+  </si>
+  <si>
+    <t>Kylene</t>
+  </si>
+  <si>
+    <t>whitemankylene@gmail.com</t>
+  </si>
+  <si>
+    <t>Carrie F.</t>
+  </si>
+  <si>
+    <t>CSHORT@REBOUNDMH.ORG</t>
+  </si>
+  <si>
+    <t>Elizabeth A.</t>
+  </si>
+  <si>
+    <t>LIZSHUMATE.LCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Shelley G.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIALWORKEROK@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Randi Hudson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RANDI.HUDSON@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Ada</t>
+  </si>
+  <si>
+    <t>Summer</t>
+  </si>
+  <si>
+    <t>SUMMERDUKE@YMAIL.COM</t>
+  </si>
+  <si>
+    <t>Brandi P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRANDI.SMITH0408@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Nolonda Sue</t>
+  </si>
+  <si>
+    <t>NONDASUE@AOL.COM</t>
+  </si>
+  <si>
+    <t>Brittney</t>
+  </si>
+  <si>
+    <t>brittneyzickefoose@gmail.com</t>
+  </si>
+  <si>
+    <t>Ramona M.</t>
+  </si>
+  <si>
+    <t>newyorkerramona@gmail.com</t>
+  </si>
+  <si>
+    <t>SUMMER.SUFFRIDGE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Fawn</t>
+  </si>
+  <si>
+    <t>FAWN.N.JONES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CHERYLTHORNTON1215@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Grady</t>
+  </si>
+  <si>
+    <t>SHANNONCHRISTMAS@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Courtney</t>
+  </si>
+  <si>
+    <t>COURTNEY_PARIS05@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Kasandra</t>
+  </si>
+  <si>
+    <t>KASANDRA.SCOTT@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>TURNERLCSW@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Barbara A.</t>
+  </si>
+  <si>
+    <t>BARBARAU1987@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charles  </t>
+  </si>
+  <si>
+    <t>charleslvaughan@yahoo.com</t>
+  </si>
+  <si>
+    <t>Kirsten E.</t>
+  </si>
+  <si>
+    <t>KCASTORLCSW@LIVE.COM</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>CODEMANELECT@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>Raymond G.</t>
+  </si>
+  <si>
+    <t>RGWALKER1948@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CAWALKER33@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Sharolyn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	sharolyn.wallace@tulsacc.edu</t>
+  </si>
+  <si>
+    <t>Nanette L.</t>
+  </si>
+  <si>
+    <t>NLWALLER22@SBCGLOBAL.NET</t>
+  </si>
+  <si>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>TAMARINA15@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Deadra</t>
+  </si>
+  <si>
+    <t>DEADRA.WATKINS@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Steven P.</t>
+  </si>
+  <si>
+    <t>STEVENP21@COX.NET</t>
+  </si>
+  <si>
+    <t>Kelly A.</t>
+  </si>
+  <si>
+    <t>KWHITELCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Ashley L.</t>
+  </si>
+  <si>
+    <t>ASHLEY.WEST24@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>dianmsw@gmail.com</t>
+  </si>
+  <si>
+    <t>Angela L.</t>
+  </si>
+  <si>
+    <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
+  </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
-    <t>First Name</t>
-[...13 lines deleted...]
-  <si>
     <t>LCSW</t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
-    <t>Brandy</t>
-[...10 lines deleted...]
-  <si>
     <t>4265</t>
   </si>
   <si>
     <t>Adamson</t>
   </si>
   <si>
-    <t>Tiffany</t>
-[...7 lines deleted...]
-  <si>
     <t>3089</t>
   </si>
   <si>
     <t>Aleman</t>
   </si>
   <si>
-    <t>Herlinda</t>
-[...7 lines deleted...]
-  <si>
     <t>2401</t>
   </si>
   <si>
     <t>Alltizer</t>
   </si>
   <si>
-    <t>Francis K.</t>
-[...4 lines deleted...]
-  <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>Genevieve</t>
-[...10 lines deleted...]
-  <si>
     <t>Anglin</t>
   </si>
   <si>
-    <t>JoElla</t>
-[...7 lines deleted...]
-  <si>
     <t>5125</t>
   </si>
   <si>
     <t>Aragon</t>
   </si>
   <si>
-    <t>Jeremy</t>
-[...7 lines deleted...]
-  <si>
     <t>1925</t>
   </si>
   <si>
     <t>Arlee</t>
   </si>
   <si>
-    <t>Lenore</t>
-[...7 lines deleted...]
-  <si>
     <t>3502</t>
   </si>
   <si>
     <t>Askew</t>
   </si>
   <si>
-    <t>Heather</t>
-[...4 lines deleted...]
-  <si>
     <t>Barbieri</t>
   </si>
   <si>
-    <t>Kelsey</t>
-[...4 lines deleted...]
-  <si>
     <t>4941</t>
   </si>
   <si>
     <t>Barczak</t>
   </si>
   <si>
-    <t>Shannon</t>
-[...4 lines deleted...]
-  <si>
     <t>2358</t>
   </si>
   <si>
     <t>Bartley</t>
   </si>
   <si>
-    <t>Traci</t>
-[...4 lines deleted...]
-  <si>
     <t>1351</t>
   </si>
   <si>
     <t>Bass</t>
   </si>
   <si>
-    <t>Suzanne</t>
-[...4 lines deleted...]
-  <si>
     <t>1194</t>
   </si>
   <si>
     <t>Bieber</t>
   </si>
   <si>
-    <t>Gail</t>
-[...7 lines deleted...]
-  <si>
     <t>7049</t>
   </si>
   <si>
     <t>Bilby</t>
   </si>
   <si>
-    <t>Misty</t>
-[...7 lines deleted...]
-  <si>
     <t>Blume</t>
   </si>
   <si>
-    <t>Jennifer</t>
-[...4 lines deleted...]
-  <si>
     <t>1395</t>
   </si>
   <si>
     <t>Bork</t>
   </si>
   <si>
-    <t>Marilou G.</t>
-[...7 lines deleted...]
-  <si>
     <t>2131</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
-    <t>Michael W.</t>
-[...7 lines deleted...]
-  <si>
     <t>2337</t>
   </si>
   <si>
     <t>Brandt</t>
   </si>
   <si>
-    <t>Mary</t>
-[...4 lines deleted...]
-  <si>
     <t>3916</t>
   </si>
   <si>
     <t>Brittain</t>
   </si>
   <si>
-    <t>Casie L.</t>
-[...7 lines deleted...]
-  <si>
     <t>0039</t>
   </si>
   <si>
     <t>Brockhaus</t>
   </si>
   <si>
-    <t>Marilyn Kring</t>
-[...4 lines deleted...]
-  <si>
     <t>4051</t>
   </si>
   <si>
     <t>Brook</t>
   </si>
   <si>
-    <t>Erin</t>
-[...4 lines deleted...]
-  <si>
     <t>0237</t>
   </si>
   <si>
     <t>Brose</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAELWBROSELLC@ICLOUD.COM </t>
-[...1 lines deleted...]
-  <si>
     <t>4735</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
-    <t>Christopher</t>
-[...4 lines deleted...]
-  <si>
     <t>5750</t>
   </si>
   <si>
     <t>Brown-Lobato</t>
   </si>
   <si>
-    <t>Brandeline</t>
-[...4 lines deleted...]
-  <si>
     <t>1319</t>
   </si>
   <si>
     <t>Bruner</t>
   </si>
   <si>
-    <t>Jewel Dallas</t>
-[...4 lines deleted...]
-  <si>
     <t>5647</t>
   </si>
   <si>
     <t>Buchheit</t>
   </si>
   <si>
-    <t>Merideth</t>
-[...4 lines deleted...]
-  <si>
     <t>Buckner</t>
   </si>
   <si>
-    <t>Ashley</t>
-[...7 lines deleted...]
-  <si>
     <t>6402</t>
   </si>
   <si>
     <t>Bugh</t>
   </si>
   <si>
-    <t>Michelle</t>
-[...4 lines deleted...]
-  <si>
     <t>3675</t>
   </si>
   <si>
     <t>Burgess</t>
   </si>
   <si>
-    <t>Stacey</t>
-[...4 lines deleted...]
-  <si>
     <t>5141</t>
   </si>
   <si>
     <t>Burgess-Jackson</t>
   </si>
   <si>
-    <t>Whitney</t>
-[...4 lines deleted...]
-  <si>
     <t>1818</t>
   </si>
   <si>
     <t>Burleigh</t>
   </si>
   <si>
-    <t>Annette Kirk</t>
-[...7 lines deleted...]
-  <si>
     <t>1542</t>
   </si>
   <si>
     <t>Burnett</t>
   </si>
   <si>
-    <t>Teresa L.</t>
-[...4 lines deleted...]
-  <si>
     <t>LCSW; LSW-Adm</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>Burns</t>
   </si>
   <si>
-    <t>Carolyn</t>
-[...4 lines deleted...]
-  <si>
     <t>4734</t>
   </si>
   <si>
     <t>Butler-McDaniel</t>
   </si>
   <si>
-    <t>Valerie</t>
-[...4 lines deleted...]
-  <si>
     <t>4509</t>
   </si>
   <si>
     <t>Butterfield</t>
   </si>
   <si>
-    <t>Mari</t>
-[...4 lines deleted...]
-  <si>
     <t>Caldwell</t>
   </si>
   <si>
-    <t>Alexis</t>
-[...7 lines deleted...]
-  <si>
     <t>3160</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
-    <t>Collyn</t>
-[...4 lines deleted...]
-  <si>
     <t>4943</t>
   </si>
   <si>
     <t>Cannon</t>
   </si>
   <si>
-    <t>Kirby</t>
-[...4 lines deleted...]
-  <si>
     <t>4471</t>
   </si>
   <si>
     <t>Causey</t>
   </si>
   <si>
-    <t>Tina L</t>
-[...7 lines deleted...]
-  <si>
     <t>3405</t>
   </si>
   <si>
     <t>Claybrook</t>
   </si>
   <si>
-    <t>Catherine</t>
-[...4 lines deleted...]
-  <si>
     <t>6245</t>
   </si>
   <si>
     <t>Cobb</t>
   </si>
   <si>
-    <t>Hannah</t>
-[...4 lines deleted...]
-  <si>
     <t>1676</t>
   </si>
   <si>
     <t>Cochran</t>
   </si>
   <si>
-    <t>Rhonda Y.</t>
-[...7 lines deleted...]
-  <si>
     <t>Collier</t>
   </si>
   <si>
-    <t>Kathryn</t>
-[...7 lines deleted...]
-  <si>
     <t>3438</t>
   </si>
   <si>
     <t>Combs</t>
   </si>
   <si>
-    <t>Carrie</t>
-[...2 lines deleted...]
-    <t>ccombs3241@gmail.com</t>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>Conner</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>Cothran</t>
   </si>
   <si>
-    <t>Jessica</t>
-[...4 lines deleted...]
-  <si>
     <t>5436</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
-    <t>Allie</t>
-[...7 lines deleted...]
-  <si>
     <t>3505</t>
   </si>
   <si>
     <t>Crittenden</t>
   </si>
   <si>
-    <t>Faith</t>
-[...4 lines deleted...]
-  <si>
     <t>5264</t>
   </si>
   <si>
     <t>Crowder</t>
   </si>
   <si>
-    <t>Shonta</t>
-[...4 lines deleted...]
-  <si>
     <t>2014</t>
   </si>
   <si>
     <t>Cunningham</t>
   </si>
   <si>
-    <t>Anne M.</t>
-[...4 lines deleted...]
-  <si>
     <t>4480</t>
   </si>
   <si>
     <t>Dawson</t>
   </si>
   <si>
-    <t>Katie</t>
-[...4 lines deleted...]
-  <si>
     <t>4512</t>
   </si>
   <si>
     <t>Dehart</t>
   </si>
   <si>
-    <t>Letitia</t>
-[...4 lines deleted...]
-  <si>
     <t>7222</t>
   </si>
   <si>
     <t>Delonia</t>
   </si>
   <si>
-    <t>Tiara</t>
-[...4 lines deleted...]
-  <si>
     <t>DeMoss</t>
   </si>
   <si>
-    <t>Lora Leslie</t>
-[...4 lines deleted...]
-  <si>
     <t>3407</t>
   </si>
   <si>
     <t>Detherow</t>
   </si>
   <si>
-    <t>Brandi</t>
-[...4 lines deleted...]
-  <si>
     <t>3525</t>
   </si>
   <si>
     <t>Dickson</t>
   </si>
   <si>
-    <t>Angela Workman</t>
-[...4 lines deleted...]
-  <si>
     <t>5833</t>
   </si>
   <si>
     <t>Draper</t>
   </si>
   <si>
-    <t>Denise</t>
-[...7 lines deleted...]
-  <si>
     <t>6732</t>
   </si>
   <si>
     <t>Drees</t>
   </si>
   <si>
-    <t>ASHLEYDREES521@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>5894</t>
   </si>
   <si>
     <t>Dubriwny</t>
   </si>
   <si>
-    <t>Nicholas</t>
-[...4 lines deleted...]
-  <si>
     <t>4082</t>
   </si>
   <si>
     <t>Duck</t>
   </si>
   <si>
-    <t>Nichole</t>
-[...4 lines deleted...]
-  <si>
     <t>1919</t>
   </si>
   <si>
     <t>Dudark</t>
   </si>
   <si>
-    <t>Stacy A.</t>
-[...7 lines deleted...]
-  <si>
     <t>6985</t>
   </si>
   <si>
     <t>Faris</t>
   </si>
   <si>
-    <t>Lauren</t>
-[...4 lines deleted...]
-  <si>
     <t>5739</t>
   </si>
   <si>
     <t>Featherston</t>
   </si>
   <si>
-    <t>Vera</t>
-[...4 lines deleted...]
-  <si>
     <t>5308</t>
   </si>
   <si>
     <t>Ferguson</t>
   </si>
   <si>
-    <t>Melanie</t>
-[...4 lines deleted...]
-  <si>
     <t>3307</t>
   </si>
   <si>
     <t>Feuerborn</t>
   </si>
   <si>
-    <t>Jan</t>
-[...7 lines deleted...]
-  <si>
     <t>7670</t>
   </si>
   <si>
     <t>Fields</t>
   </si>
   <si>
-    <t>Jami</t>
-[...4 lines deleted...]
-  <si>
     <t>3550</t>
   </si>
   <si>
     <t>Flack</t>
   </si>
   <si>
-    <t>Gail M.</t>
-[...4 lines deleted...]
-  <si>
     <t>2744</t>
   </si>
   <si>
     <t>Flores-Nall</t>
   </si>
   <si>
-    <t>Yolanda</t>
-[...4 lines deleted...]
-  <si>
     <t>5891</t>
   </si>
   <si>
     <t>Foreman</t>
   </si>
   <si>
-    <t>Amy</t>
-[...4 lines deleted...]
-  <si>
     <t>2672</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
-    <t>Lori</t>
-[...4 lines deleted...]
-  <si>
     <t>2253</t>
   </si>
   <si>
     <t>Fronheiser</t>
   </si>
   <si>
-    <t>FRONHEISER5@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>2715</t>
   </si>
   <si>
     <t>Gantz</t>
   </si>
   <si>
-    <t>Melissa</t>
-[...4 lines deleted...]
-  <si>
     <t>3586</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
-    <t>Julie</t>
-[...4 lines deleted...]
-  <si>
     <t>4542</t>
   </si>
   <si>
     <t>Gibson</t>
   </si>
   <si>
-    <t>Izetta</t>
-[...4 lines deleted...]
-  <si>
     <t>6974</t>
   </si>
   <si>
     <t>Glenn</t>
   </si>
   <si>
-    <t>JENNGLENN1201@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>6072</t>
   </si>
   <si>
     <t>Goodwin</t>
   </si>
   <si>
-    <t>Bonni</t>
-[...4 lines deleted...]
-  <si>
     <t>5604</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
-    <t>CHRISTOPHER.G.GRAHAM@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>5684</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
-    <t>Casey</t>
-[...4 lines deleted...]
-  <si>
     <t>6897</t>
   </si>
   <si>
     <t>Griffith</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFERGRIFFITH18@YAHOO.COM </t>
-[...4 lines deleted...]
-  <si>
     <t>1707</t>
   </si>
   <si>
     <t>Grothe</t>
   </si>
   <si>
-    <t>Clark</t>
-[...7 lines deleted...]
-  <si>
     <t>3196</t>
   </si>
   <si>
     <t>Hail</t>
   </si>
   <si>
-    <t>Toni</t>
-[...4 lines deleted...]
-  <si>
     <t>6463</t>
   </si>
   <si>
     <t>Hails</t>
   </si>
   <si>
-    <t xml:space="preserve">HHAILS85@GMAIL.COM </t>
-[...1 lines deleted...]
-  <si>
     <t>3321</t>
   </si>
   <si>
     <t>Harlin</t>
   </si>
   <si>
-    <t>Kerry T.</t>
-[...4 lines deleted...]
-  <si>
     <t>5382</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
-    <t>Tonya</t>
-[...13 lines deleted...]
-  <si>
     <t>Harrison</t>
   </si>
   <si>
-    <t>Nola</t>
-[...4 lines deleted...]
-  <si>
     <t>3473</t>
   </si>
   <si>
     <t>Hayden</t>
   </si>
   <si>
-    <t>KATIEHAYDEN@ME.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>LSCW</t>
   </si>
   <si>
     <t>Hays</t>
   </si>
   <si>
-    <t>Elizabeth</t>
-[...4 lines deleted...]
-  <si>
     <t>6778</t>
   </si>
   <si>
     <t>Hazelhoff</t>
   </si>
   <si>
-    <t>Meadow</t>
-[...4 lines deleted...]
-  <si>
     <t>2505</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
-    <t>Stefanie Yvonne</t>
-[...4 lines deleted...]
-  <si>
     <t>2897</t>
   </si>
   <si>
     <t>Hiserodt</t>
   </si>
   <si>
-    <t>Stephnee</t>
-[...4 lines deleted...]
-  <si>
     <t>4620</t>
   </si>
   <si>
     <t>Hix</t>
   </si>
   <si>
-    <t>Dalinda</t>
-[...2 lines deleted...]
-    <t>LINDELUE@HOTMAIL.COM</t>
+    <t>5607</t>
+  </si>
+  <si>
+    <t>Holenda</t>
   </si>
   <si>
     <t>LSW</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>Holley</t>
   </si>
   <si>
-    <t>Billy</t>
-[...7 lines deleted...]
-  <si>
     <t>4060</t>
   </si>
   <si>
-    <t>Andrea</t>
-[...7 lines deleted...]
-  <si>
     <t>3653</t>
   </si>
   <si>
     <t>Holloway</t>
   </si>
   <si>
-    <t>Penelope C.</t>
-[...4 lines deleted...]
-  <si>
     <t>4514</t>
   </si>
   <si>
     <t>Humphrey</t>
   </si>
   <si>
-    <t>Sydney</t>
-[...7 lines deleted...]
-  <si>
     <t>4882</t>
   </si>
   <si>
     <t>Jaime-Marsee</t>
   </si>
   <si>
-    <t>Teresa</t>
-[...4 lines deleted...]
-  <si>
     <t>3040</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
-    <t>Carol Martin</t>
-[...4 lines deleted...]
-  <si>
     <t>4416</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
-    <t>David</t>
-[...4 lines deleted...]
-  <si>
     <t>3664</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
-    <t>Kimberly Dawn</t>
-[...7 lines deleted...]
-  <si>
     <t>3171</t>
   </si>
   <si>
     <t>Kauffman</t>
   </si>
   <si>
-    <t>JSKTULSA@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>2470</t>
   </si>
   <si>
     <t>Keeter</t>
   </si>
   <si>
-    <t>Kimberly D.</t>
-[...4 lines deleted...]
-  <si>
     <t>3945</t>
   </si>
   <si>
     <t>Kline</t>
   </si>
   <si>
-    <t>JJULENE@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>4854</t>
   </si>
   <si>
     <t>Kinkade</t>
   </si>
   <si>
-    <t>Virginia</t>
-[...7 lines deleted...]
-  <si>
     <t>4488</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
-    <t>Merrie</t>
-[...4 lines deleted...]
-  <si>
     <t>2382</t>
   </si>
   <si>
     <t>Koenig</t>
   </si>
   <si>
-    <t>Suzanne C.</t>
-[...7 lines deleted...]
-  <si>
     <t>4459</t>
   </si>
   <si>
     <t>Kratz</t>
   </si>
   <si>
-    <t>Jonathan</t>
-[...4 lines deleted...]
-  <si>
     <t>2591</t>
   </si>
   <si>
     <t>Ladd</t>
   </si>
   <si>
-    <t>AGAPECOUNSELING@HOTMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>1904</t>
   </si>
   <si>
     <t>Langston</t>
   </si>
   <si>
-    <t>Doris</t>
-[...4 lines deleted...]
-  <si>
     <t>1422</t>
   </si>
   <si>
     <t>Lashmet Miller</t>
   </si>
   <si>
-    <t>Susan</t>
-[...4 lines deleted...]
-  <si>
     <t>3516</t>
   </si>
   <si>
     <t>Laverty</t>
   </si>
   <si>
-    <t>Anjanette</t>
-[...7 lines deleted...]
-  <si>
     <t>2956</t>
   </si>
   <si>
     <t>Lee Moeller</t>
   </si>
   <si>
-    <t>Roxann</t>
-[...4 lines deleted...]
-  <si>
     <t>4558</t>
   </si>
   <si>
     <t>Leslie Demoss</t>
   </si>
   <si>
-    <t>Lora M.</t>
-[...4 lines deleted...]
-  <si>
     <t>4775</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
-    <t>Jacqueline</t>
-[...4 lines deleted...]
-  <si>
     <t>3296</t>
   </si>
   <si>
     <t>Males</t>
   </si>
   <si>
-    <t>ANDIEMALES@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>2046</t>
   </si>
   <si>
     <t>Marr</t>
   </si>
   <si>
-    <t>Janice</t>
-[...2 lines deleted...]
-    <t>JANICE.MARR@SANDITES.ORG</t>
+    <t>5153</t>
+  </si>
+  <si>
+    <t>Marshall</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>Mason</t>
   </si>
   <si>
-    <t>Allison</t>
-[...4 lines deleted...]
-  <si>
     <t>2086</t>
   </si>
   <si>
     <t>Massey</t>
   </si>
   <si>
-    <t>Gena Roberts</t>
-[...4 lines deleted...]
-  <si>
     <t>5571</t>
   </si>
   <si>
     <t>Mathes-Kerr</t>
   </si>
   <si>
-    <t>Patricia</t>
-[...4 lines deleted...]
-  <si>
     <t>7134</t>
   </si>
   <si>
     <t>Matthey</t>
   </si>
   <si>
-    <t>CHELLE_MATTHEY@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>1875</t>
   </si>
   <si>
     <t>McAdams</t>
   </si>
   <si>
-    <t>Tracey Kreiter</t>
-[...4 lines deleted...]
-  <si>
     <t>6277</t>
   </si>
   <si>
     <t>McArthur</t>
   </si>
   <si>
-    <t>Caitlin</t>
-[...4 lines deleted...]
-  <si>
     <t>1520</t>
   </si>
   <si>
     <t>McClure</t>
   </si>
   <si>
-    <t>Beverly Darlene</t>
-[...4 lines deleted...]
-  <si>
     <t>6343</t>
   </si>
   <si>
     <t>McCoy</t>
   </si>
   <si>
-    <t>Austin</t>
-[...4 lines deleted...]
-  <si>
     <t>3556</t>
   </si>
   <si>
     <t>McHugh</t>
   </si>
   <si>
-    <t>Mandy</t>
-[...4 lines deleted...]
-  <si>
     <t>1812</t>
   </si>
   <si>
     <t>Mengwasser</t>
   </si>
   <si>
-    <t>Cheryl</t>
-[...4 lines deleted...]
-  <si>
     <t>3656</t>
   </si>
   <si>
     <t>Merkle</t>
   </si>
   <si>
-    <t>Donna K.</t>
-[...4 lines deleted...]
-  <si>
     <t>Meszaros</t>
   </si>
   <si>
-    <t>Kelly</t>
-[...7 lines deleted...]
-  <si>
     <t>7060</t>
   </si>
   <si>
     <t>Moody</t>
   </si>
   <si>
-    <t xml:space="preserve">	betagamma1026@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>1313</t>
   </si>
   <si>
     <t>Moore</t>
   </si>
   <si>
-    <t>H. Kenneth</t>
-[...4 lines deleted...]
-  <si>
     <t>4145</t>
   </si>
   <si>
-    <t>Sandi</t>
-[...7 lines deleted...]
-  <si>
     <t>6200</t>
   </si>
   <si>
     <t>Moreno</t>
   </si>
   <si>
-    <t>Alec</t>
-[...4 lines deleted...]
-  <si>
     <t>1568</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
-    <t>Cassie Bullard</t>
-[...4 lines deleted...]
-  <si>
     <t>4299</t>
   </si>
   <si>
     <t>Nash</t>
   </si>
   <si>
-    <t>Dana</t>
-[...7 lines deleted...]
-  <si>
     <t>4669</t>
   </si>
   <si>
     <t>Neufeld</t>
   </si>
   <si>
-    <t>Jana</t>
-[...4 lines deleted...]
-  <si>
     <t>0087</t>
   </si>
   <si>
     <t>Nichols-Rood</t>
   </si>
   <si>
-    <t>Tempie</t>
-[...4 lines deleted...]
-  <si>
     <t>2054</t>
   </si>
   <si>
     <t>Nomura</t>
   </si>
   <si>
-    <t>Deborah E.</t>
-[...4 lines deleted...]
-  <si>
     <t>2566</t>
   </si>
   <si>
     <t>Patel</t>
   </si>
   <si>
-    <t>Belaben B.</t>
-[...4 lines deleted...]
-  <si>
     <t>4999</t>
   </si>
   <si>
     <t>Pereira</t>
   </si>
   <si>
-    <t>JAMIKPEREIRA@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>3075</t>
   </si>
   <si>
     <t>Perez</t>
   </si>
   <si>
-    <t>Lorri</t>
-[...4 lines deleted...]
-  <si>
     <t>3951</t>
   </si>
   <si>
     <t>Perez-Lanik</t>
   </si>
   <si>
-    <t>Christina</t>
-[...4 lines deleted...]
-  <si>
     <t>2547</t>
   </si>
   <si>
     <t>Petty</t>
   </si>
   <si>
-    <t>Dona Lynn</t>
-[...4 lines deleted...]
-  <si>
     <t>Phillips</t>
   </si>
   <si>
-    <t>Valeria</t>
-[...7 lines deleted...]
-  <si>
     <t>3197</t>
   </si>
   <si>
     <t>Potter</t>
   </si>
   <si>
-    <t>Thomas W.</t>
-[...4 lines deleted...]
-  <si>
     <t>2762</t>
   </si>
   <si>
     <t>Pruitt</t>
   </si>
   <si>
-    <t>Janet L.</t>
-[...7 lines deleted...]
-  <si>
     <t>3673</t>
   </si>
   <si>
     <t>Rayburn</t>
   </si>
   <si>
-    <t>MICHELLERAYBURN@YMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>Reaves</t>
   </si>
   <si>
-    <t>Sherry L.</t>
-[...4 lines deleted...]
-  <si>
     <t>2125</t>
   </si>
   <si>
     <t>Reed</t>
   </si>
   <si>
-    <t>Julia</t>
-[...4 lines deleted...]
-  <si>
     <t>1984</t>
   </si>
   <si>
     <t>Regan</t>
   </si>
   <si>
-    <t>Camille</t>
-[...4 lines deleted...]
-  <si>
     <t>5644</t>
   </si>
   <si>
     <t>Ridgway</t>
   </si>
   <si>
-    <t>Shylah</t>
-[...7 lines deleted...]
-  <si>
     <t>3679</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
-    <t>Elizabeth Erin</t>
-[...4 lines deleted...]
-  <si>
     <t>1815</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
-    <t>Latonya</t>
-[...4 lines deleted...]
-  <si>
     <t>3446</t>
   </si>
   <si>
-    <t>Carla Jean</t>
-[...4 lines deleted...]
-  <si>
     <t>4921</t>
   </si>
   <si>
     <t>Rollinger</t>
   </si>
   <si>
-    <t>TULSASINGER1969@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>4681</t>
   </si>
   <si>
     <t>Rubel</t>
   </si>
   <si>
-    <t>Alicia</t>
-[...4 lines deleted...]
-  <si>
     <t>3592</t>
   </si>
   <si>
     <t>Ryker-Bevans</t>
   </si>
   <si>
-    <t>Tina</t>
-[...4 lines deleted...]
-  <si>
     <t>0989</t>
   </si>
   <si>
     <t>Sageser</t>
   </si>
   <si>
-    <t>Claudea Lynn</t>
-[...4 lines deleted...]
-  <si>
     <t>3776</t>
   </si>
   <si>
     <t>Sears</t>
   </si>
   <si>
-    <t>Shanna</t>
-[...4 lines deleted...]
-  <si>
     <t>6675</t>
   </si>
   <si>
     <t>Secrest</t>
   </si>
   <si>
-    <t>Megan</t>
-[...7 lines deleted...]
-  <si>
     <t>2196</t>
   </si>
   <si>
     <t>Shahan</t>
   </si>
   <si>
-    <t>William T.</t>
-[...4 lines deleted...]
-  <si>
     <t>5273</t>
   </si>
   <si>
     <t>Sharpton</t>
   </si>
   <si>
-    <t>Kylene</t>
-[...4 lines deleted...]
-  <si>
     <t>1277</t>
   </si>
   <si>
     <t>Short</t>
   </si>
   <si>
-    <t>Carrie F.</t>
-[...4 lines deleted...]
-  <si>
     <t>3956</t>
   </si>
   <si>
     <t>Shumate</t>
   </si>
   <si>
-    <t>Elizabeth A.</t>
-[...4 lines deleted...]
-  <si>
     <t>3049</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
-    <t>Shelley G.</t>
-[...4 lines deleted...]
-  <si>
     <t>3927</t>
   </si>
   <si>
     <t>Skender</t>
   </si>
   <si>
-    <t>Randi Hudson</t>
-[...7 lines deleted...]
-  <si>
     <t>Smith</t>
   </si>
   <si>
-    <t>Summer</t>
-[...4 lines deleted...]
-  <si>
     <t>3013</t>
   </si>
   <si>
-    <t>Brandi P.</t>
-[...4 lines deleted...]
-  <si>
     <t>2326</t>
   </si>
   <si>
     <t>Sobel</t>
   </si>
   <si>
-    <t>Nolonda Sue</t>
-[...4 lines deleted...]
-  <si>
     <t>Solem</t>
   </si>
   <si>
-    <t>Brittney</t>
-[...4 lines deleted...]
-  <si>
     <t>3044</t>
   </si>
   <si>
-    <t>Ramona M.</t>
-[...4 lines deleted...]
-  <si>
     <t>6611</t>
   </si>
   <si>
     <t>Suffridge</t>
   </si>
   <si>
-    <t>SUMMER.SUFFRIDGE@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>4713</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
-    <t>Fawn</t>
-[...4 lines deleted...]
-  <si>
     <t>2490</t>
   </si>
   <si>
     <t>Thornton</t>
   </si>
   <si>
-    <t>CHERYLTHORNTON1215@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>5452</t>
   </si>
   <si>
     <t>Thumann</t>
   </si>
   <si>
-    <t>SHANNONCHRISTMAS@YAHOO.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>4864</t>
   </si>
   <si>
     <t>Trent</t>
   </si>
   <si>
-    <t>Courtney</t>
-[...4 lines deleted...]
-  <si>
     <t>6235</t>
   </si>
   <si>
     <t>Turbett</t>
   </si>
   <si>
-    <t>Kasandra</t>
-[...4 lines deleted...]
-  <si>
     <t>3078</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
-    <t>Laura</t>
-[...4 lines deleted...]
-  <si>
     <t>1550</t>
   </si>
   <si>
     <t>Underwood</t>
   </si>
   <si>
-    <t>Barbara A.</t>
-[...4 lines deleted...]
-  <si>
     <t>Vaughan</t>
   </si>
   <si>
-    <t xml:space="preserve">Charles  </t>
-[...4 lines deleted...]
-  <si>
     <t>3451</t>
   </si>
   <si>
     <t>Vaughn-Castor</t>
   </si>
   <si>
-    <t>Kirsten E.</t>
-[...4 lines deleted...]
-  <si>
     <t>2890</t>
   </si>
   <si>
     <t>Vink-Cody</t>
   </si>
   <si>
-    <t>Paula</t>
-[...7 lines deleted...]
-  <si>
     <t>3305</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
-    <t>Raymond G.</t>
-[...4 lines deleted...]
-  <si>
     <t>6331</t>
   </si>
   <si>
-    <t>CAWALKER33@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>1803</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
-    <t>Sharolyn</t>
-[...4 lines deleted...]
-  <si>
     <t>3879</t>
   </si>
   <si>
     <t>Waller-Stafford</t>
   </si>
   <si>
-    <t>Nanette L.</t>
-[...4 lines deleted...]
-  <si>
     <t>4253</t>
   </si>
   <si>
     <t>Warren</t>
   </si>
   <si>
-    <t>Tammy</t>
-[...4 lines deleted...]
-  <si>
     <t>3333</t>
   </si>
   <si>
     <t>Watkins</t>
   </si>
   <si>
-    <t>Deadra</t>
-[...4 lines deleted...]
-  <si>
     <t>1330</t>
   </si>
   <si>
     <t>Wells</t>
   </si>
   <si>
-    <t>Steven P.</t>
-[...4 lines deleted...]
-  <si>
     <t>2967</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
-    <t>Kelly A.</t>
-[...4 lines deleted...]
-  <si>
     <t>7631</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
-    <t>Ashley L.</t>
-[...4 lines deleted...]
-  <si>
     <t>Winslow</t>
   </si>
   <si>
-    <t>Diana</t>
-[...4 lines deleted...]
-  <si>
     <t>2951</t>
   </si>
   <si>
     <t>Zayas</t>
   </si>
   <si>
-    <t>Angela L.</t>
-[...2 lines deleted...]
-    <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
+    <t>Kinser</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>McDonald</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>LMCDONALD6361@COX.NET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -2540,57 +2600,57 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2601,122 +2661,122 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2724,51 +2784,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2835,65 +2895,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2914,5311 +2974,5426 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caldwellcounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caldwellcounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85962F01-2309-4DF7-A092-6F102B671475}">
-  <dimension ref="A1:H193"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06135161-BDEF-457A-9A18-6CE92D9BDFEB}">
+  <dimension ref="A1:H198"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A159" workbookViewId="0">
-      <selection sqref="A1:H193"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="G1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B2" s="7">
+        <v>7935</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="5">
+        <v>46231</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>425</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>427</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>15</v>
+        <v>428</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F3" s="8">
         <v>46489</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>10</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>425</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>429</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>20</v>
+        <v>430</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F4" s="8">
         <v>46903</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>425</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>431</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>25</v>
+        <v>432</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F5" s="8">
         <v>46769</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B6" s="5">
+        <v>425</v>
+      </c>
+      <c r="B6" s="7">
         <v>4579</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>28</v>
+        <v>433</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F6" s="8">
         <v>47190</v>
       </c>
       <c r="G6" s="11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B7" s="5">
+        <v>425</v>
+      </c>
+      <c r="B7" s="7">
         <v>20521</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>33</v>
+        <v>434</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F7" s="6">
+        <v>6</v>
+      </c>
+      <c r="F7" s="5">
         <v>46706</v>
       </c>
       <c r="G7" s="12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>22</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>425</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>435</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>38</v>
+        <v>436</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F8" s="13">
         <v>46489</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>25</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>425</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>437</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>43</v>
+        <v>438</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F9" s="13">
         <v>46903</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>28</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>425</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>439</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>48</v>
+        <v>440</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>46594</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>31</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B11" s="5">
+        <v>425</v>
+      </c>
+      <c r="B11" s="7">
         <v>8807</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>51</v>
+        <v>441</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F11" s="13">
         <v>46882</v>
       </c>
       <c r="G11" s="12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>33</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>425</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>442</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>55</v>
+        <v>443</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F12" s="13">
         <v>46231</v>
       </c>
       <c r="G12" s="12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>35</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>425</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>444</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>59</v>
+        <v>445</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F13" s="13">
         <v>46980</v>
       </c>
       <c r="G13" s="12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>37</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>425</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>446</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>63</v>
+        <v>447</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F14" s="13">
         <v>46315</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>39</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>425</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>448</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>67</v>
+        <v>449</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F15" s="13">
         <v>46882</v>
       </c>
       <c r="G15" s="12" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>41</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>425</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>450</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>72</v>
+        <v>451</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F16" s="8">
         <v>46882</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>44</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B17" s="5">
+        <v>425</v>
+      </c>
+      <c r="B17" s="7">
         <v>7672</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>76</v>
+        <v>452</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>47190</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>425</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>453</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>80</v>
+        <v>454</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F18" s="13">
         <v>47050</v>
       </c>
       <c r="G18" s="12" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>49</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>425</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>455</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>85</v>
+        <v>456</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F19" s="8">
         <v>46042</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>52</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>425</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>457</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>90</v>
+        <v>458</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>46882</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G20" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>425</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>459</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>94</v>
+        <v>460</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F21" s="8">
         <v>46903</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="G21" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>425</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>461</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>99</v>
+        <v>462</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F22" s="8">
         <v>47071</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>60</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>425</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>463</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>103</v>
+        <v>464</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F23" s="13">
         <v>46706</v>
       </c>
       <c r="G23" s="12" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>62</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>425</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>465</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>107</v>
+        <v>466</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F24" s="8">
         <v>46489</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>63</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>425</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>467</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>110</v>
+        <v>468</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F25" s="8">
         <v>46315</v>
       </c>
-      <c r="G25" s="7" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G25" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>425</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>469</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>114</v>
+        <v>470</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F26" s="8">
         <v>46903</v>
       </c>
-      <c r="G26" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G26" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>425</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>471</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>118</v>
+        <v>472</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F27" s="8">
         <v>46769</v>
       </c>
-      <c r="G27" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G27" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>425</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>473</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>122</v>
+        <v>474</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F28" s="8">
         <v>46594</v>
       </c>
-      <c r="G28" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B29" s="5">
+        <v>425</v>
+      </c>
+      <c r="B29" s="7">
         <v>8498</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>125</v>
+        <v>475</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F29" s="8">
         <v>47050</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>73</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>425</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>476</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>130</v>
+        <v>477</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F30" s="8">
         <v>46315</v>
       </c>
-      <c r="G30" s="7" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>425</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>478</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>134</v>
+        <v>479</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F31" s="8">
         <v>47050</v>
       </c>
-      <c r="G31" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G31" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>425</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>480</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>138</v>
+        <v>481</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F32" s="8">
         <v>46231</v>
       </c>
-      <c r="G32" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G32" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>425</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>482</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>142</v>
+        <v>483</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>143</v>
+        <v>81</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="F33" s="8">
         <v>46042</v>
       </c>
-      <c r="G33" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G33" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>425</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>484</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>147</v>
+        <v>485</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F34" s="8">
         <v>47158</v>
       </c>
-      <c r="G34" s="7" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G34" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>486</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>487</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>152</v>
+        <v>488</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>153</v>
+        <v>86</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F35" s="8">
         <v>46119</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>87</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>425</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>489</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>156</v>
+        <v>490</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>157</v>
+        <v>88</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F36" s="8">
         <v>46489</v>
       </c>
-      <c r="G36" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G36" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>425</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>491</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>160</v>
+        <v>492</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F37" s="8">
         <v>46489</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>91</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B38" s="5">
+        <v>425</v>
+      </c>
+      <c r="B38" s="7">
         <v>4610</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>163</v>
+        <v>493</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>164</v>
+        <v>92</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="F38" s="8">
         <v>47190</v>
       </c>
       <c r="G38" s="15" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>94</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>425</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>494</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>168</v>
+        <v>495</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>169</v>
+        <v>95</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>46903</v>
       </c>
-      <c r="G39" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G39" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>425</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>496</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>172</v>
+        <v>497</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>173</v>
+        <v>97</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F40" s="8">
         <v>46399</v>
       </c>
-      <c r="G40" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G40" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>425</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>498</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>176</v>
+        <v>499</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>177</v>
+        <v>99</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F41" s="8">
         <v>46706</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>100</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>425</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>500</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>181</v>
+        <v>501</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>46882</v>
       </c>
-      <c r="G42" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G42" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>425</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>502</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>185</v>
+        <v>503</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>186</v>
+        <v>104</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F43" s="8">
         <v>45909</v>
       </c>
-      <c r="G43" s="7" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G43" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>425</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>504</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>189</v>
+        <v>505</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>190</v>
+        <v>106</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F44" s="8">
         <v>46399</v>
       </c>
-      <c r="G44" s="7" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="G44" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B45" s="5">
+        <v>425</v>
+      </c>
+      <c r="B45" s="7">
         <v>4605</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>193</v>
+        <v>506</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>194</v>
+        <v>109</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F45" s="8">
         <v>47071</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>110</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>425</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>507</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>198</v>
+        <v>508</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>199</v>
+        <v>112</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F46" s="8">
         <v>46706</v>
       </c>
-      <c r="G46" s="7" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G46" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>425</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>509</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>202</v>
+        <v>510</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="E47" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F47" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>425</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>511</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>206</v>
+        <v>512</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F48" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>46315</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>425</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>513</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>211</v>
+        <v>514</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>212</v>
+        <v>118</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F49" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46882</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>425</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>515</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>215</v>
+        <v>516</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>216</v>
+        <v>121</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F50" s="8">
-        <v>45975</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46489</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F51" s="8">
+        <v>45975</v>
+      </c>
+      <c r="G51" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="H51" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>425</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>519</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>223</v>
+        <v>520</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>224</v>
+        <v>125</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F52" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46489</v>
+      </c>
+      <c r="G52" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>425</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>521</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>227</v>
+        <v>522</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>228</v>
+        <v>127</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F53" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46882</v>
+      </c>
+      <c r="G53" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>425</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>523</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>231</v>
+        <v>524</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="E54" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="H54" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4558</v>
+        <v>425</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>525</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>234</v>
+        <v>526</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>235</v>
+        <v>131</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F55" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46706</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>425</v>
+      </c>
+      <c r="B56" s="7">
+        <v>4558</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>238</v>
+        <v>527</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>239</v>
+        <v>133</v>
       </c>
       <c r="E56" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F56" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="H56" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>425</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>528</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>242</v>
+        <v>529</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>243</v>
+        <v>135</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F57" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46489</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F58" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="H58" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>425</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>532</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>251</v>
+        <v>533</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F59" s="8">
-        <v>46903</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>47071</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>425</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>534</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>255</v>
+        <v>535</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>256</v>
+        <v>72</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F60" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46903</v>
+      </c>
+      <c r="G60" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>425</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>536</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>259</v>
+        <v>537</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="E61" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F61" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>425</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>538</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>263</v>
+        <v>539</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>264</v>
+        <v>146</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F62" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>47050</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>425</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>540</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>268</v>
+        <v>541</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>269</v>
+        <v>148</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F63" s="8">
-        <v>46903</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46594</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="H64" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>425</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>544</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>276</v>
+        <v>545</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>277</v>
+        <v>153</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F65" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F66" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="H66" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>425</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>548</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>285</v>
+        <v>549</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>286</v>
+        <v>157</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F67" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46594</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>425</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>550</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>289</v>
+        <v>551</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>290</v>
+        <v>160</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F68" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46231</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>486</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>552</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>293</v>
+        <v>553</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>294</v>
+        <v>162</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>6</v>
+      </c>
+      <c r="F69" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>425</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>554</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>297</v>
+        <v>555</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>298</v>
+        <v>164</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="F70" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H70" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>425</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>556</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>301</v>
+        <v>557</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>302</v>
+        <v>166</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F71" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46882</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>425</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>558</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>305</v>
+        <v>559</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>49</v>
+        <v>168</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>6</v>
+      </c>
+      <c r="F72" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G72" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>425</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>560</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>308</v>
+        <v>561</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>309</v>
+        <v>30</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46882</v>
+        <v>6</v>
+      </c>
+      <c r="F73" s="13">
+        <v>47071</v>
       </c>
       <c r="G73" s="12" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>170</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>425</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>562</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>312</v>
+        <v>563</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>313</v>
+        <v>171</v>
       </c>
       <c r="E74" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F74" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="H74" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>425</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>564</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>316</v>
+        <v>565</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>317</v>
+        <v>173</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="F75" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>425</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>566</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>320</v>
+        <v>567</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>77</v>
+        <v>175</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F76" s="8">
         <v>46882</v>
       </c>
-      <c r="G76" s="20" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G76" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>425</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>568</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>323</v>
+        <v>569</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>324</v>
+        <v>46</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F77" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46882</v>
+      </c>
+      <c r="G77" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="H78" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>425</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>572</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>331</v>
+        <v>573</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>332</v>
+        <v>64</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>6</v>
+      </c>
+      <c r="F79" s="8">
+        <v>46119</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>425</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>574</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>335</v>
+        <v>575</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>337</v>
+        <v>6</v>
+      </c>
+      <c r="F80" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>425</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>576</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>339</v>
+        <v>577</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>340</v>
+        <v>46</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>342</v>
+        <v>6</v>
+      </c>
+      <c r="F81" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G81" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>425</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>578</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>344</v>
+        <v>579</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>345</v>
+        <v>186</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>192</v>
+        <v>6</v>
+      </c>
+      <c r="F82" s="13">
+        <v>46321</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>425</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>580</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>348</v>
+        <v>581</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>49</v>
+        <v>189</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>342</v>
+        <v>6</v>
+      </c>
+      <c r="F83" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>425</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>582</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>351</v>
+        <v>583</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>352</v>
+        <v>30</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F84" s="13">
-        <v>46706</v>
+        <v>46231</v>
       </c>
       <c r="G84" s="12" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>191</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>425</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>584</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>355</v>
+        <v>585</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>356</v>
+        <v>192</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F85" s="13">
-        <v>46489</v>
+        <v>46706</v>
       </c>
       <c r="G85" s="12" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>193</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3211</v>
+        <v>425</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>586</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>355</v>
+        <v>587</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>359</v>
+        <v>194</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>88</v>
+        <v>6</v>
+      </c>
+      <c r="F86" s="13">
+        <v>46489</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>425</v>
+      </c>
+      <c r="B87" s="7">
+        <v>3211</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>361</v>
+        <v>587</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>362</v>
+        <v>197</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F87" s="5">
+        <v>46594</v>
+      </c>
+      <c r="G87" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B88" s="7">
+        <v>100</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H88" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>3552</v>
+        <v>425</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>589</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>368</v>
+        <v>590</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>369</v>
+        <v>109</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46706</v>
+        <v>6</v>
+      </c>
+      <c r="F89" s="13">
+        <v>46594</v>
       </c>
       <c r="G89" s="12" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>201</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>591</v>
+      </c>
+      <c r="B90" s="7">
+        <v>3552</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>372</v>
+        <v>592</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>373</v>
+        <v>202</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>46903</v>
+        <v>6</v>
+      </c>
+      <c r="F90" s="8">
+        <v>46706</v>
       </c>
       <c r="G90" s="12" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>203</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>425</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>593</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>376</v>
+        <v>594</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>377</v>
+        <v>204</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="F91" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="H92" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>425</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>597</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>384</v>
+        <v>598</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>385</v>
+        <v>208</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F93" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>46594</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>425</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>599</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>389</v>
+        <v>600</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F94" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>46231</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>425</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>601</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>389</v>
+        <v>602</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>394</v>
+        <v>212</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>396</v>
+        <v>6</v>
+      </c>
+      <c r="F95" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>603</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>604</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>398</v>
+        <v>605</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F96" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>425</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>606</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>402</v>
+        <v>605</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>403</v>
+        <v>218</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F97" s="13">
-        <v>46882</v>
+        <v>46980</v>
       </c>
       <c r="G97" s="12" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>219</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F98" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G98" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="H98" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>425</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>609</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>411</v>
+        <v>610</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>412</v>
+        <v>223</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F99" s="13">
-        <v>46399</v>
+        <v>46882</v>
       </c>
       <c r="G99" s="12" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>224</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F100" s="13">
+        <v>47155</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="H100" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>425</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>613</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>419</v>
+        <v>614</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>420</v>
+        <v>228</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F101" s="13">
-        <v>46315</v>
+        <v>46399</v>
       </c>
       <c r="G101" s="12" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>229</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>425</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>615</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>424</v>
+        <v>616</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>77</v>
+        <v>230</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>18</v>
+      </c>
+      <c r="F102" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G102" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>425</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>427</v>
+        <v>618</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>428</v>
+        <v>232</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="F103" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G103" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>425</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>619</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>431</v>
+        <v>620</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>313</v>
+        <v>46</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F104" s="13">
-        <v>46706</v>
+        <v>46399</v>
       </c>
       <c r="G104" s="12" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>235</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>425</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>621</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>434</v>
+        <v>622</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>435</v>
+        <v>236</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F105" s="8">
-        <v>47071</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>46706</v>
+      </c>
+      <c r="G105" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>425</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>623</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>439</v>
+        <v>624</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>440</v>
+        <v>173</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F106" s="13">
-        <v>46882</v>
+        <v>46706</v>
       </c>
       <c r="G106" s="12" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>238</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>425</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>625</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>443</v>
+        <v>626</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>444</v>
+        <v>239</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>446</v>
+        <v>18</v>
+      </c>
+      <c r="F107" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B108" s="7">
+        <v>5805</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G108" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="H108" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>425</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>627</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>452</v>
+        <v>628</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>77</v>
+        <v>244</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>6</v>
+      </c>
+      <c r="F109" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G109" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>425</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>629</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>455</v>
+        <v>630</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>456</v>
+        <v>246</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>6</v>
+      </c>
+      <c r="F110" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G110" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>425</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>631</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>459</v>
+        <v>632</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>460</v>
+        <v>249</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="F111" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G111" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>425</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>633</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>463</v>
+        <v>634</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>464</v>
+        <v>46</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F112" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>46903</v>
+      </c>
+      <c r="G112" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>425</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>635</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>468</v>
+        <v>636</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>469</v>
+        <v>252</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F113" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46769</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>425</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>637</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>472</v>
+        <v>638</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>473</v>
+        <v>254</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="F114" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>425</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>639</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>476</v>
+        <v>640</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>477</v>
+        <v>256</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F115" s="8">
-        <v>47050</v>
+        <v>46594</v>
       </c>
       <c r="G115" s="9" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>257</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>425</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>641</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>480</v>
+        <v>642</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>394</v>
+        <v>259</v>
       </c>
       <c r="E116" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F116" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="H116" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>425</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>643</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>483</v>
+        <v>644</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>484</v>
+        <v>261</v>
       </c>
       <c r="E117" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G117" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="H117" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>425</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>645</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>487</v>
+        <v>646</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>488</v>
+        <v>263</v>
       </c>
       <c r="E118" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="H118" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>425</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>647</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>491</v>
+        <v>648</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>492</v>
+        <v>218</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="F119" s="8">
+        <v>6</v>
+      </c>
+      <c r="F119" s="13">
         <v>46706</v>
       </c>
-      <c r="G119" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G119" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>425</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>649</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>495</v>
+        <v>650</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>496</v>
+        <v>266</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>337</v>
+        <v>6</v>
+      </c>
+      <c r="F120" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G120" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F121" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G121" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="H121" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>425</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>653</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>502</v>
+        <v>654</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>503</v>
+        <v>269</v>
       </c>
       <c r="E122" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F122" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G122" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="H122" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>486</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>655</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>506</v>
+        <v>656</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>507</v>
+        <v>271</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="F123" s="8">
         <v>46706</v>
       </c>
-      <c r="G123" s="21" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="G123" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>425</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>657</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>510</v>
+        <v>658</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>511</v>
+        <v>273</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F124" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G124" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>425</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>659</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>514</v>
+        <v>660</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>515</v>
+        <v>75</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F125" s="13">
-        <v>46882</v>
+        <v>46594</v>
       </c>
       <c r="G125" s="12" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>275</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F126" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G126" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="H126" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>425</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>663</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>522</v>
+        <v>664</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>523</v>
+        <v>278</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F127" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G127" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F128" s="13">
+        <v>46042</v>
+      </c>
+      <c r="G128" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="H128" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7709</v>
+        <v>425</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>667</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>529</v>
+        <v>668</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>530</v>
+        <v>282</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>532</v>
+        <v>6</v>
+      </c>
+      <c r="F129" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G129" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F130" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G130" s="11" t="s">
+        <v>797</v>
+      </c>
+      <c r="H130" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F131" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G131" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="H131" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F132" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G132" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="H132" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>425</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>673</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>545</v>
+        <v>674</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>546</v>
+        <v>288</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F133" s="13">
-        <v>46231</v>
+        <v>46769</v>
       </c>
       <c r="G133" s="12" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>289</v>
+      </c>
+      <c r="H133" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>425</v>
+      </c>
+      <c r="B134" s="7">
+        <v>7709</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>549</v>
+        <v>675</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>550</v>
+        <v>290</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F134" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>47155</v>
+      </c>
+      <c r="G134" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>425</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>676</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>553</v>
+        <v>677</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>554</v>
+        <v>182</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>556</v>
+        <v>6</v>
+      </c>
+      <c r="F135" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G135" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>425</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>678</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>558</v>
+        <v>679</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>559</v>
+        <v>294</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F136" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G136" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>425</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>680</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>562</v>
+        <v>679</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>563</v>
+        <v>296</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F137" s="8">
+        <v>6</v>
+      </c>
+      <c r="F137" s="13">
         <v>46489</v>
       </c>
-      <c r="G137" s="7" t="s">
-[...3 lines deleted...]
-        <v>337</v>
+      <c r="G137" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="H137" s="7" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>425</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>681</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>566</v>
+        <v>682</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>567</v>
+        <v>299</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F138" s="8">
+        <v>6</v>
+      </c>
+      <c r="F138" s="13">
         <v>46231</v>
       </c>
-      <c r="G138" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G138" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>425</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>683</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>570</v>
+        <v>684</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>571</v>
+        <v>301</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F139" s="8">
-        <v>47071</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46980</v>
+      </c>
+      <c r="G139" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="H139" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>425</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>685</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>574</v>
+        <v>686</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F140" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>47155</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>305</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>425</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>687</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>577</v>
+        <v>688</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>578</v>
+        <v>306</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F141" s="8">
         <v>46769</v>
       </c>
-      <c r="G141" s="7" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G141" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="H141" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>425</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>689</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>581</v>
+        <v>690</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>582</v>
+        <v>308</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F142" s="8">
-        <v>47155</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46489</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>425</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>691</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>585</v>
+        <v>692</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>586</v>
+        <v>310</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F143" s="13">
+        <v>6</v>
+      </c>
+      <c r="F143" s="8">
         <v>46231</v>
       </c>
-      <c r="G143" s="12" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G143" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="H143" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F144" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="H144" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>425</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>695</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>593</v>
+        <v>696</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>594</v>
+        <v>160</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F145" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>46706</v>
+      </c>
+      <c r="G145" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>425</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>697</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>597</v>
+        <v>698</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>598</v>
+        <v>315</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F146" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>46769</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>425</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>699</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>602</v>
+        <v>700</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>131</v>
+        <v>317</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F147" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>47155</v>
+      </c>
+      <c r="G147" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3231</v>
+        <v>425</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>701</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>604</v>
+        <v>702</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>605</v>
+        <v>319</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="F148" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G148" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>425</v>
+      </c>
+      <c r="B149" s="7">
+        <v>20464</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>608</v>
+        <v>703</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>609</v>
+        <v>321</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F149" s="22">
+        <v>46399</v>
+      </c>
+      <c r="G149" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>425</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>704</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>612</v>
+        <v>705</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>613</v>
+        <v>324</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F150" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46315</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>425</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>706</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>616</v>
+        <v>707</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>617</v>
+        <v>326</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F151" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>46882</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F152" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="H152" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>425</v>
+      </c>
+      <c r="B153" s="7">
+        <v>3231</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>625</v>
+        <v>710</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>626</v>
+        <v>330</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F153" s="8">
+        <v>46119</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F154" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="H154" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F155" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="H155" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>425</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>715</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>635</v>
+        <v>716</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>636</v>
+        <v>336</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F156" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>425</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>717</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>639</v>
+        <v>718</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>640</v>
+        <v>339</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="F157" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G157" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F158" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G158" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="H158" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>425</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>721</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>647</v>
+        <v>42</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>648</v>
+        <v>343</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F159" s="8">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46903</v>
+      </c>
+      <c r="G159" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>425</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>722</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>651</v>
+        <v>723</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>652</v>
+        <v>36</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>654</v>
+        <v>6</v>
+      </c>
+      <c r="F160" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G160" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="H160" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F161" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G161" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="H161" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>425</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>726</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>660</v>
+        <v>727</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>661</v>
+        <v>348</v>
       </c>
       <c r="E162" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G162" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="H162" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F163" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G163" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="H163" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F164" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="H164" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>425</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>732</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>672</v>
+        <v>733</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>673</v>
+        <v>354</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F165" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>46315</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="H165" s="7" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="H166" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4334</v>
+        <v>425</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>736</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>680</v>
+        <v>737</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>681</v>
+        <v>359</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>6</v>
+      </c>
+      <c r="F167" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G167" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>425</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>738</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>680</v>
+        <v>739</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>684</v>
+        <v>361</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F168" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>46315</v>
+      </c>
+      <c r="G168" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>425</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>740</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>687</v>
+        <v>741</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>688</v>
+        <v>363</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F169" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>46315</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>8310</v>
+        <v>425</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>742</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>691</v>
+        <v>365</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F170" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46980</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>425</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>744</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>253</v>
+        <v>745</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>694</v>
+        <v>367</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F171" s="8">
-        <v>47050</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>46980</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>425</v>
+      </c>
+      <c r="B172" s="7">
+        <v>4334</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>697</v>
+        <v>746</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>681</v>
+        <v>370</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F172" s="5">
+        <v>46489</v>
+      </c>
+      <c r="G172" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="H172" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>425</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>747</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>700</v>
+        <v>746</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>701</v>
+        <v>372</v>
       </c>
       <c r="E173" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G173" s="18" t="s">
+        <v>373</v>
+      </c>
+      <c r="H173" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>425</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>748</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>704</v>
+        <v>749</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>523</v>
+        <v>374</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>706</v>
+        <v>6</v>
+      </c>
+      <c r="F174" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="H174" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>425</v>
+      </c>
+      <c r="B175" s="7">
+        <v>8310</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>708</v>
+        <v>750</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>56</v>
+        <v>376</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="H175" s="5" t="s">
         <v>18</v>
+      </c>
+      <c r="F175" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G175" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="H175" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>425</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>751</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>711</v>
+        <v>143</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>712</v>
+        <v>378</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F176" s="8">
-        <v>46042</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>47050</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="H176" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G177" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="H177" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F178" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G178" s="23" t="s">
+        <v>382</v>
+      </c>
+      <c r="H178" s="7" t="s">
         <v>8</v>
-      </c>
-[...19 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>425</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>756</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>723</v>
+        <v>757</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>724</v>
+        <v>286</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F179" s="13">
-        <v>46231</v>
+        <v>46980</v>
       </c>
       <c r="G179" s="12" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>383</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2543</v>
+        <v>425</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>758</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>726</v>
+        <v>759</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>727</v>
+        <v>34</v>
       </c>
       <c r="E180" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F180" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G180" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="H180" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>425</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>760</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>731</v>
+        <v>386</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>6</v>
+      </c>
+      <c r="F181" s="8">
+        <v>46042</v>
+      </c>
+      <c r="G181" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="H181" s="7" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>425</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>762</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>734</v>
+        <v>763</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>735</v>
+        <v>388</v>
       </c>
       <c r="E182" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F182" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G182" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="H182" s="7" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>425</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>764</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>740</v>
+        <v>390</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F183" s="13">
+        <v>6</v>
+      </c>
+      <c r="F183" s="8">
         <v>47071</v>
       </c>
-      <c r="G183" s="12" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G183" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="H183" s="7" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>425</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>766</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>739</v>
+        <v>767</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>582</v>
+        <v>392</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="F184" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G184" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A185" s="25" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A185" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B185" s="7">
+        <v>2543</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F185" s="13">
+        <v>46980</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>425</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>769</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>750</v>
+        <v>396</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>446</v>
+        <v>6</v>
+      </c>
+      <c r="F186" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G186" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="H186" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>425</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>771</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>753</v>
+        <v>772</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>754</v>
+        <v>398</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>446</v>
+        <v>6</v>
+      </c>
+      <c r="F187" s="13">
+        <v>45909</v>
+      </c>
+      <c r="G187" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="H187" s="7" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>425</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>773</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>758</v>
+        <v>401</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>192</v>
+        <v>6</v>
+      </c>
+      <c r="F188" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G188" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="H188" s="7" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F189" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G189" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="H189" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B189" s="5" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A190" s="4" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="A190" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="B190" s="27" t="s">
+        <v>776</v>
+      </c>
+      <c r="C190" s="25" t="s">
+        <v>777</v>
+      </c>
+      <c r="D190" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="E190" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="F190" s="26">
+        <v>47155</v>
+      </c>
+      <c r="G190" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="H190" s="27" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>425</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>778</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>770</v>
+        <v>406</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F191" s="8">
-        <v>47050</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>46315</v>
+      </c>
+      <c r="G191" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="H191" s="7" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>20996</v>
+        <v>425</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>780</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>773</v>
+        <v>408</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F192" s="8">
-        <v>46769</v>
+        <v>46489</v>
       </c>
       <c r="G192" s="9" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>409</v>
+      </c>
+      <c r="H192" s="7" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F193" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G193" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="H193" s="7" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F194" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G194" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="H194" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B193" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F193" s="8">
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F195" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G195" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="H195" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F196" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G196" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="H196" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B197" s="7">
+        <v>20996</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F197" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G197" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F198" s="8">
         <v>46062</v>
       </c>
-      <c r="G193" s="9" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="G198" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{302485B7-F7A4-48E5-8B3C-D3BDCFF13639}"/>
-[...186 lines deleted...]
-    <hyperlink ref="G6" r:id="rId188" xr:uid="{4A1B9AD9-3A93-415F-B504-5DB44981F54E}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{D16AC657-C786-436E-9A44-51A05D4BF4B0}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{84D3FA0F-49A0-46F6-BD5A-12AF09F49C3C}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{0F216543-637B-4508-B95F-BD3B82757563}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{90D35C61-14E0-4F01-AEC1-387F6FA96E4E}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{511108DC-31FF-4445-8A21-DC8CF663551F}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{2673CCA4-7365-413F-8810-BDBFBF1A0948}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{06C0637C-DFE8-48CB-A963-5939BBC2177E}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{93599EF9-5B38-47FC-9155-54739F99441F}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{E9C7EF8C-642B-412C-9A84-161E39D53DFF}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{910DB19A-80F2-4BFF-9314-1FAD4E9E11E8}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{DF269670-AB2B-4A6A-9455-3B697692F899}"/>
+    <hyperlink ref="G20" r:id="rId12" xr:uid="{1A82B0D7-2BFD-434D-8F26-0010BAAB165D}"/>
+    <hyperlink ref="G21" r:id="rId13" xr:uid="{1285CCF4-1268-4AAA-82ED-39FFB6F052CC}"/>
+    <hyperlink ref="G22" r:id="rId14" xr:uid="{A4C02AE8-79B9-4D23-A61B-68BF2B813958}"/>
+    <hyperlink ref="G24" r:id="rId15" xr:uid="{F29C11D6-8262-43F8-B0E0-ADE88857708F}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{5070607D-B43D-4E92-B18E-B86A40BA28D1}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{BC652338-0941-443E-8368-C7D27560779F}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{73F1B714-0EB9-439E-8D0F-CF6CB2C5E96B}"/>
+    <hyperlink ref="G30" r:id="rId19" xr:uid="{8B1BA74A-364B-4C7A-ADCB-40106D74B519}"/>
+    <hyperlink ref="G31" r:id="rId20" xr:uid="{F4CEF80E-8F8D-4D3A-BD8E-CBFA320B4F97}"/>
+    <hyperlink ref="G32" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{9AC01779-7935-444C-AC22-871B850CF9DB}"/>
+    <hyperlink ref="G33" r:id="rId22" xr:uid="{ED22BE31-3B2B-4525-9189-D8ECD9600F56}"/>
+    <hyperlink ref="G34" r:id="rId23" xr:uid="{6BD43C62-AEB2-409E-B5F5-99719CAF58D1}"/>
+    <hyperlink ref="G36" r:id="rId24" xr:uid="{A8C4A586-9542-4DEC-BCA1-11BC9862E8C7}"/>
+    <hyperlink ref="G37" r:id="rId25" xr:uid="{AC96E339-DE8A-4A82-8654-95C62E5F7C74}"/>
+    <hyperlink ref="G39" r:id="rId26" xr:uid="{AE941C01-BFA6-4848-B1CE-B1843A6A16A1}"/>
+    <hyperlink ref="G40" r:id="rId27" xr:uid="{C685B301-1497-4777-96EA-DD8A1FFF787C}"/>
+    <hyperlink ref="G42" r:id="rId28" xr:uid="{E12792B1-5380-4FA2-9BE8-2CF7C0BBF4FB}"/>
+    <hyperlink ref="G43" r:id="rId29" xr:uid="{63BA5FA4-9CEE-44A1-868E-55A91F6D11AE}"/>
+    <hyperlink ref="G48" r:id="rId30" xr:uid="{08C778DC-7777-4541-ADAA-1330F786294F}"/>
+    <hyperlink ref="G52" r:id="rId31" xr:uid="{534E6EBE-4EB0-44BC-A2AA-878DB695E497}"/>
+    <hyperlink ref="G53" r:id="rId32" xr:uid="{34C4C3F5-5236-4C5B-8F4C-5FEFD6D0C883}"/>
+    <hyperlink ref="G54" r:id="rId33" xr:uid="{3E0D531A-CAE0-4AAD-8FD1-586D37B4065F}"/>
+    <hyperlink ref="G55" r:id="rId34" xr:uid="{27F56DDC-F16F-4AB2-8060-518A1AFF0319}"/>
+    <hyperlink ref="G57" r:id="rId35" xr:uid="{EF777BD2-1FC7-4FE3-A4BB-EE840E1C2310}"/>
+    <hyperlink ref="G58" r:id="rId36" xr:uid="{2E088A15-480C-4BD1-9CDC-FF4F62B537DD}"/>
+    <hyperlink ref="G59" r:id="rId37" xr:uid="{850A9D2B-3C01-4CA3-B69F-BD3B6EF91783}"/>
+    <hyperlink ref="G61" r:id="rId38" xr:uid="{B56BE79E-7BD5-498B-BAFD-8B063655595F}"/>
+    <hyperlink ref="G62" r:id="rId39" xr:uid="{C126A6F0-8BF6-4F8D-A8B2-6336F0A67233}"/>
+    <hyperlink ref="G63" r:id="rId40" xr:uid="{4D1F4B07-089A-4757-ADA7-B0C5DA6982D9}"/>
+    <hyperlink ref="G65" r:id="rId41" xr:uid="{1E544B9B-2B4B-4B36-8E93-B9BFF0F563A8}"/>
+    <hyperlink ref="G66" r:id="rId42" xr:uid="{6CAE2680-AB42-40EA-8A9C-C68750A07448}"/>
+    <hyperlink ref="G67" r:id="rId43" xr:uid="{B19A4E56-7E71-40C3-BE7E-3F00E3ACDCED}"/>
+    <hyperlink ref="G69" r:id="rId44" xr:uid="{63337917-645F-46A6-85B0-08BAFB58C30A}"/>
+    <hyperlink ref="G72" r:id="rId45" xr:uid="{A08BFED7-174B-47C4-AD9F-7217291A411A}"/>
+    <hyperlink ref="G73" r:id="rId46" xr:uid="{9914A0C8-FEAE-4AB4-934F-3B5B6EB8A5EF}"/>
+    <hyperlink ref="G74" r:id="rId47" xr:uid="{936C4CDA-A9CE-4F03-948C-4BFA2CD65B32}"/>
+    <hyperlink ref="G75" r:id="rId48" xr:uid="{AFB7DB42-7E2F-410E-AEE2-BE8F975A9B2F}"/>
+    <hyperlink ref="G76" r:id="rId49" xr:uid="{3EB7CF8B-AA6C-431A-A5ED-8DEDB6101A14}"/>
+    <hyperlink ref="G79" r:id="rId50" xr:uid="{2BBBAE11-991F-4CBD-96D3-B1C7FD6791AB}"/>
+    <hyperlink ref="G80" r:id="rId51" xr:uid="{3FADFD2A-D7B8-4C43-A33C-02B504F5E2BB}"/>
+    <hyperlink ref="G81" r:id="rId52" xr:uid="{EB7B90C5-FB5F-4E3B-86DD-15DC24306704}"/>
+    <hyperlink ref="G82" r:id="rId53" xr:uid="{4AAC2171-A544-40C6-890E-3E7D1D8A213A}"/>
+    <hyperlink ref="G83" r:id="rId54" xr:uid="{5D92932C-6943-4123-9111-7A8670328FB5}"/>
+    <hyperlink ref="G85" r:id="rId55" xr:uid="{4D988A5B-CB5B-46BB-94BF-6E3A0BB6473D}"/>
+    <hyperlink ref="G87" r:id="rId56" xr:uid="{0C954E6E-F8F0-412F-800A-5E24A0FB07E2}"/>
+    <hyperlink ref="G86" r:id="rId57" xr:uid="{F053E169-F094-47DF-BFBF-BD2D0E77A22F}"/>
+    <hyperlink ref="G89" r:id="rId58" xr:uid="{58BCA674-AB05-4BA0-B1FC-C321A7D4F019}"/>
+    <hyperlink ref="G92" r:id="rId59" xr:uid="{9C8FAA9C-B93A-4CCC-9E83-13F493B6E2F6}"/>
+    <hyperlink ref="G93" r:id="rId60" xr:uid="{09CF1770-7AFA-445F-9968-CE67A8B783F9}"/>
+    <hyperlink ref="G94" r:id="rId61" xr:uid="{D3E4F689-344F-44E6-AD99-6F66B6C462BB}"/>
+    <hyperlink ref="G97" r:id="rId62" xr:uid="{FC60FE81-2BD1-4328-9459-A1725C0E3311}"/>
+    <hyperlink ref="G96" r:id="rId63" xr:uid="{1FBCCA3F-0387-49FF-946A-DB673B40DAD0}"/>
+    <hyperlink ref="G98" r:id="rId64" xr:uid="{616F19EE-331D-4BD6-AEDE-AD1D712121CC}"/>
+    <hyperlink ref="G99" r:id="rId65" xr:uid="{23711486-CC4D-402E-A9E5-37AB7774E5F8}"/>
+    <hyperlink ref="G100" r:id="rId66" xr:uid="{6B6A1AF7-6F8D-40E0-BD1D-7F920C8CD4E7}"/>
+    <hyperlink ref="G126" r:id="rId67" xr:uid="{2BE04134-2A49-406D-9E60-E9CA44F16314}"/>
+    <hyperlink ref="G103" r:id="rId68" xr:uid="{435FD38E-139A-4327-82A4-A38E6D88E7FA}"/>
+    <hyperlink ref="G104" r:id="rId69" xr:uid="{8F87ABEA-1878-4366-A131-995A30AA7065}"/>
+    <hyperlink ref="G105" r:id="rId70" xr:uid="{EA2AC458-4041-446E-A1E0-41B1F8CADA5E}"/>
+    <hyperlink ref="G106" r:id="rId71" xr:uid="{19EC9A34-41AA-42F6-A776-EE279F12582B}"/>
+    <hyperlink ref="G109" r:id="rId72" xr:uid="{623FDE7B-30F8-42EF-ADDA-F52EC7C150D1}"/>
+    <hyperlink ref="G111" r:id="rId73" xr:uid="{D50D29C1-2318-4B1C-A199-63978AB5CD3F}"/>
+    <hyperlink ref="G112" r:id="rId74" xr:uid="{DA3B41F3-0557-49AF-A8EE-2FDB33CE84FC}"/>
+    <hyperlink ref="G113" r:id="rId75" xr:uid="{C467771C-2A1A-40F3-8FBF-E6E6BF98DD0F}"/>
+    <hyperlink ref="G114" r:id="rId76" xr:uid="{DBA0601D-FE56-4B0D-BC1C-3F888165A311}"/>
+    <hyperlink ref="G115" r:id="rId77" xr:uid="{CA11A1AF-CF86-4E03-9D63-C24B370E6A8B}"/>
+    <hyperlink ref="G116" r:id="rId78" xr:uid="{9B0B1C34-E40A-4658-A2C3-81E16B891B67}"/>
+    <hyperlink ref="G117" r:id="rId79" xr:uid="{62922EE8-1D43-4671-82DD-187C91D357B6}"/>
+    <hyperlink ref="G119" r:id="rId80" xr:uid="{BBABAE49-A52D-4199-A299-6829114987FA}"/>
+    <hyperlink ref="G120" r:id="rId81" xr:uid="{CD6E3081-5D08-47D8-B8EB-A9121D5E9C28}"/>
+    <hyperlink ref="G122" r:id="rId82" xr:uid="{D43A980C-D646-476A-8057-B258D1518F43}"/>
+    <hyperlink ref="G123" r:id="rId83" xr:uid="{5726A220-17D0-4888-B272-CB681AD2F01A}"/>
+    <hyperlink ref="G125" r:id="rId84" xr:uid="{604B5413-08F2-45E7-9CC4-60CB7F7FFDD5}"/>
+    <hyperlink ref="G127" r:id="rId85" xr:uid="{AF5B0108-6760-4590-A446-09237A31761B}"/>
+    <hyperlink ref="G128" r:id="rId86" xr:uid="{8354593D-31D8-40B4-B835-F3031534EE1A}"/>
+    <hyperlink ref="G129" r:id="rId87" xr:uid="{B08B6683-3802-47CE-9A16-500FE4180AA0}"/>
+    <hyperlink ref="G133" r:id="rId88" xr:uid="{6B043F30-721B-4CD6-992F-98773E4EE058}"/>
+    <hyperlink ref="G136" r:id="rId89" xr:uid="{70ABAEFE-BD6F-4F3D-9BC2-9E1AFF393307}"/>
+    <hyperlink ref="G137" r:id="rId90" xr:uid="{90593910-5DEC-4518-9C73-BC8380BAE93D}"/>
+    <hyperlink ref="G138" r:id="rId91" xr:uid="{A044D93E-81B8-4CD1-B9BD-A7004C2936AD}"/>
+    <hyperlink ref="G139" r:id="rId92" xr:uid="{29AC8057-E4C1-4607-849E-FE0B5368A70F}"/>
+    <hyperlink ref="G141" r:id="rId93" xr:uid="{503807F4-BA07-4AC5-91BA-6580E36643A8}"/>
+    <hyperlink ref="G142" r:id="rId94" xr:uid="{0B06D9CE-A08F-4348-A07E-745FE77242CC}"/>
+    <hyperlink ref="G143" r:id="rId95" xr:uid="{18FBBD7A-B959-45C0-A1C4-E3FE9E0D3CD1}"/>
+    <hyperlink ref="G144" r:id="rId96" xr:uid="{949D4C20-5AAC-48E1-9730-A9B4EAF8D83C}"/>
+    <hyperlink ref="G146" r:id="rId97" xr:uid="{E45C2FC7-428F-4F47-9537-4FD12F4A54AA}"/>
+    <hyperlink ref="G147" r:id="rId98" xr:uid="{6F5BD929-0BEE-4134-AFE2-2FEAE746B178}"/>
+    <hyperlink ref="G148" r:id="rId99" xr:uid="{F7CAFCA7-3A67-4628-AF3C-6EB97D6A4D2A}"/>
+    <hyperlink ref="G150" r:id="rId100" xr:uid="{12592A31-D453-4CA5-B97D-69165A9E0B73}"/>
+    <hyperlink ref="G151" r:id="rId101" xr:uid="{B5DDE0C4-5DC1-4BF0-9A0F-106FCDA8C6D2}"/>
+    <hyperlink ref="G152" r:id="rId102" xr:uid="{60D17163-943C-40D3-83DA-8785F5239535}"/>
+    <hyperlink ref="G154" r:id="rId103" xr:uid="{B5FE6810-67B9-43E2-9B01-F0D4B435E9D0}"/>
+    <hyperlink ref="G155" r:id="rId104" xr:uid="{BA01C532-246B-42FE-BE87-E5A0D91AEE8E}"/>
+    <hyperlink ref="G156" r:id="rId105" xr:uid="{2AE0FBE3-674B-49AB-B31B-EDC10CB93A83}"/>
+    <hyperlink ref="G157" r:id="rId106" xr:uid="{1F5E8D86-C683-4BFE-BA55-7B688A46A702}"/>
+    <hyperlink ref="G158" r:id="rId107" xr:uid="{5AD4556C-0FC0-4C77-9FAF-9C9A17F42AB3}"/>
+    <hyperlink ref="G159" r:id="rId108" xr:uid="{4B69FAE5-C617-4556-B032-0EC7AB4C4F54}"/>
+    <hyperlink ref="G160" r:id="rId109" xr:uid="{2326C41B-73E3-4DFA-AE60-36C13DF50360}"/>
+    <hyperlink ref="G161" r:id="rId110" xr:uid="{FEF42A55-6239-4380-8E3E-DA2068E7A4A3}"/>
+    <hyperlink ref="G162" r:id="rId111" xr:uid="{FBC1EB72-089B-4008-8450-B7B7E674E3FA}"/>
+    <hyperlink ref="G163" r:id="rId112" xr:uid="{2FE902E9-A6A6-4D62-846E-300B6159B471}"/>
+    <hyperlink ref="G165" r:id="rId113" xr:uid="{71320B83-4B37-438C-A081-09D5CA196E6F}"/>
+    <hyperlink ref="G166" r:id="rId114" xr:uid="{D1787825-4A77-4EF6-A159-0A7DA7F44FDE}"/>
+    <hyperlink ref="G168" r:id="rId115" xr:uid="{803B46F2-F235-48B8-A4A3-F3C37D5E2B5F}"/>
+    <hyperlink ref="G169" r:id="rId116" xr:uid="{423C783C-57A7-4F3F-BB5D-6FB0EC4A83EB}"/>
+    <hyperlink ref="G170" r:id="rId117" xr:uid="{F739FAB3-986D-4B51-9409-0553BA6BB12C}"/>
+    <hyperlink ref="G171" r:id="rId118" xr:uid="{389335D0-7316-442D-9759-AB469E01FADB}"/>
+    <hyperlink ref="G173" r:id="rId119" xr:uid="{A28C1C36-A40D-4CB7-A196-7237598A8BB3}"/>
+    <hyperlink ref="G172" r:id="rId120" xr:uid="{9287F742-2E0D-4804-9879-B7DBCDA1E287}"/>
+    <hyperlink ref="G174" r:id="rId121" xr:uid="{445DE4C4-1631-44CE-9AA2-FD005F73FC88}"/>
+    <hyperlink ref="G178" r:id="rId122" xr:uid="{90CBD890-E152-426C-8C86-460AF441A840}"/>
+    <hyperlink ref="G179" r:id="rId123" xr:uid="{6A5B55A6-32CB-4D36-83F8-8257EA833B57}"/>
+    <hyperlink ref="G180" r:id="rId124" xr:uid="{C8B0064D-E6F4-442A-AE84-63B72CDF05A4}"/>
+    <hyperlink ref="G181" r:id="rId125" xr:uid="{2451B1D9-FD35-4AD0-BEA9-EB9509C3BDB1}"/>
+    <hyperlink ref="G184" r:id="rId126" xr:uid="{60861BD7-3652-4EF1-8445-68595972F26D}"/>
+    <hyperlink ref="G186" r:id="rId127" xr:uid="{20565EE1-0177-4854-B720-6BAB33408FFD}"/>
+    <hyperlink ref="G187" r:id="rId128" xr:uid="{2748069C-4744-445D-9956-A5260A858EF4}"/>
+    <hyperlink ref="G188" r:id="rId129" xr:uid="{5C3B223F-377A-482E-8E4C-CA424B621884}"/>
+    <hyperlink ref="G191" r:id="rId130" xr:uid="{01070595-5ECA-4D0C-8D45-608C95621F6F}"/>
+    <hyperlink ref="G192" r:id="rId131" xr:uid="{7D616EAB-86F7-44FB-9480-5898A661C1AD}"/>
+    <hyperlink ref="G193" r:id="rId132" xr:uid="{3AD581C2-F1C6-456B-87B5-70919F2B5C9F}"/>
+    <hyperlink ref="G194" r:id="rId133" xr:uid="{4A74767A-0EB2-4EE7-BFF1-6CEF563E990E}"/>
+    <hyperlink ref="G195" r:id="rId134" xr:uid="{658C1090-845F-4125-9730-7BBEA636A9ED}"/>
+    <hyperlink ref="G167" r:id="rId135" xr:uid="{CF2D1072-089E-447C-AAE7-82000444B38B}"/>
+    <hyperlink ref="G198" r:id="rId136" xr:uid="{EA9DC120-E483-4462-9038-A91FB0CAD4D6}"/>
+    <hyperlink ref="G7" r:id="rId137" xr:uid="{C262319E-39AF-45CA-876A-BF8C59F1CE2C}"/>
+    <hyperlink ref="G14" r:id="rId138" xr:uid="{6FA9F98E-670C-4649-AF88-B75B8A1A4A36}"/>
+    <hyperlink ref="G19" r:id="rId139" xr:uid="{28C91F7E-2C1F-42FD-80BC-943E43AB4D8A}"/>
+    <hyperlink ref="G23" r:id="rId140" xr:uid="{9AD9FAFE-3565-4FC1-9178-0AD3365F705E}"/>
+    <hyperlink ref="G25" r:id="rId141" xr:uid="{965AD325-64F9-472D-97D6-AA7062791BAE}"/>
+    <hyperlink ref="G41" r:id="rId142" xr:uid="{3028625C-29D0-4CF8-A89F-E06A1538B115}"/>
+    <hyperlink ref="G44" r:id="rId143" xr:uid="{4615AD1B-4C82-4BC3-B62E-9370BC6CFFE2}"/>
+    <hyperlink ref="G46" r:id="rId144" xr:uid="{A3331B2E-0355-4AB5-9771-FBF02686CEC3}"/>
+    <hyperlink ref="G50" r:id="rId145" xr:uid="{56F597A5-9D8B-4559-BF54-2A5094D14803}"/>
+    <hyperlink ref="G56" r:id="rId146" xr:uid="{B9E42F69-C59A-488E-9788-405E816D7431}"/>
+    <hyperlink ref="G70" r:id="rId147" xr:uid="{4B260F9A-02E8-42C6-9E76-C790772BB3AB}"/>
+    <hyperlink ref="G101" r:id="rId148" xr:uid="{E368677D-546D-4D8E-B55A-8D3B5B03F30D}"/>
+    <hyperlink ref="G110" r:id="rId149" xr:uid="{B168DD3E-1074-4FBF-BA60-4E7987ADB66E}"/>
+    <hyperlink ref="G131" r:id="rId150" xr:uid="{F4C52F98-8529-4149-85A3-D94CC71089B5}"/>
+    <hyperlink ref="G132" r:id="rId151" xr:uid="{9C092910-B4ED-42C9-A2A5-4F23DA0B0723}"/>
+    <hyperlink ref="G149" r:id="rId152" xr:uid="{585F0C33-8DFE-4D42-958D-FAC1DDF2A8B9}"/>
+    <hyperlink ref="G164" r:id="rId153" xr:uid="{1EC55F3B-A355-47FE-BD0C-EFCEC0765FB9}"/>
+    <hyperlink ref="G190" r:id="rId154" xr:uid="{9C85CD7E-063D-4FB3-A19E-A615FF7CD62F}"/>
+    <hyperlink ref="G49" r:id="rId155" xr:uid="{31F69BFF-6A3E-48CF-9381-ADAF777D1E36}"/>
+    <hyperlink ref="G88" r:id="rId156" xr:uid="{3C64BC31-3EB2-4BE5-9BA9-CC5BD237F833}"/>
+    <hyperlink ref="G124" r:id="rId157" xr:uid="{EAC85BB2-B138-478D-BAFF-748188778088}"/>
+    <hyperlink ref="G153" r:id="rId158" xr:uid="{3383D9E7-CE33-4BD2-83AF-F282E76D7759}"/>
+    <hyperlink ref="G177" r:id="rId159" xr:uid="{A3C8A7EE-AE0D-4CC5-83CB-59BE4D36FC9D}"/>
+    <hyperlink ref="G91" r:id="rId160" xr:uid="{045164CF-7CC5-45CD-8BCE-9DE76038DF8F}"/>
+    <hyperlink ref="G68" r:id="rId161" xr:uid="{49695742-DB25-4A09-B0A0-680AAE719EF4}"/>
+    <hyperlink ref="G35" r:id="rId162" xr:uid="{ABD95A1A-55C9-4A45-9D76-3CDCED710C4C}"/>
+    <hyperlink ref="G135" r:id="rId163" xr:uid="{17B532AC-DBB9-4902-9463-9D179A420472}"/>
+    <hyperlink ref="G84" r:id="rId164" xr:uid="{5D078BB5-1244-4C63-BF01-3175926AD69B}"/>
+    <hyperlink ref="G71" r:id="rId165" xr:uid="{88C9A0F2-ED73-47F7-AF86-7CEF73C96B89}"/>
+    <hyperlink ref="G102" r:id="rId166" xr:uid="{23912CD5-A278-4468-B143-AE30586A7AA6}"/>
+    <hyperlink ref="G175" r:id="rId167" xr:uid="{4253957D-B5D0-481B-B694-B8CCD13FC7AB}"/>
+    <hyperlink ref="G77" r:id="rId168" xr:uid="{06CC2620-9388-4F50-90DD-F0233308E7B4}"/>
+    <hyperlink ref="G78" r:id="rId169" xr:uid="{7CB45D12-4A91-42F4-9D7B-3B453F939F0E}"/>
+    <hyperlink ref="G189" r:id="rId170" xr:uid="{BDC2E7DD-F17F-46F7-AA3B-115D6713C591}"/>
+    <hyperlink ref="G45" r:id="rId171" xr:uid="{3AEF8437-E9D3-4B77-99C6-43B1F0B68002}"/>
+    <hyperlink ref="G17" r:id="rId172" xr:uid="{4721ADBE-DAD2-4E02-A99E-6929EBC3B12E}"/>
+    <hyperlink ref="G145" r:id="rId173" xr:uid="{CA37B37E-138D-463E-AC49-A28089CAD2E0}"/>
+    <hyperlink ref="G118" r:id="rId174" xr:uid="{69C90852-693A-49F5-8FCF-AF89B781CBDD}"/>
+    <hyperlink ref="G16" r:id="rId175" xr:uid="{AEC0CB1A-C50F-4067-AC07-ABCB475EC3B3}"/>
+    <hyperlink ref="G176" r:id="rId176" xr:uid="{6A719BA9-9A35-4D92-9469-401C3B2D0380}"/>
+    <hyperlink ref="G196" r:id="rId177" xr:uid="{BD9FFE6F-31B6-4DFE-81B4-2050637976FF}"/>
+    <hyperlink ref="G29" r:id="rId178" xr:uid="{21A8AF5F-2AD3-47AE-BCD2-7615E86EF9F0}"/>
+    <hyperlink ref="G107" r:id="rId179" xr:uid="{81301C1B-ADBA-470A-B19F-955C99A0C151}"/>
+    <hyperlink ref="G183" r:id="rId180" xr:uid="{1BDE840D-8418-4459-B55F-284C82540538}"/>
+    <hyperlink ref="G51" r:id="rId181" xr:uid="{BAE56F20-E628-40D7-A7A4-E88483B41C44}"/>
+    <hyperlink ref="G182" r:id="rId182" xr:uid="{59046FF0-FDAF-440E-A83A-78CCBD3EB93A}"/>
+    <hyperlink ref="G134" r:id="rId183" xr:uid="{80028A2F-8C27-4510-A8D0-1CA26328E968}"/>
+    <hyperlink ref="G64" r:id="rId184" xr:uid="{339C039B-7AE5-4B79-B294-C7C99CCF4A7E}"/>
+    <hyperlink ref="G140" r:id="rId185" xr:uid="{45CB688A-BBDE-48B9-800A-0115BC656785}"/>
+    <hyperlink ref="G60" r:id="rId186" xr:uid="{9A2B044C-03FB-4310-965E-5E6E8812C901}"/>
+    <hyperlink ref="G38" r:id="rId187" xr:uid="{F5788637-91C4-4BBE-BFF2-6A6A8B81247F}"/>
+    <hyperlink ref="G6" r:id="rId188" xr:uid="{B9C78A46-2AD1-44CC-8493-24E021887059}"/>
+    <hyperlink ref="G121" r:id="rId189" xr:uid="{93018148-7947-4F95-B582-6BFEC5DB4C81}"/>
+    <hyperlink ref="G47" r:id="rId190" xr:uid="{62F5BCDF-B999-4FD7-BDCB-AE4921D62736}"/>
+    <hyperlink ref="G95" r:id="rId191" xr:uid="{9639FF69-05C2-4D5A-AE39-8ED5D495CEF4}"/>
+    <hyperlink ref="G130" r:id="rId192" xr:uid="{418D7918-14A0-45E0-B468-7F6F1454976D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>