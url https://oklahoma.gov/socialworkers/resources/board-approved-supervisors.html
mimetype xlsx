--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -4,2475 +4,2460 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41FF0E07-B6BF-4BC3-8176-8CA988B3220C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{038350B1-BFB3-4AD1-8E38-6DC6B37DB2F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{51B5DE7E-39FC-46E0-AD52-A85F9A6A7F55}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{03EEEB30-A8C3-4DC9-AB73-20460223B7D6}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1367" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="793">
+  <si>
+    <t>Level</t>
+  </si>
+  <si>
+    <t>License #</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
+    <t>LCSW</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
     <t>Brandy</t>
   </si>
   <si>
     <t>BAS - Clinical</t>
   </si>
   <si>
     <t>brandyweeks0@gmail.com</t>
   </si>
   <si>
     <t>Oklahoma</t>
   </si>
   <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>Adamson</t>
+  </si>
+  <si>
     <t>Tiffany</t>
   </si>
   <si>
     <t>tadamson0610@gmail.com</t>
   </si>
   <si>
     <t>Wagoner</t>
   </si>
   <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>Aleman</t>
+  </si>
+  <si>
     <t>Herlinda</t>
   </si>
   <si>
     <t>luciaaleman65@icloud.com</t>
   </si>
   <si>
     <t>Comanche</t>
   </si>
   <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>Alltizer</t>
+  </si>
+  <si>
     <t>Francis K.</t>
   </si>
   <si>
     <t xml:space="preserve">FRAN.ALLTIZER@YAHOO.COM </t>
   </si>
   <si>
+    <t>Anderson</t>
+  </si>
+  <si>
     <t>Genevieve</t>
   </si>
   <si>
-    <t>BAS-Clinical</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">gentaylor614@gmail.com </t>
   </si>
   <si>
     <t>Canadian</t>
   </si>
   <si>
+    <t>Anglin</t>
+  </si>
+  <si>
     <t>JoElla</t>
   </si>
   <si>
     <t>joellaanglin@gmail.com</t>
   </si>
   <si>
     <t>Hood River (OR)</t>
   </si>
   <si>
+    <t>5125</t>
+  </si>
+  <si>
+    <t>Aragon</t>
+  </si>
+  <si>
     <t>Jeremy</t>
   </si>
   <si>
     <t>JARAGON81@AOL.COM</t>
   </si>
   <si>
     <t>Tulsa</t>
   </si>
   <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>Arlee</t>
+  </si>
+  <si>
     <t>Lenore</t>
   </si>
   <si>
     <t>LARLEE2@ATT.NET</t>
   </si>
   <si>
     <t>Cleveland</t>
   </si>
   <si>
+    <t>3502</t>
+  </si>
+  <si>
+    <t>Askew</t>
+  </si>
+  <si>
     <t>Heather</t>
   </si>
   <si>
     <t>HEATHER.ASKEW@GMAIL.COM</t>
   </si>
   <si>
+    <t>Barbieri</t>
+  </si>
+  <si>
     <t>Kelsey</t>
   </si>
   <si>
     <t>kelseybarbieri@gmail.com</t>
   </si>
   <si>
+    <t>4941</t>
+  </si>
+  <si>
+    <t>Barczak</t>
+  </si>
+  <si>
     <t>Shannon</t>
   </si>
   <si>
     <t>SHANNON_BARCZAK@YAHOO.COM</t>
   </si>
   <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>Bartley</t>
+  </si>
+  <si>
     <t>Traci</t>
   </si>
   <si>
     <t>TDBMSW@HOTMAIL.COM</t>
   </si>
   <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>Bass</t>
+  </si>
+  <si>
     <t>Suzanne</t>
   </si>
   <si>
     <t>suzannebass59@gmail.com</t>
   </si>
   <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>Bieber</t>
+  </si>
+  <si>
     <t>Gail</t>
   </si>
   <si>
     <t>GGBIEBER@GMAIL.COM</t>
   </si>
   <si>
     <t>Rogers</t>
   </si>
   <si>
+    <t>7049</t>
+  </si>
+  <si>
+    <t>Bilby</t>
+  </si>
+  <si>
     <t>Misty</t>
   </si>
   <si>
     <t>MISTYBILBY@HOTMAIL.COM</t>
   </si>
   <si>
     <t>Creek</t>
   </si>
   <si>
+    <t>Blume</t>
+  </si>
+  <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t>jennifer.blume@outlook.com</t>
   </si>
   <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>Bork</t>
+  </si>
+  <si>
     <t>Marilou G.</t>
   </si>
   <si>
     <t>JMBORK57@ATT.NET</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>Brand</t>
+  </si>
+  <si>
     <t>Michael W.</t>
   </si>
   <si>
     <t xml:space="preserve">	mbrand@ouhsc.edu</t>
   </si>
   <si>
     <t>Pottawatomie</t>
   </si>
   <si>
+    <t>2337</t>
+  </si>
+  <si>
+    <t>Brandt</t>
+  </si>
+  <si>
     <t>Mary</t>
   </si>
   <si>
     <t>ME2BRANDT@YAHOO.COM</t>
   </si>
   <si>
+    <t>3916</t>
+  </si>
+  <si>
+    <t>Brittain</t>
+  </si>
+  <si>
     <t>Casie L.</t>
   </si>
   <si>
     <t xml:space="preserve">CASIEBRITTAIN@YAHOO.COM </t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
+    <t>0039</t>
+  </si>
+  <si>
+    <t>Brockhaus</t>
+  </si>
+  <si>
     <t>Marilyn Kring</t>
   </si>
   <si>
     <t xml:space="preserve">mkb5925@aol.com </t>
   </si>
   <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>Brook</t>
+  </si>
+  <si>
     <t>Erin</t>
   </si>
   <si>
     <t>erinbrooksocialworker@gmail.com</t>
   </si>
   <si>
+    <t>0237</t>
+  </si>
+  <si>
+    <t>Brose</t>
+  </si>
+  <si>
     <t xml:space="preserve">MICHAELWBROSELLC@ICLOUD.COM </t>
   </si>
   <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>chriskbrown10@gmail.com</t>
   </si>
   <si>
+    <t>5750</t>
+  </si>
+  <si>
+    <t>Brown-Lobato</t>
+  </si>
+  <si>
     <t>Brandeline</t>
   </si>
   <si>
     <t>BRBROWN2003@YAHOO.COM</t>
   </si>
   <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>Bruner</t>
+  </si>
+  <si>
     <t>Jewel Dallas</t>
   </si>
   <si>
     <t>JEWELDALLASBRUNER@YAHOO.COM</t>
   </si>
   <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>Buchheit</t>
+  </si>
+  <si>
     <t>Merideth</t>
   </si>
   <si>
     <t>MERSISSON@GMAIL.COM</t>
   </si>
   <si>
+    <t>Buckner</t>
+  </si>
+  <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>ashleybuckner0909@gmail.com</t>
   </si>
   <si>
     <t>Out of State</t>
   </si>
   <si>
+    <t>6402</t>
+  </si>
+  <si>
+    <t>Bugh</t>
+  </si>
+  <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>MICHELLE.BUGH@OKSTATE.EDU</t>
   </si>
   <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>Burgess</t>
+  </si>
+  <si>
     <t>Stacey</t>
   </si>
   <si>
     <t>STACEYRENEEBURGESS@GMAIL.COM</t>
   </si>
   <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>Burgess-Jackson</t>
+  </si>
+  <si>
     <t>Whitney</t>
   </si>
   <si>
     <t xml:space="preserve"> whitney.jackson1@yahoo.com</t>
   </si>
   <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>Burleigh</t>
+  </si>
+  <si>
     <t>Annette Kirk</t>
   </si>
   <si>
     <t>BAS - Administration; BAS - Clinical</t>
   </si>
   <si>
     <t>A1KIRKB@COX.NET</t>
   </si>
   <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>Burnett</t>
+  </si>
+  <si>
     <t>Teresa L.</t>
   </si>
   <si>
     <t>TERI.BURNETT@COX.NET</t>
   </si>
   <si>
+    <t>LCSW; LSW-Adm</t>
+  </si>
+  <si>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>Burns</t>
+  </si>
+  <si>
     <t>Carolyn</t>
   </si>
   <si>
     <t>CSBURNS2@SBCGLOBAL.NET</t>
   </si>
   <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>Butler-McDaniel</t>
+  </si>
+  <si>
     <t>Valerie</t>
   </si>
   <si>
     <t>NUSONSHINE@GMAIL.COM</t>
   </si>
   <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>Butterfield</t>
+  </si>
+  <si>
     <t>Mari</t>
   </si>
   <si>
     <t>MARISAM1984@GMAIL.COM</t>
   </si>
   <si>
-    <t>Alexis</t>
-[...5 lines deleted...]
-    <t>caldwellcounselingservices@gmail.com</t>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>Campbell</t>
   </si>
   <si>
     <t>Collyn</t>
   </si>
   <si>
     <t>NEWMOONE@HOTMAIL.COM</t>
   </si>
   <si>
+    <t>4943</t>
+  </si>
+  <si>
+    <t>Cannon</t>
+  </si>
+  <si>
     <t>Kirby</t>
   </si>
   <si>
     <t>KYBEWLEY@GMAIL.COM</t>
   </si>
   <si>
+    <t>4471</t>
+  </si>
+  <si>
+    <t>Causey</t>
+  </si>
+  <si>
     <t>Tina L</t>
   </si>
   <si>
     <t>tkennedy64804@yahoo.com</t>
   </si>
   <si>
     <t>McDonald (MO)</t>
   </si>
   <si>
+    <t>3405</t>
+  </si>
+  <si>
+    <t>Claybrook</t>
+  </si>
+  <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>CATHERINECLAYBROOKLCSW@GMAIL.COM</t>
   </si>
   <si>
+    <t>6245</t>
+  </si>
+  <si>
+    <t>Cobb</t>
+  </si>
+  <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>HSCOBB1@GMAIL.COM</t>
   </si>
   <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>Cochran</t>
+  </si>
+  <si>
     <t>Rhonda Y.</t>
   </si>
   <si>
     <t xml:space="preserve">rcochran280@gmail.com </t>
   </si>
   <si>
     <t>Cherokee</t>
   </si>
   <si>
+    <t>Collier</t>
+  </si>
+  <si>
     <t>Kathryn</t>
   </si>
   <si>
     <t>kcollier06@gmail.com</t>
   </si>
   <si>
     <t>Washita</t>
   </si>
   <si>
+    <t>3438</t>
+  </si>
+  <si>
+    <t>Combs</t>
+  </si>
+  <si>
     <t>Carrie</t>
   </si>
   <si>
     <t>ccombs3241@gmail.com</t>
   </si>
   <si>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>Conner</t>
+  </si>
+  <si>
     <t>Katherine</t>
   </si>
   <si>
     <t xml:space="preserve">CONNER.KATHERINE@GMAIL.COM </t>
   </si>
   <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>Cothran</t>
+  </si>
+  <si>
     <t>Jessica</t>
   </si>
   <si>
     <t xml:space="preserve">JESSICACOTHRAN@YAHOO.COM </t>
   </si>
   <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
     <t>Allie</t>
   </si>
   <si>
     <t xml:space="preserve">ALLIEBCRAIG@GMAIL.COM </t>
   </si>
   <si>
     <t>Payne</t>
   </si>
   <si>
+    <t>3505</t>
+  </si>
+  <si>
+    <t>Crittenden</t>
+  </si>
+  <si>
     <t>Faith</t>
   </si>
   <si>
     <t xml:space="preserve">	faithcrittenden@yahoo.com</t>
   </si>
   <si>
+    <t>5264</t>
+  </si>
+  <si>
+    <t>Crowder</t>
+  </si>
+  <si>
     <t>Shonta</t>
   </si>
   <si>
     <t xml:space="preserve">SHONTACROWDER@GMAIL.COM </t>
   </si>
   <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>Cunningham</t>
+  </si>
+  <si>
     <t>Anne M.</t>
   </si>
   <si>
     <t>ANNE@ANNECUNNINGHAMCONSULTING.COM</t>
   </si>
   <si>
+    <t>4480</t>
+  </si>
+  <si>
+    <t>Dawson</t>
+  </si>
+  <si>
     <t>Katie</t>
   </si>
   <si>
     <t xml:space="preserve">QDKD23@GMAIL.COM </t>
   </si>
   <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>Dehart</t>
+  </si>
+  <si>
     <t>Letitia</t>
   </si>
   <si>
     <t xml:space="preserve">DEHARTFOUR@COX.NET </t>
   </si>
   <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>Delonia</t>
+  </si>
+  <si>
     <t>Tiara</t>
   </si>
   <si>
     <t xml:space="preserve">TIARA.MILLER@OKSTATE.EDU </t>
   </si>
   <si>
+    <t>DeMoss</t>
+  </si>
+  <si>
     <t>Lora Leslie</t>
   </si>
   <si>
     <t>lleslie826@gmail.com</t>
   </si>
   <si>
+    <t>3407</t>
+  </si>
+  <si>
+    <t>Detherow</t>
+  </si>
+  <si>
     <t>Brandi</t>
   </si>
   <si>
     <t xml:space="preserve">BRANDI.DETHEROW@GMAIL.COM </t>
   </si>
   <si>
+    <t>3525</t>
+  </si>
+  <si>
+    <t>Dickson</t>
+  </si>
+  <si>
     <t>Angela Workman</t>
   </si>
   <si>
     <t xml:space="preserve">ANGELADICKSON.4@GMAIL.COM </t>
   </si>
   <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>Draper</t>
+  </si>
+  <si>
     <t>Denise</t>
   </si>
   <si>
     <t>DRAPERLCSW@LIVE.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Oklahoma </t>
   </si>
   <si>
+    <t>6732</t>
+  </si>
+  <si>
+    <t>Drees</t>
+  </si>
+  <si>
     <t>ASHLEYDREES521@GMAIL.COM</t>
   </si>
   <si>
     <t>Stephens</t>
   </si>
   <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>Dubriwny</t>
+  </si>
+  <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t xml:space="preserve">NMRDUBRIWNY@GMAIL.COM </t>
   </si>
   <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>Duck</t>
+  </si>
+  <si>
     <t>Nichole</t>
   </si>
   <si>
     <t xml:space="preserve">NICHOLE.DUCK@GMAIL.COM </t>
   </si>
   <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>Dudark</t>
+  </si>
+  <si>
     <t>Stacy A.</t>
   </si>
   <si>
     <t xml:space="preserve">STACYDUDARK@YAHOO.COM </t>
   </si>
   <si>
     <t>Comache</t>
   </si>
   <si>
+    <t>6985</t>
+  </si>
+  <si>
+    <t>Faris</t>
+  </si>
+  <si>
     <t>Lauren</t>
   </si>
   <si>
     <t xml:space="preserve">SOCIOLF@GMAIL.COM </t>
   </si>
   <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>Featherston</t>
+  </si>
+  <si>
     <t>Vera</t>
   </si>
   <si>
     <t xml:space="preserve">V.K.FEATHERSTON@GMAIL.COM </t>
   </si>
   <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>Ferguson</t>
+  </si>
+  <si>
     <t>Melanie</t>
   </si>
   <si>
     <t xml:space="preserve">MELANIEFERGUSONLCSW@GMAIL.COM </t>
   </si>
   <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>Feuerborn</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t xml:space="preserve">SOONERSKIES@AOL.COM </t>
   </si>
   <si>
     <t>McClain</t>
   </si>
   <si>
+    <t>7670</t>
+  </si>
+  <si>
+    <t>Fields</t>
+  </si>
+  <si>
     <t>Jami</t>
   </si>
   <si>
     <t xml:space="preserve">jamjar1268@yahoo.com </t>
   </si>
   <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>Flack</t>
+  </si>
+  <si>
     <t>Gail M.</t>
   </si>
   <si>
     <t>GMFLACK@PRODIGY.NET</t>
   </si>
   <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>Flores-Nall</t>
+  </si>
+  <si>
     <t>Yolanda</t>
   </si>
   <si>
     <t>yfloresnall@hotmail.com</t>
   </si>
   <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>Foreman</t>
+  </si>
+  <si>
     <t>Amy</t>
   </si>
   <si>
     <t xml:space="preserve">AMYJFOREMAN@GMAIL.COM </t>
   </si>
   <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
     <t>Lori</t>
   </si>
   <si>
     <t>LFRANKLIN@OU.EDU</t>
   </si>
   <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>Fronheiser</t>
+  </si>
+  <si>
     <t>FRONHEISER5@YAHOO.COM</t>
   </si>
   <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>Gantz</t>
+  </si>
+  <si>
     <t>Melissa</t>
   </si>
   <si>
     <t>MELGANTZ638@GMAIL.COM</t>
   </si>
   <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
     <t>Julie</t>
   </si>
   <si>
     <t xml:space="preserve">MAIL2JULIEMARIE@GMAIL.COM </t>
   </si>
   <si>
+    <t>4542</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
     <t>Izetta</t>
   </si>
   <si>
     <t>IZETTA4337@ATT.NET</t>
   </si>
   <si>
+    <t>6974</t>
+  </si>
+  <si>
+    <t>Glenn</t>
+  </si>
+  <si>
     <t>JENNGLENN1201@YAHOO.COM</t>
   </si>
   <si>
+    <t>6072</t>
+  </si>
+  <si>
+    <t>Goodwin</t>
+  </si>
+  <si>
     <t>Bonni</t>
   </si>
   <si>
     <t>BON811@YAHOO.COM</t>
   </si>
   <si>
+    <t>5604</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
     <t>CHRISTOPHER.G.GRAHAM@GMAIL.COM</t>
   </si>
   <si>
     <t>Pittsburg</t>
   </si>
   <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
     <t>Casey</t>
   </si>
   <si>
     <t>CASEYGMSW@GMAIL.COM</t>
   </si>
   <si>
+    <t>6897</t>
+  </si>
+  <si>
+    <t>Griffith</t>
+  </si>
+  <si>
     <t xml:space="preserve">JENNIFERGRIFFITH18@YAHOO.COM </t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>Grothe</t>
+  </si>
+  <si>
     <t>Clark</t>
   </si>
   <si>
     <t xml:space="preserve">CLARKGRO@GMAIL.COM </t>
   </si>
   <si>
     <t>Okahoma</t>
   </si>
   <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>Hail</t>
+  </si>
+  <si>
     <t>Toni</t>
   </si>
   <si>
     <t xml:space="preserve">TONIHAIL@YAHOO.COM </t>
   </si>
   <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>Hails</t>
+  </si>
+  <si>
     <t xml:space="preserve">HHAILS85@GMAIL.COM </t>
   </si>
   <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>Harlin</t>
+  </si>
+  <si>
     <t>Kerry T.</t>
   </si>
   <si>
     <t xml:space="preserve">JKHARLIN@SBCGLOBAL.NET </t>
   </si>
   <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
     <t>Tonya</t>
   </si>
   <si>
     <t xml:space="preserve">BENYAHARRIS@GMAIL.COM </t>
   </si>
   <si>
     <t>Osage</t>
   </si>
   <si>
     <t>Angela D.</t>
   </si>
   <si>
     <t xml:space="preserve">ANGELAHARRIS25@HOTMAIL.COM </t>
   </si>
   <si>
+    <t>Harrison</t>
+  </si>
+  <si>
     <t>Nola</t>
   </si>
   <si>
     <t xml:space="preserve">NOLAHARRISON@YMAIL.COM </t>
   </si>
   <si>
+    <t>3473</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
     <t>KATIEHAYDEN@ME.COM</t>
   </si>
   <si>
+    <t>LSCW</t>
+  </si>
+  <si>
+    <t>Hays</t>
+  </si>
+  <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>lizard684@yahoo.com</t>
   </si>
   <si>
+    <t>6778</t>
+  </si>
+  <si>
+    <t>Hazelhoff</t>
+  </si>
+  <si>
     <t>Meadow</t>
   </si>
   <si>
     <t>MELELANI3688@GMAIL.COM</t>
   </si>
   <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>Hill</t>
+  </si>
+  <si>
     <t>Stefanie Yvonne</t>
   </si>
   <si>
     <t>BLESSEDSTEF@COX.NET</t>
   </si>
   <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>Hiserodt</t>
+  </si>
+  <si>
     <t>Stephnee</t>
   </si>
   <si>
     <t>HISERODT@COX.NET</t>
   </si>
   <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>Hix</t>
+  </si>
+  <si>
     <t>Dalinda</t>
   </si>
   <si>
     <t>LINDELUE@HOTMAIL.COM</t>
   </si>
   <si>
+    <t>5607</t>
+  </si>
+  <si>
+    <t>Holenda</t>
+  </si>
+  <si>
     <t>Shanda</t>
   </si>
   <si>
     <t>SHOLENDA@HOTMAIL.COM</t>
   </si>
   <si>
     <t>Barry (MO)</t>
   </si>
   <si>
+    <t>LSW</t>
+  </si>
+  <si>
+    <t>4698</t>
+  </si>
+  <si>
+    <t>Holley</t>
+  </si>
+  <si>
     <t>Billy</t>
   </si>
   <si>
     <t>BILLYHOLLEY2000@YAHOO.COM</t>
   </si>
   <si>
     <t>Haskell</t>
   </si>
   <si>
+    <t>4060</t>
+  </si>
+  <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>ADHOLLEY@YMAIL.COM</t>
   </si>
   <si>
     <t>Bryan</t>
   </si>
   <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>Holloway</t>
+  </si>
+  <si>
     <t>Penelope C.</t>
   </si>
   <si>
     <t>PCAH20012002@YAHOO.COM</t>
   </si>
   <si>
+    <t>4514</t>
+  </si>
+  <si>
+    <t>Humphrey</t>
+  </si>
+  <si>
     <t>Sydney</t>
   </si>
   <si>
     <t>SYDNEYHLCSW@KALEIDOSCOPEBS.COM</t>
   </si>
   <si>
     <t>Atoka</t>
   </si>
   <si>
+    <t>4882</t>
+  </si>
+  <si>
+    <t>Jaime-Marsee</t>
+  </si>
+  <si>
     <t>Teresa</t>
   </si>
   <si>
     <t>TMARS57@GMAIL.COM</t>
   </si>
   <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
     <t>Carol Martin</t>
   </si>
   <si>
     <t xml:space="preserve">	carriejanklcsw@gmail.com</t>
   </si>
   <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>DAJ3597@GMAIL.COM</t>
   </si>
   <si>
+    <t>3664</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
     <t>Kimberly Dawn</t>
   </si>
   <si>
     <t>KIMBERLYDAWN71@HOTMAIL.COM</t>
   </si>
   <si>
     <t>Lamar (TX)</t>
   </si>
   <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>Kauffman</t>
+  </si>
+  <si>
     <t>JSKTULSA@GMAIL.COM</t>
   </si>
   <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>Keeter</t>
+  </si>
+  <si>
     <t>Kimberly D.</t>
   </si>
   <si>
     <t>KIMBERLYKEETER@YAHOO.COM</t>
   </si>
   <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>Kline</t>
+  </si>
+  <si>
     <t>JJULENE@YAHOO.COM</t>
   </si>
   <si>
+    <t>4854</t>
+  </si>
+  <si>
+    <t>Kinkade</t>
+  </si>
+  <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>VIRGINIAKINKADE@YAHOO.COM</t>
   </si>
   <si>
     <t>Pontotoc</t>
   </si>
   <si>
+    <t>Kinser</t>
+  </si>
+  <si>
     <t>Desiree</t>
   </si>
   <si>
     <t>desiree.kinser@hotmail.com</t>
   </si>
   <si>
+    <t>4488</t>
+  </si>
+  <si>
+    <t>Knox</t>
+  </si>
+  <si>
     <t>Merrie</t>
   </si>
   <si>
     <t>MERRIEKNOX@GMAIL.COM</t>
   </si>
   <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>Koenig</t>
+  </si>
+  <si>
     <t>Suzanne C.</t>
   </si>
   <si>
     <t xml:space="preserve">	sugarsuz@sbcglobal.net</t>
   </si>
   <si>
     <t>Muskogee</t>
   </si>
   <si>
+    <t>4459</t>
+  </si>
+  <si>
+    <t>Kratz</t>
+  </si>
+  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>KRATZ9@GMAIL.COM</t>
   </si>
   <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>Ladd</t>
+  </si>
+  <si>
     <t>AGAPECOUNSELING@HOTMAIL.COM</t>
   </si>
   <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>Langston</t>
+  </si>
+  <si>
     <t>Doris</t>
   </si>
   <si>
     <t>DORISLMSW@AOL.COM</t>
   </si>
   <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>Lashmet Miller</t>
+  </si>
+  <si>
     <t>Susan</t>
   </si>
   <si>
     <t>SFLASHMET@YAHOO.COM</t>
   </si>
   <si>
+    <t>3516</t>
+  </si>
+  <si>
+    <t>Laverty</t>
+  </si>
+  <si>
     <t>Anjanette</t>
   </si>
   <si>
     <t>ANJANETTELAVERTY@GMAIL.COM</t>
   </si>
   <si>
     <t>Ellis</t>
   </si>
   <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>Lee Moeller</t>
+  </si>
+  <si>
     <t>Roxann</t>
   </si>
   <si>
     <t>ROXANN.MOELLER8@GMAIL.COM</t>
   </si>
   <si>
+    <t>4558</t>
+  </si>
+  <si>
+    <t>Leslie Demoss</t>
+  </si>
+  <si>
     <t>Lora M.</t>
   </si>
   <si>
     <t>LLESLIE826@GMAIL.COM</t>
   </si>
   <si>
+    <t>4775</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
     <t>Jacqueline</t>
   </si>
   <si>
     <t>JACQUELINE.E.LONG1@GMAIL.COM</t>
   </si>
   <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>Males</t>
+  </si>
+  <si>
     <t>ANDIEMALES@YAHOO.COM</t>
   </si>
   <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>Marr</t>
+  </si>
+  <si>
     <t>Janice</t>
   </si>
   <si>
     <t>JANICE.MARR@SANDITES.ORG</t>
   </si>
   <si>
+    <t>5153</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
     <t>JENN.R.MARSHALL@GMAIL.COM</t>
   </si>
   <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
     <t>Allison</t>
   </si>
   <si>
     <t>ALLISON.M.MASON@GMAIL.COM</t>
   </si>
   <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>Massey</t>
+  </si>
+  <si>
     <t>Gena Roberts</t>
   </si>
   <si>
     <t>GMASSEY9@ATT.NET</t>
   </si>
   <si>
+    <t>5571</t>
+  </si>
+  <si>
+    <t>Mathes-Kerr</t>
+  </si>
+  <si>
     <t>Patricia</t>
   </si>
   <si>
     <t>WARRIORGIRL4LIFE@GMAIL.COM</t>
   </si>
   <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>Matthey</t>
+  </si>
+  <si>
     <t>CHELLE_MATTHEY@YAHOO.COM</t>
   </si>
   <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>McAdams</t>
+  </si>
+  <si>
     <t>Tracey Kreiter</t>
   </si>
   <si>
     <t>TRACEYKREITER@GMAIL.COM</t>
   </si>
   <si>
+    <t>6277</t>
+  </si>
+  <si>
+    <t>McArthur</t>
+  </si>
+  <si>
     <t>Caitlin</t>
   </si>
   <si>
     <t>CAITLIN.E.MCARTHUR@GMAIL.COM</t>
   </si>
   <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>McClure</t>
+  </si>
+  <si>
     <t>Beverly Darlene</t>
   </si>
   <si>
     <t>BEVERLY.DARLENE.MCCLURE@GMAIL.COM</t>
   </si>
   <si>
+    <t>6343</t>
+  </si>
+  <si>
+    <t>McCoy</t>
+  </si>
+  <si>
     <t>Austin</t>
   </si>
   <si>
     <t>MCCOYA2881@GMAIL.COM</t>
   </si>
   <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>McDonald</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>LMCDONALD6361@COX.NET</t>
+  </si>
+  <si>
+    <t>3556</t>
+  </si>
+  <si>
+    <t>McHugh</t>
+  </si>
+  <si>
     <t>Mandy</t>
   </si>
   <si>
     <t xml:space="preserve">	mandymchughlcsw@gmail.com</t>
   </si>
   <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>Mengwasser</t>
+  </si>
+  <si>
     <t>Cheryl</t>
   </si>
   <si>
     <t xml:space="preserve">	msholiday12@yahoo.com</t>
   </si>
   <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>Merkle</t>
+  </si>
+  <si>
     <t>Donna K.</t>
   </si>
   <si>
     <t>DMERKLE87@GMAIL.COM</t>
   </si>
   <si>
+    <t>Meszaros</t>
+  </si>
+  <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>kemeszar@umich.edu</t>
   </si>
   <si>
     <t>Oakland (MI)</t>
   </si>
   <si>
+    <t>7060</t>
+  </si>
+  <si>
+    <t>Moody</t>
+  </si>
+  <si>
     <t xml:space="preserve">	betagamma1026@gmail.com</t>
   </si>
   <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>Moore</t>
+  </si>
+  <si>
     <t>H. Kenneth</t>
   </si>
   <si>
     <t>KMOORE9311@COX.NET</t>
   </si>
   <si>
+    <t>4145</t>
+  </si>
+  <si>
     <t>Sandi</t>
   </si>
   <si>
     <t>SMOORELCSW@EARTHLINK.NET</t>
   </si>
   <si>
     <t>McCurtain</t>
   </si>
   <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>Moreno</t>
+  </si>
+  <si>
     <t>Alec</t>
   </si>
   <si>
     <t>ALECSTORM@LIVE.COM</t>
   </si>
   <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
     <t>Cassie Bullard</t>
   </si>
   <si>
     <t>CCPMURPHY@AOL.COM</t>
   </si>
   <si>
+    <t>4299</t>
+  </si>
+  <si>
+    <t>Nash</t>
+  </si>
+  <si>
     <t>Dana</t>
   </si>
   <si>
     <t>DKNASH93@YAHOO.COM</t>
   </si>
   <si>
     <t>Choctaw</t>
   </si>
   <si>
+    <t>4669</t>
+  </si>
+  <si>
+    <t>Neufeld</t>
+  </si>
+  <si>
     <t>Jana</t>
   </si>
   <si>
     <t>JLNEUFELD@COX.NET</t>
   </si>
   <si>
+    <t>0087</t>
+  </si>
+  <si>
+    <t>Nichols-Rood</t>
+  </si>
+  <si>
     <t>Tempie</t>
   </si>
   <si>
     <t>TEMPIEINOK@GMAIL.COM</t>
   </si>
   <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>Nomura</t>
+  </si>
+  <si>
     <t>Deborah E.</t>
   </si>
   <si>
     <t>DEBBIEN@NIGHTLIGHT.ORG</t>
   </si>
   <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
     <t>Belaben B.</t>
   </si>
   <si>
     <t>SAYYAM711@YAHOO.COM</t>
   </si>
   <si>
+    <t>4999</t>
+  </si>
+  <si>
+    <t>Pereira</t>
+  </si>
+  <si>
     <t>JAMIKPEREIRA@GMAIL.COM</t>
   </si>
   <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>Perez</t>
+  </si>
+  <si>
     <t>Lorri</t>
   </si>
   <si>
     <t>LORRIPEREZ@YAHOO.COM</t>
   </si>
   <si>
+    <t>3951</t>
+  </si>
+  <si>
+    <t>Perez-Lanik</t>
+  </si>
+  <si>
     <t>Christina</t>
   </si>
   <si>
     <t>cperezlanik@gmail.com</t>
   </si>
   <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>Petty</t>
+  </si>
+  <si>
     <t>Dona Lynn</t>
   </si>
   <si>
     <t>DONA.PETTY@INTEGRISOK.COM</t>
   </si>
   <si>
+    <t>Phillips</t>
+  </si>
+  <si>
     <t>Valeria</t>
   </si>
   <si>
     <t>valh86@hotmail.com</t>
   </si>
   <si>
     <t>Seminole</t>
   </si>
   <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>Potter</t>
+  </si>
+  <si>
     <t>Thomas W.</t>
   </si>
   <si>
     <t>THESOCIALWORKERS@ATT.NET</t>
   </si>
   <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>Pruitt</t>
+  </si>
+  <si>
     <t>Janet L.</t>
   </si>
   <si>
     <t>JPRUITT63MSW2000@YAHOO.COM</t>
   </si>
   <si>
     <t>Mayes</t>
   </si>
   <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>Rayburn</t>
+  </si>
+  <si>
     <t>MICHELLERAYBURN@YMAIL.COM</t>
   </si>
   <si>
+    <t>Reaves</t>
+  </si>
+  <si>
     <t>Sherry L.</t>
   </si>
   <si>
     <t>sherry@behavioraltransformations.com</t>
   </si>
   <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>Reed</t>
+  </si>
+  <si>
     <t>Julia</t>
   </si>
   <si>
     <t>JULIAREEDLCSW@GMAIL.COM</t>
   </si>
   <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>Regan</t>
+  </si>
+  <si>
     <t>Camille</t>
   </si>
   <si>
     <t>CREGAN3@COX.NET</t>
   </si>
   <si>
+    <t>5644</t>
+  </si>
+  <si>
+    <t>Ridgway</t>
+  </si>
+  <si>
     <t>Shylah</t>
   </si>
   <si>
     <t>SHYLAHRIDGWAY@GMAIL.COM</t>
   </si>
   <si>
     <t>Garfield</t>
   </si>
   <si>
+    <t>3679</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
     <t>Elizabeth Erin</t>
   </si>
   <si>
     <t>ERINROBERTS81@GMAIL.COM</t>
   </si>
   <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
     <t>Latonya</t>
   </si>
   <si>
     <t>TAFAYE85@GMAIL.COM</t>
   </si>
   <si>
+    <t>3446</t>
+  </si>
+  <si>
     <t>Carla Jean</t>
   </si>
   <si>
     <t>CARLAR55@YAHOO.COM</t>
   </si>
   <si>
+    <t>4921</t>
+  </si>
+  <si>
+    <t>Rollinger</t>
+  </si>
+  <si>
     <t>TULSASINGER1969@GMAIL.COM</t>
   </si>
   <si>
+    <t>4681</t>
+  </si>
+  <si>
+    <t>Rubel</t>
+  </si>
+  <si>
     <t>Alicia</t>
   </si>
   <si>
     <t>AWILLIAMS501@YAHOO.COM</t>
   </si>
   <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>Ryker-Bevans</t>
+  </si>
+  <si>
     <t>Tina</t>
   </si>
   <si>
     <t>TMBEVANS@COX.NET</t>
   </si>
   <si>
+    <t>0989</t>
+  </si>
+  <si>
+    <t>Sageser</t>
+  </si>
+  <si>
     <t>Claudea Lynn</t>
   </si>
   <si>
     <t>LSAGESER@COX.NET</t>
   </si>
   <si>
+    <t>3776</t>
+  </si>
+  <si>
+    <t>Sears</t>
+  </si>
+  <si>
     <t>Shanna</t>
   </si>
   <si>
     <t>beultraliving@gmail.com</t>
   </si>
   <si>
+    <t>6675</t>
+  </si>
+  <si>
+    <t>Secrest</t>
+  </si>
+  <si>
     <t>Megan</t>
   </si>
   <si>
     <t>MEGAN.SECRESTLCSW@GMAIL.COM</t>
   </si>
   <si>
     <t>Logan</t>
   </si>
   <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>Shahan</t>
+  </si>
+  <si>
     <t>William T.</t>
   </si>
   <si>
     <t xml:space="preserve">BILLSHAHAN@OUTLOOK.COM </t>
   </si>
   <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>Sharpton</t>
+  </si>
+  <si>
     <t>Kylene</t>
   </si>
   <si>
     <t>whitemankylene@gmail.com</t>
   </si>
   <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
     <t>Carrie F.</t>
   </si>
   <si>
     <t>CSHORT@REBOUNDMH.ORG</t>
   </si>
   <si>
+    <t>3956</t>
+  </si>
+  <si>
+    <t>Shumate</t>
+  </si>
+  <si>
     <t>Elizabeth A.</t>
   </si>
   <si>
     <t>LIZSHUMATE.LCSW@GMAIL.COM</t>
   </si>
   <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
     <t>Shelley G.</t>
   </si>
   <si>
     <t xml:space="preserve">SOCIALWORKEROK@GMAIL.COM </t>
   </si>
   <si>
+    <t>3927</t>
+  </si>
+  <si>
+    <t>Skender</t>
+  </si>
+  <si>
     <t>Randi Hudson</t>
   </si>
   <si>
     <t xml:space="preserve">RANDI.HUDSON@YAHOO.COM </t>
   </si>
   <si>
     <t>Ada</t>
   </si>
   <si>
+    <t>Smith</t>
+  </si>
+  <si>
     <t>Summer</t>
   </si>
   <si>
     <t>SUMMERDUKE@YMAIL.COM</t>
   </si>
   <si>
+    <t>3013</t>
+  </si>
+  <si>
     <t>Brandi P.</t>
   </si>
   <si>
     <t xml:space="preserve">BRANDI.SMITH0408@GMAIL.COM </t>
   </si>
   <si>
+    <t>2326</t>
+  </si>
+  <si>
+    <t>Sobel</t>
+  </si>
+  <si>
     <t>Nolonda Sue</t>
   </si>
   <si>
     <t>NONDASUE@AOL.COM</t>
   </si>
   <si>
+    <t>Solem</t>
+  </si>
+  <si>
     <t>Brittney</t>
   </si>
   <si>
     <t>brittneyzickefoose@gmail.com</t>
   </si>
   <si>
+    <t>3044</t>
+  </si>
+  <si>
     <t>Ramona M.</t>
   </si>
   <si>
     <t>newyorkerramona@gmail.com</t>
   </si>
   <si>
+    <t>6611</t>
+  </si>
+  <si>
+    <t>Suffridge</t>
+  </si>
+  <si>
     <t>SUMMER.SUFFRIDGE@GMAIL.COM</t>
   </si>
   <si>
+    <t>4713</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
     <t>Fawn</t>
   </si>
   <si>
     <t>FAWN.N.JONES@GMAIL.COM</t>
   </si>
   <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>Thornton</t>
+  </si>
+  <si>
     <t>CHERYLTHORNTON1215@GMAIL.COM</t>
   </si>
   <si>
     <t>Grady</t>
   </si>
   <si>
+    <t>5452</t>
+  </si>
+  <si>
+    <t>Thumann</t>
+  </si>
+  <si>
     <t>SHANNONCHRISTMAS@YAHOO.COM</t>
   </si>
   <si>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>Trent</t>
+  </si>
+  <si>
     <t>Courtney</t>
   </si>
   <si>
     <t>COURTNEY_PARIS05@YAHOO.COM</t>
   </si>
   <si>
+    <t>6235</t>
+  </si>
+  <si>
+    <t>Turbett</t>
+  </si>
+  <si>
     <t>Kasandra</t>
   </si>
   <si>
     <t>KASANDRA.SCOTT@GMAIL.COM</t>
   </si>
   <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>Turner</t>
+  </si>
+  <si>
     <t>Laura</t>
   </si>
   <si>
     <t>TURNERLCSW@YAHOO.COM</t>
   </si>
   <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>Underwood</t>
+  </si>
+  <si>
     <t>Barbara A.</t>
   </si>
   <si>
     <t>BARBARAU1987@GMAIL.COM</t>
   </si>
   <si>
+    <t>Vaughan</t>
+  </si>
+  <si>
     <t xml:space="preserve">Charles  </t>
   </si>
   <si>
     <t>charleslvaughan@yahoo.com</t>
   </si>
   <si>
+    <t>3451</t>
+  </si>
+  <si>
+    <t>Vaughn-Castor</t>
+  </si>
+  <si>
     <t>Kirsten E.</t>
   </si>
   <si>
     <t>KCASTORLCSW@LIVE.COM</t>
   </si>
   <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>Vink-Cody</t>
+  </si>
+  <si>
     <t>Paula</t>
   </si>
   <si>
     <t>CODEMANELECT@OUTLOOK.COM</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
     <t>Raymond G.</t>
   </si>
   <si>
     <t>RGWALKER1948@GMAIL.COM</t>
   </si>
   <si>
+    <t>6331</t>
+  </si>
+  <si>
     <t>CAWALKER33@GMAIL.COM</t>
   </si>
   <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>Wallace</t>
+  </si>
+  <si>
     <t>Sharolyn</t>
   </si>
   <si>
     <t xml:space="preserve">	sharolyn.wallace@tulsacc.edu</t>
   </si>
   <si>
+    <t>3879</t>
+  </si>
+  <si>
+    <t>Waller-Stafford</t>
+  </si>
+  <si>
     <t>Nanette L.</t>
   </si>
   <si>
     <t>NLWALLER22@SBCGLOBAL.NET</t>
   </si>
   <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
     <t>Tammy</t>
   </si>
   <si>
     <t>TAMARINA15@YAHOO.COM</t>
   </si>
   <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>Watkins</t>
+  </si>
+  <si>
     <t>Deadra</t>
   </si>
   <si>
     <t>DEADRA.WATKINS@YAHOO.COM</t>
   </si>
   <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>Wells</t>
+  </si>
+  <si>
     <t>Steven P.</t>
   </si>
   <si>
     <t>STEVENP21@COX.NET</t>
   </si>
   <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
     <t>Kelly A.</t>
   </si>
   <si>
     <t>KWHITELCSW@GMAIL.COM</t>
   </si>
   <si>
+    <t>7631</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
     <t>Ashley L.</t>
   </si>
   <si>
     <t>ASHLEY.WEST24@YAHOO.COM</t>
   </si>
   <si>
+    <t>Winslow</t>
+  </si>
+  <si>
     <t>Diana</t>
   </si>
   <si>
     <t>dianmsw@gmail.com</t>
   </si>
   <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>Zayas</t>
+  </si>
+  <si>
     <t>Angela L.</t>
   </si>
   <si>
     <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
-  </si>
-[...1126 lines deleted...]
-    <t>LMCDONALD6361@COX.NET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2600,57 +2585,57 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2661,55 +2646,55 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2985,5415 +2970,5388 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caldwellcounselingservices@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06135161-BDEF-457A-9A18-6CE92D9BDFEB}">
-  <dimension ref="A1:H198"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE4D3955-AD3F-476F-8863-AA9A6CA7CEFE}">
+  <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H198"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="32.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>422</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>423</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>424</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B2" s="7">
+        <v>8</v>
+      </c>
+      <c r="B2" s="5">
         <v>7935</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>426</v>
+        <v>9</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F2" s="5">
+        <v>11</v>
+      </c>
+      <c r="F2" s="6">
         <v>46231</v>
       </c>
-      <c r="G2" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G2" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>8</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>14</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>428</v>
+        <v>15</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F3" s="8">
         <v>46489</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>17</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>8</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>430</v>
+        <v>20</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F4" s="8">
         <v>46903</v>
       </c>
-      <c r="G4" s="6" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="G4" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>8</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>432</v>
+        <v>25</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F5" s="8">
         <v>46769</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B6" s="7">
+        <v>8</v>
+      </c>
+      <c r="B6" s="5">
         <v>4579</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>433</v>
+        <v>28</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F6" s="8">
         <v>47190</v>
       </c>
       <c r="G6" s="11" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B7" s="7">
+        <v>8</v>
+      </c>
+      <c r="B7" s="5">
         <v>20521</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>434</v>
+        <v>32</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F7" s="5">
+        <v>11</v>
+      </c>
+      <c r="F7" s="6">
         <v>46706</v>
       </c>
       <c r="G7" s="12" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>34</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>8</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>436</v>
+        <v>37</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F8" s="13">
         <v>46489</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>39</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>8</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>41</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>438</v>
+        <v>42</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F9" s="13">
         <v>46903</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>44</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>440</v>
+        <v>47</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F10" s="13">
         <v>46594</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>49</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B11" s="7">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5">
         <v>8807</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>441</v>
+        <v>50</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F11" s="13">
         <v>46882</v>
       </c>
       <c r="G11" s="12" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>52</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>8</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>443</v>
+        <v>54</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F12" s="13">
         <v>46231</v>
       </c>
       <c r="G12" s="12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>56</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>8</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>445</v>
+        <v>58</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F13" s="13">
         <v>46980</v>
       </c>
       <c r="G13" s="12" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>60</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>8</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>447</v>
+        <v>62</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F14" s="13">
         <v>46315</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>64</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>8</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>449</v>
+        <v>66</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F15" s="13">
         <v>46882</v>
       </c>
       <c r="G15" s="12" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>68</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>8</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>451</v>
+        <v>71</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F16" s="8">
         <v>46882</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>73</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B17" s="7">
+        <v>8</v>
+      </c>
+      <c r="B17" s="5">
         <v>7672</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>452</v>
+        <v>75</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F17" s="8">
         <v>47190</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>77</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>8</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>78</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>454</v>
+        <v>79</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F18" s="13">
         <v>47050</v>
       </c>
       <c r="G18" s="12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>81</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>8</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>456</v>
+        <v>84</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F19" s="8">
         <v>46042</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>86</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>8</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>458</v>
+        <v>89</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F20" s="8">
         <v>46882</v>
       </c>
-      <c r="G20" s="6" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G20" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>8</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>460</v>
+        <v>93</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F21" s="8">
         <v>46903</v>
       </c>
-      <c r="G21" s="6" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="G21" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>8</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>462</v>
+        <v>98</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F22" s="8">
         <v>47071</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>100</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>8</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>464</v>
+        <v>102</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F23" s="13">
         <v>46706</v>
       </c>
       <c r="G23" s="12" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>104</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>8</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>466</v>
+        <v>106</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F24" s="8">
         <v>46489</v>
       </c>
       <c r="G24" s="15" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>107</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>8</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>468</v>
+        <v>109</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F25" s="8">
         <v>46315</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="G25" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>8</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>470</v>
+        <v>113</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F26" s="8">
         <v>46903</v>
       </c>
-      <c r="G26" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G26" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>8</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>472</v>
+        <v>117</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F27" s="8">
         <v>46769</v>
       </c>
-      <c r="G27" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G27" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>8</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>120</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>474</v>
+        <v>121</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F28" s="8">
         <v>46594</v>
       </c>
-      <c r="G28" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G28" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B29" s="7">
+        <v>8</v>
+      </c>
+      <c r="B29" s="5">
         <v>8498</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>475</v>
+        <v>124</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F29" s="8">
         <v>47050</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>126</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>8</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>477</v>
+        <v>129</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>75</v>
+        <v>130</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F30" s="8">
         <v>46315</v>
       </c>
-      <c r="G30" s="6" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="G30" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>8</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>479</v>
+        <v>133</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>77</v>
+        <v>134</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F31" s="8">
         <v>47050</v>
       </c>
-      <c r="G31" s="6" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G31" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>8</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>481</v>
+        <v>137</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F32" s="8">
         <v>46231</v>
       </c>
-      <c r="G32" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G32" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>8</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>140</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>483</v>
+        <v>141</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>81</v>
+        <v>142</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>82</v>
+        <v>143</v>
       </c>
       <c r="F33" s="8">
         <v>46042</v>
       </c>
-      <c r="G33" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G33" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>8</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>145</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>485</v>
+        <v>146</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>84</v>
+        <v>147</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>47158</v>
       </c>
-      <c r="G34" s="6" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="G34" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>149</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>488</v>
+        <v>151</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>86</v>
+        <v>152</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F35" s="8">
         <v>46119</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>153</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>8</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>490</v>
+        <v>155</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F36" s="8">
         <v>46489</v>
       </c>
-      <c r="G36" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G36" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>8</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>492</v>
+        <v>159</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>90</v>
+        <v>160</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F37" s="8">
         <v>46489</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>161</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>4610</v>
+        <v>8</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>493</v>
+        <v>163</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>92</v>
+        <v>164</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F38" s="8">
-        <v>47190</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46903</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>8</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>166</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>495</v>
+        <v>167</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>95</v>
+        <v>168</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F39" s="8">
-        <v>46903</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46399</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>8</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>170</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>497</v>
+        <v>171</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>97</v>
+        <v>172</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F40" s="8">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46706</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>8</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>175</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>499</v>
+        <v>176</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>99</v>
+        <v>177</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F41" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>46882</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>8</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>179</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>501</v>
+        <v>180</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>102</v>
+        <v>181</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F42" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>45909</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>8</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>503</v>
+        <v>184</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>104</v>
+        <v>185</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F43" s="8">
-        <v>45909</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46399</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>8</v>
+      </c>
+      <c r="B44" s="5">
+        <v>4605</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>505</v>
+        <v>188</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>106</v>
+        <v>189</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F44" s="8">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>47071</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>4605</v>
+        <v>8</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>192</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>506</v>
+        <v>193</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="E45" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>8</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>508</v>
+        <v>197</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>112</v>
+        <v>198</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F46" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46882</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>8</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>200</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>510</v>
+        <v>201</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F47" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46315</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>8</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>512</v>
+        <v>205</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F48" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46882</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>8</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>209</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>514</v>
+        <v>210</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>118</v>
+        <v>211</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F49" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>46489</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>8</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>213</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>516</v>
+        <v>214</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>121</v>
+        <v>215</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F50" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>45975</v>
+      </c>
+      <c r="G50" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>8</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>217</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>518</v>
+        <v>218</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>123</v>
+        <v>219</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F51" s="8">
-        <v>45975</v>
+        <v>46489</v>
       </c>
       <c r="G51" s="17" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>220</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>8</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>520</v>
+        <v>222</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>125</v>
+        <v>223</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F52" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46882</v>
+      </c>
+      <c r="G52" s="18" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>8</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>522</v>
+        <v>226</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>127</v>
+        <v>227</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F53" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46315</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>8</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>229</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>524</v>
+        <v>230</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>129</v>
+        <v>231</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F54" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46706</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>8</v>
+      </c>
+      <c r="B55" s="5">
+        <v>4558</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>526</v>
+        <v>233</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>131</v>
+        <v>234</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F55" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46315</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>4558</v>
+        <v>8</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>236</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>527</v>
+        <v>237</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>133</v>
+        <v>238</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F56" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46489</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>8</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>529</v>
+        <v>241</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>135</v>
+        <v>242</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F57" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>46980</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>8</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>244</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>531</v>
+        <v>245</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>137</v>
+        <v>246</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F58" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>47071</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>8</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>533</v>
+        <v>250</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F59" s="8">
-        <v>47071</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>46903</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>8</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>535</v>
+        <v>254</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>72</v>
+        <v>255</v>
       </c>
       <c r="E60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="H60" s="5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>8</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>537</v>
+        <v>258</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>144</v>
+        <v>259</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F61" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>47050</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>8</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>539</v>
+        <v>262</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>146</v>
+        <v>263</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F62" s="8">
-        <v>47050</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46594</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>8</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>541</v>
+        <v>267</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>148</v>
+        <v>268</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F63" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>46903</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>8</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>270</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>543</v>
+        <v>271</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>151</v>
+        <v>272</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F64" s="13">
+        <v>47190</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>8</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>545</v>
+        <v>275</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>153</v>
+        <v>276</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>11</v>
+      </c>
+      <c r="F65" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>8</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>278</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>547</v>
+        <v>279</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>155</v>
+        <v>280</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F66" s="8">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46594</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>8</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>549</v>
+        <v>284</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>157</v>
+        <v>285</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F67" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>46231</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>149</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>551</v>
+        <v>288</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>160</v>
+        <v>289</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F68" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46315</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>8</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>291</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>553</v>
+        <v>292</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>162</v>
+        <v>293</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F69" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>8</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>555</v>
+        <v>296</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>164</v>
+        <v>297</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>11</v>
+      </c>
+      <c r="F70" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>8</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>299</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>557</v>
+        <v>300</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>166</v>
+        <v>301</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F71" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46980</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>8</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>303</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>559</v>
+        <v>304</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>168</v>
+        <v>48</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F72" s="13">
+        <v>47071</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>8</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>306</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>561</v>
+        <v>307</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>30</v>
+        <v>308</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>47071</v>
+        <v>11</v>
+      </c>
+      <c r="F73" s="8">
+        <v>46882</v>
       </c>
       <c r="G73" s="12" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>309</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>8</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>310</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>563</v>
+        <v>311</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>171</v>
+        <v>312</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F74" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>8</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>314</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>565</v>
+        <v>315</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>173</v>
+        <v>316</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F75" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>8</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>567</v>
+        <v>319</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>175</v>
+        <v>76</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F76" s="8">
         <v>46882</v>
       </c>
-      <c r="G76" s="15" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G76" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>8</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>321</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>569</v>
+        <v>322</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>46</v>
+        <v>323</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F77" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46769</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>8</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>325</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>571</v>
+        <v>326</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F78" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46119</v>
+      </c>
+      <c r="G78" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>8</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>573</v>
+        <v>330</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>64</v>
+        <v>331</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>181</v>
+        <v>11</v>
+      </c>
+      <c r="F79" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>8</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>333</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>575</v>
+        <v>334</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>182</v>
+        <v>76</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>11</v>
+      </c>
+      <c r="F80" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G80" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>8</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>337</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>577</v>
+        <v>338</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>46</v>
+        <v>339</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>11</v>
+      </c>
+      <c r="F81" s="13">
+        <v>46321</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>8</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>342</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>579</v>
+        <v>343</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="G82" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>8</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>581</v>
+        <v>347</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>108</v>
+        <v>11</v>
+      </c>
+      <c r="F83" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>8</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>349</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>583</v>
+        <v>350</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>30</v>
+        <v>351</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F84" s="13">
-        <v>46231</v>
+        <v>46706</v>
       </c>
       <c r="G84" s="12" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>352</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>8</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>353</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>585</v>
+        <v>354</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>192</v>
+        <v>355</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F85" s="13">
-        <v>46706</v>
+        <v>46489</v>
       </c>
       <c r="G85" s="12" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>356</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>8</v>
+      </c>
+      <c r="B86" s="5">
+        <v>3211</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>587</v>
+        <v>354</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>196</v>
+        <v>11</v>
+      </c>
+      <c r="F86" s="6">
+        <v>46594</v>
+      </c>
+      <c r="G86" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>3211</v>
+        <v>8</v>
+      </c>
+      <c r="B87" s="5">
+        <v>100</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>587</v>
+        <v>360</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>197</v>
+        <v>361</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>11</v>
+      </c>
+      <c r="F87" s="13">
+        <v>46399</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>8</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>363</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>588</v>
+        <v>364</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F88" s="13">
-        <v>46399</v>
+        <v>46594</v>
       </c>
       <c r="G88" s="12" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>365</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>366</v>
+      </c>
+      <c r="B89" s="5">
+        <v>3552</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>590</v>
+        <v>367</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>109</v>
+        <v>368</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>46594</v>
+        <v>11</v>
+      </c>
+      <c r="F89" s="8">
+        <v>46706</v>
       </c>
       <c r="G89" s="12" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>369</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>3552</v>
+        <v>8</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>370</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>592</v>
+        <v>371</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>202</v>
+        <v>372</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>46706</v>
+        <v>11</v>
+      </c>
+      <c r="F90" s="13">
+        <v>46903</v>
       </c>
       <c r="G90" s="12" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>373</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>8</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>374</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>594</v>
+        <v>375</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>204</v>
+        <v>376</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>11</v>
+      </c>
+      <c r="F91" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>8</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>378</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>596</v>
+        <v>379</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>206</v>
+        <v>380</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F92" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46594</v>
+      </c>
+      <c r="G92" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>8</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>598</v>
+        <v>383</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>208</v>
+        <v>384</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F93" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>46231</v>
+      </c>
+      <c r="G93" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>8</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>386</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>600</v>
+        <v>387</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>210</v>
+        <v>388</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F94" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>46594</v>
+      </c>
+      <c r="G94" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>391</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>392</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>602</v>
+        <v>393</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>212</v>
+        <v>394</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F95" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>46706</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>8</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>397</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>605</v>
+        <v>393</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>215</v>
+        <v>398</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>217</v>
+        <v>11</v>
+      </c>
+      <c r="F96" s="13">
+        <v>46980</v>
+      </c>
+      <c r="G96" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>8</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>401</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>605</v>
+        <v>402</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>218</v>
+        <v>403</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F97" s="13">
-        <v>46980</v>
+        <v>46903</v>
       </c>
       <c r="G97" s="12" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>404</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>8</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>405</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>608</v>
+        <v>406</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>221</v>
+        <v>407</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F98" s="13">
-        <v>46903</v>
+        <v>46882</v>
       </c>
       <c r="G98" s="12" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>408</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>8</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>410</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>610</v>
+        <v>411</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>223</v>
+        <v>412</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F99" s="13">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>47155</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>8</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>414</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>612</v>
+        <v>415</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>226</v>
+        <v>416</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F100" s="13">
-        <v>47155</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46399</v>
+      </c>
+      <c r="G100" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>8</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>418</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>614</v>
+        <v>419</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>228</v>
+        <v>420</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>11</v>
+      </c>
+      <c r="F101" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G101" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G102" s="12" t="s">
         <v>425</v>
       </c>
-      <c r="B102" s="7" t="s">
-[...18 lines deleted...]
-        <v>29</v>
+      <c r="H102" s="5" t="s">
+        <v>426</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>8</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>427</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>618</v>
+        <v>428</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>232</v>
+        <v>76</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F103" s="13">
-        <v>46315</v>
+        <v>46399</v>
       </c>
       <c r="G103" s="12" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>429</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>8</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>430</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>620</v>
+        <v>431</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>46</v>
+        <v>432</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F104" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G104" s="21" t="s">
+        <v>433</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>8</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>434</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>622</v>
+        <v>435</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>236</v>
+        <v>312</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F105" s="8">
+        <v>11</v>
+      </c>
+      <c r="F105" s="13">
         <v>46706</v>
       </c>
-      <c r="G105" s="21" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G105" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>8</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>437</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>624</v>
+        <v>438</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>173</v>
+        <v>439</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F106" s="8">
+        <v>47071</v>
+      </c>
+      <c r="G106" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>8</v>
+      </c>
+      <c r="B107" s="5">
+        <v>5805</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>626</v>
+        <v>442</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>239</v>
+        <v>443</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F107" s="8">
-        <v>47071</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>46980</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>5805</v>
+        <v>8</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>445</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>793</v>
+        <v>446</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>242</v>
+        <v>447</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F108" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G108" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>8</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>449</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>628</v>
+        <v>450</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>244</v>
+        <v>451</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F109" s="13">
-        <v>46882</v>
+        <v>46315</v>
       </c>
       <c r="G109" s="12" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>452</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>8</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>454</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>630</v>
+        <v>455</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>246</v>
+        <v>456</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F110" s="13">
-        <v>46315</v>
+        <v>46706</v>
       </c>
       <c r="G110" s="12" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>457</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>8</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>458</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>632</v>
+        <v>459</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>249</v>
+        <v>76</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F111" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G111" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>8</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>461</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>634</v>
+        <v>462</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>46</v>
+        <v>463</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F112" s="8">
-        <v>46903</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>46769</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>8</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>636</v>
+        <v>466</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>252</v>
+        <v>467</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F113" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>46882</v>
+      </c>
+      <c r="G113" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>8</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>469</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>638</v>
+        <v>470</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>254</v>
+        <v>471</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F114" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46594</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>8</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>474</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>640</v>
+        <v>475</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>256</v>
+        <v>476</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F115" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>46882</v>
+      </c>
+      <c r="G115" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>8</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>478</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>642</v>
+        <v>479</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>259</v>
+        <v>480</v>
       </c>
       <c r="E116" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F116" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G116" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>8</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>482</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>644</v>
+        <v>483</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>261</v>
+        <v>484</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F117" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>8</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>486</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>646</v>
+        <v>487</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>263</v>
+        <v>398</v>
       </c>
       <c r="E118" s="4" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F118" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G118" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>8</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>489</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>648</v>
+        <v>490</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>218</v>
+        <v>491</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F119" s="13">
-        <v>46706</v>
+        <v>47190</v>
       </c>
       <c r="G119" s="12" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>492</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>8</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>493</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>650</v>
+        <v>494</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>266</v>
+        <v>76</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F120" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>8</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>496</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>652</v>
+        <v>497</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>46</v>
+        <v>498</v>
       </c>
       <c r="E121" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G121" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="H121" s="5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>149</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>500</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>654</v>
+        <v>501</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>269</v>
+        <v>502</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>6</v>
+        <v>143</v>
       </c>
       <c r="F122" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46706</v>
+      </c>
+      <c r="G122" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>8</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>656</v>
+        <v>505</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>271</v>
+        <v>506</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="F123" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46903</v>
+      </c>
+      <c r="G123" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>8</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>508</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>658</v>
+        <v>509</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>273</v>
+        <v>130</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>11</v>
+      </c>
+      <c r="F124" s="13">
+        <v>46594</v>
+      </c>
+      <c r="G124" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>8</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>660</v>
+        <v>512</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>75</v>
+        <v>513</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F125" s="13">
-        <v>46594</v>
+        <v>47190</v>
       </c>
       <c r="G125" s="12" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>514</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>8</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>515</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>662</v>
+        <v>516</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>276</v>
+        <v>517</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F126" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G126" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>8</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>664</v>
+        <v>520</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>278</v>
+        <v>521</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>108</v>
+        <v>11</v>
+      </c>
+      <c r="F127" s="13">
+        <v>46042</v>
+      </c>
+      <c r="G127" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>8</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>523</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>666</v>
+        <v>524</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>280</v>
+        <v>525</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F128" s="13">
-        <v>46042</v>
+        <v>46882</v>
       </c>
       <c r="G128" s="12" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>526</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>8</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>527</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>668</v>
+        <v>528</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>282</v>
+        <v>529</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F129" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G129" s="11" t="s">
+        <v>530</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>8</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>531</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>795</v>
+        <v>532</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>796</v>
+        <v>533</v>
       </c>
       <c r="E130" s="4" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F130" s="13">
+        <v>46315</v>
+      </c>
+      <c r="G130" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>8</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>670</v>
+        <v>536</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>284</v>
+        <v>537</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F131" s="13">
-        <v>46315</v>
+        <v>47071</v>
       </c>
       <c r="G131" s="12" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>538</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>8</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>539</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>672</v>
+        <v>540</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>286</v>
+        <v>541</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F132" s="13">
-        <v>47071</v>
+        <v>46769</v>
       </c>
       <c r="G132" s="12" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>542</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>8</v>
+      </c>
+      <c r="B133" s="5">
+        <v>7709</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>674</v>
+        <v>543</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>288</v>
+        <v>544</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F133" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G133" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>7709</v>
+        <v>8</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>547</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>675</v>
+        <v>548</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>292</v>
+        <v>11</v>
+      </c>
+      <c r="F134" s="13">
+        <v>46903</v>
+      </c>
+      <c r="G134" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>8</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>550</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>677</v>
+        <v>551</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>182</v>
+        <v>552</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F135" s="13">
-        <v>46903</v>
+        <v>46399</v>
       </c>
       <c r="G135" s="12" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>553</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>8</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>679</v>
+        <v>551</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>294</v>
+        <v>555</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F136" s="13">
-        <v>46399</v>
+        <v>46489</v>
       </c>
       <c r="G136" s="12" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>556</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>8</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>558</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>679</v>
+        <v>559</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>296</v>
+        <v>560</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F137" s="13">
-        <v>46489</v>
+        <v>46231</v>
       </c>
       <c r="G137" s="12" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>561</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>8</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>682</v>
+        <v>563</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>299</v>
+        <v>564</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>248</v>
+        <v>11</v>
+      </c>
+      <c r="F138" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>8</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>566</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>684</v>
+        <v>567</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>301</v>
+        <v>568</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F139" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>47155</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>8</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>571</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>686</v>
+        <v>572</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>303</v>
+        <v>573</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F140" s="8">
-        <v>47155</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>46769</v>
+      </c>
+      <c r="G140" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>8</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>575</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>688</v>
+        <v>576</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>306</v>
+        <v>577</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F141" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46489</v>
+      </c>
+      <c r="G141" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>8</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>579</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>690</v>
+        <v>580</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>308</v>
+        <v>581</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F142" s="8">
-        <v>46489</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>46231</v>
+      </c>
+      <c r="G142" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>8</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>583</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>692</v>
+        <v>584</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>310</v>
+        <v>585</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F143" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>47071</v>
+      </c>
+      <c r="G143" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>8</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>587</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>694</v>
+        <v>588</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F144" s="8">
-        <v>47071</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46706</v>
+      </c>
+      <c r="G144" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>8</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>590</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>696</v>
+        <v>591</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>160</v>
+        <v>592</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F145" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46769</v>
+      </c>
+      <c r="G145" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>8</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>594</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>698</v>
+        <v>595</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>315</v>
+        <v>596</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F146" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>47155</v>
+      </c>
+      <c r="G146" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>8</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>598</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>700</v>
+        <v>599</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>317</v>
+        <v>600</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F147" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G147" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>8</v>
+      </c>
+      <c r="B148" s="5">
+        <v>20464</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>702</v>
+        <v>602</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>319</v>
+        <v>603</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>46231</v>
+        <v>11</v>
+      </c>
+      <c r="F148" s="22">
+        <v>46399</v>
       </c>
       <c r="G148" s="12" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>604</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>20464</v>
+        <v>8</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>606</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>703</v>
+        <v>607</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>321</v>
+        <v>608</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>323</v>
+        <v>11</v>
+      </c>
+      <c r="F149" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G149" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>8</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>610</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>705</v>
+        <v>611</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>324</v>
+        <v>612</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F150" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>46882</v>
+      </c>
+      <c r="G150" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>8</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>615</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>707</v>
+        <v>616</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>326</v>
+        <v>130</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F151" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>46231</v>
+      </c>
+      <c r="G151" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>8</v>
+      </c>
+      <c r="B152" s="5">
+        <v>3231</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>709</v>
+        <v>618</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>75</v>
+        <v>619</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F152" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46119</v>
+      </c>
+      <c r="G152" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>3231</v>
+        <v>8</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>621</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>710</v>
+        <v>622</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>330</v>
+        <v>623</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F153" s="8">
-        <v>46119</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46769</v>
+      </c>
+      <c r="G153" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>8</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>712</v>
+        <v>626</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>332</v>
+        <v>627</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F154" s="8">
         <v>46769</v>
       </c>
-      <c r="G154" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G154" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>8</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>629</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>714</v>
+        <v>630</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>334</v>
+        <v>631</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F155" s="8">
         <v>46769</v>
       </c>
-      <c r="G155" s="6" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G155" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>8</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>634</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>716</v>
+        <v>635</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>336</v>
+        <v>636</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F156" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>47050</v>
+      </c>
+      <c r="G156" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>8</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>638</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>718</v>
+        <v>639</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>339</v>
+        <v>640</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F157" s="13">
+        <v>46769</v>
+      </c>
+      <c r="G157" s="12" t="s">
+        <v>641</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>8</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>642</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>720</v>
+        <v>69</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>341</v>
+        <v>643</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F158" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G158" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>8</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>645</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>42</v>
+        <v>646</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>343</v>
+        <v>59</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>181</v>
+        <v>11</v>
+      </c>
+      <c r="F159" s="13">
+        <v>46882</v>
+      </c>
+      <c r="G159" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>8</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>648</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>723</v>
+        <v>649</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>36</v>
+        <v>650</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F160" s="13">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46231</v>
+      </c>
+      <c r="G160" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>8</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>652</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>725</v>
+        <v>653</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>346</v>
+        <v>654</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F161" s="13">
-        <v>46231</v>
+        <v>46882</v>
       </c>
       <c r="G161" s="12" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>655</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>8</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>656</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>727</v>
+        <v>657</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>348</v>
+        <v>658</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F162" s="8">
+        <v>46231</v>
+      </c>
+      <c r="G162" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>8</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>660</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>729</v>
+        <v>661</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>350</v>
+        <v>662</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F163" s="8">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46399</v>
+      </c>
+      <c r="G163" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>8</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>664</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>731</v>
+        <v>665</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>352</v>
+        <v>666</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F164" s="8">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46315</v>
+      </c>
+      <c r="G164" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>668</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>8</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>669</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>733</v>
+        <v>670</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>354</v>
+        <v>671</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F165" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>46706</v>
+      </c>
+      <c r="G165" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>8</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>673</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>735</v>
+        <v>674</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>357</v>
+        <v>675</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F166" s="8">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46769</v>
+      </c>
+      <c r="G166" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>8</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>677</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>737</v>
+        <v>678</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>359</v>
+        <v>679</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F167" s="8">
-        <v>46769</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>46315</v>
+      </c>
+      <c r="G167" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>8</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>681</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>739</v>
+        <v>682</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>361</v>
+        <v>683</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F168" s="8">
         <v>46315</v>
       </c>
-      <c r="G168" s="9" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G168" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>8</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>685</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>741</v>
+        <v>686</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>363</v>
+        <v>687</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F169" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>46980</v>
+      </c>
+      <c r="G169" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>8</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>689</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>743</v>
+        <v>690</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>365</v>
+        <v>691</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F170" s="8">
         <v>46980</v>
       </c>
-      <c r="G170" s="6" t="s">
-[...3 lines deleted...]
-        <v>338</v>
+      <c r="G170" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>8</v>
+      </c>
+      <c r="B171" s="5">
+        <v>4334</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>745</v>
+        <v>694</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>367</v>
+        <v>695</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>369</v>
+        <v>11</v>
+      </c>
+      <c r="F171" s="6">
+        <v>46489</v>
+      </c>
+      <c r="G171" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>4334</v>
+        <v>8</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>697</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>746</v>
+        <v>694</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>370</v>
+        <v>698</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>11</v>
+      </c>
+      <c r="F172" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G172" s="18" t="s">
+        <v>699</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>8</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>700</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>746</v>
+        <v>701</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>372</v>
+        <v>702</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F173" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>46594</v>
+      </c>
+      <c r="G173" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>8</v>
+      </c>
+      <c r="B174" s="5">
+        <v>8310</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>749</v>
+        <v>704</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>374</v>
+        <v>705</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F174" s="8">
-        <v>46594</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>46315</v>
+      </c>
+      <c r="G174" s="16" t="s">
+        <v>706</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>8310</v>
+        <v>8</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>750</v>
+        <v>252</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>376</v>
+        <v>708</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F175" s="8">
-        <v>46315</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>47050</v>
+      </c>
+      <c r="G175" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>8</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>710</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>143</v>
+        <v>711</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>378</v>
+        <v>695</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>11</v>
+      </c>
+      <c r="F176" s="13">
+        <v>46706</v>
+      </c>
+      <c r="G176" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>8</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>713</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>753</v>
+        <v>714</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>370</v>
+        <v>715</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F177" s="13">
-        <v>46706</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46399</v>
+      </c>
+      <c r="G177" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>8</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>717</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>755</v>
+        <v>718</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>381</v>
+        <v>537</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F178" s="13">
-        <v>46399</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>46980</v>
+      </c>
+      <c r="G178" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>720</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>8</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>721</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>757</v>
+        <v>722</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>286</v>
+        <v>55</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F179" s="13">
-        <v>46980</v>
+        <v>46769</v>
       </c>
       <c r="G179" s="12" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>723</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>8</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>759</v>
+        <v>725</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>34</v>
+        <v>726</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>11</v>
+      </c>
+      <c r="F180" s="8">
+        <v>46042</v>
+      </c>
+      <c r="G180" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>8</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>728</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>761</v>
+        <v>729</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>386</v>
+        <v>730</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F181" s="8">
-        <v>46042</v>
+        <v>46882</v>
       </c>
       <c r="G181" s="9" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>731</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>8</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>732</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>763</v>
+        <v>733</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>388</v>
+        <v>734</v>
       </c>
       <c r="E182" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F182" s="8">
-        <v>46882</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>47071</v>
+      </c>
+      <c r="G182" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>8</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>736</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>765</v>
+        <v>737</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>390</v>
+        <v>738</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>298</v>
+        <v>11</v>
+      </c>
+      <c r="F183" s="13">
+        <v>46231</v>
+      </c>
+      <c r="G183" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>8</v>
+      </c>
+      <c r="B184" s="5">
+        <v>2543</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>767</v>
+        <v>740</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>392</v>
+        <v>741</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F184" s="13">
-        <v>46231</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>46980</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>2543</v>
+        <v>8</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>743</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>768</v>
+        <v>744</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>394</v>
+        <v>745</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F185" s="13">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>46399</v>
+      </c>
+      <c r="G185" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>8</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>747</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>770</v>
+        <v>748</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>396</v>
+        <v>749</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F186" s="13">
-        <v>46399</v>
+        <v>45909</v>
       </c>
       <c r="G186" s="12" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>750</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>751</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>8</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>752</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>772</v>
+        <v>753</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>398</v>
+        <v>754</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F187" s="13">
-        <v>45909</v>
+        <v>47071</v>
       </c>
       <c r="G187" s="12" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>755</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>8</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>756</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>774</v>
+        <v>753</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>401</v>
+        <v>596</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>11</v>
+      </c>
+      <c r="F188" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G188" s="11" t="s">
+        <v>757</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A189" s="4" t="s">
-[...9 lines deleted...]
-        <v>317</v>
+      <c r="A189" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="26" t="s">
+        <v>758</v>
+      </c>
+      <c r="C189" s="25" t="s">
+        <v>759</v>
+      </c>
+      <c r="D189" s="25" t="s">
+        <v>760</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>11</v>
+      </c>
+      <c r="F189" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G189" s="14" t="s">
+        <v>761</v>
+      </c>
+      <c r="H189" s="26" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A190" s="25" t="s">
-[...21 lines deleted...]
-        <v>26</v>
+      <c r="A190" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F190" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G190" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>8</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>779</v>
+        <v>767</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>406</v>
+        <v>768</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F191" s="8">
-        <v>46315</v>
+        <v>46489</v>
       </c>
       <c r="G191" s="9" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>769</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>8</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>770</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>408</v>
+        <v>772</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F192" s="8">
         <v>46489</v>
       </c>
       <c r="G192" s="9" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>773</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>8</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>774</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>410</v>
+        <v>776</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F193" s="8">
-        <v>46489</v>
+        <v>46980</v>
       </c>
       <c r="G193" s="9" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>777</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>8</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>778</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>412</v>
+        <v>780</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F194" s="8">
         <v>46980</v>
       </c>
       <c r="G194" s="9" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>781</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>8</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>782</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>414</v>
+        <v>784</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F195" s="8">
-        <v>46980</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>47050</v>
+      </c>
+      <c r="G195" s="11" t="s">
+        <v>785</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="4" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="B196" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B196" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F196" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G196" s="9" t="s">
         <v>788</v>
       </c>
-      <c r="C196" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="H196" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="4" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>20996</v>
+        <v>8</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>789</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>790</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>418</v>
+        <v>791</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F197" s="8">
-        <v>46769</v>
+        <v>46062</v>
       </c>
       <c r="G197" s="9" t="s">
-        <v>419</v>
-[...12 lines deleted...]
-      <c r="C198" s="4" t="s">
         <v>792</v>
       </c>
-      <c r="D198" s="4" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="H197" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{D16AC657-C786-436E-9A44-51A05D4BF4B0}"/>
-[...190 lines deleted...]
-    <hyperlink ref="G130" r:id="rId192" xr:uid="{418D7918-14A0-45E0-B468-7F6F1454976D}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{F4402CC8-9479-4F00-84A4-8BEEECD9CB03}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{75460E64-67B4-40A0-8633-4C84FB28950C}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{D1E3A9C1-210D-4615-98C9-3DD9F6A37F1A}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{70F74427-8955-49E1-9773-CD6E12738AA7}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{397C0780-4326-4DB3-8F46-7CF62CBD2174}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{BC1B4C89-4B68-483B-B222-3302EEDD4EBB}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{D3175F17-21AA-4777-8253-D45B2B540340}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{66EB7980-9320-4AB1-9FBD-D2C406E35C3B}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{E2A7DB98-1837-49AD-99F0-0DDEB471AAB9}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{33440062-3EEC-4060-ADD7-6DAC62CAE100}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{43B42371-7B2E-453F-98E9-CCFEECFA0B5A}"/>
+    <hyperlink ref="G20" r:id="rId12" xr:uid="{B89B6674-2936-4ADF-BAC2-C994ACD8A6B8}"/>
+    <hyperlink ref="G21" r:id="rId13" xr:uid="{9753FE1D-4109-4F05-A7F7-1CA906AED107}"/>
+    <hyperlink ref="G22" r:id="rId14" xr:uid="{A8F7A7CE-E6D0-4B70-ACB8-05E37AB03636}"/>
+    <hyperlink ref="G24" r:id="rId15" xr:uid="{3695E1CC-1FF6-4CDA-8F9B-010AD0B57D4A}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{6DF6551E-8B36-4D0F-A395-A075249CF605}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{646FBB07-2CBF-4D77-A68A-30237FA476EB}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{D264C32B-776A-4236-B78E-FF5F853D1C36}"/>
+    <hyperlink ref="G30" r:id="rId19" xr:uid="{7A876CA6-7B2B-406E-852F-EE5B6A972D3F}"/>
+    <hyperlink ref="G31" r:id="rId20" xr:uid="{33CDAE04-5C17-48D0-91B1-077BDA531088}"/>
+    <hyperlink ref="G32" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{68152561-5E17-4642-A5B5-22F3C6F96E73}"/>
+    <hyperlink ref="G33" r:id="rId22" xr:uid="{18CBD3EA-78C9-4935-BB0A-E6846048FFD7}"/>
+    <hyperlink ref="G34" r:id="rId23" xr:uid="{75145A05-F687-4EFC-9095-75782BCD55E5}"/>
+    <hyperlink ref="G36" r:id="rId24" xr:uid="{6D829ACA-E73D-42BF-8B6C-E38B59992955}"/>
+    <hyperlink ref="G37" r:id="rId25" xr:uid="{1F33337F-F365-46BD-B051-C1B6F26010DE}"/>
+    <hyperlink ref="G38" r:id="rId26" xr:uid="{95A0A2B6-D987-4640-9A5C-61E68B493940}"/>
+    <hyperlink ref="G39" r:id="rId27" xr:uid="{F17C7D21-C004-44A6-B9C2-B96353A9C91C}"/>
+    <hyperlink ref="G41" r:id="rId28" xr:uid="{B2ACE012-0FB5-4220-B10A-F04E815FBAEF}"/>
+    <hyperlink ref="G42" r:id="rId29" xr:uid="{43C27961-3520-43D1-B31E-3B49D8ED5708}"/>
+    <hyperlink ref="G47" r:id="rId30" xr:uid="{155FB1BA-FDE1-4E20-A807-994E93074B21}"/>
+    <hyperlink ref="G51" r:id="rId31" xr:uid="{510A9190-17C8-4DB1-B3EC-A3DDA43EF690}"/>
+    <hyperlink ref="G52" r:id="rId32" xr:uid="{32097896-F540-49F4-87E5-FED09054A609}"/>
+    <hyperlink ref="G53" r:id="rId33" xr:uid="{432C83E0-A775-4513-9C1C-D1A0808B3989}"/>
+    <hyperlink ref="G54" r:id="rId34" xr:uid="{9116D445-6235-425B-80F5-4C75EB9C6D8B}"/>
+    <hyperlink ref="G56" r:id="rId35" xr:uid="{030461AD-3D25-4CD0-8A65-6DF9ED30DF1C}"/>
+    <hyperlink ref="G57" r:id="rId36" xr:uid="{BA1A44DE-D770-4B8A-AE04-48C265C11F16}"/>
+    <hyperlink ref="G58" r:id="rId37" xr:uid="{8C407E4C-CC60-4298-B23C-48DA6CA83250}"/>
+    <hyperlink ref="G60" r:id="rId38" xr:uid="{77AB58F2-1E2E-48FE-95F6-ADF9FC666A6E}"/>
+    <hyperlink ref="G61" r:id="rId39" xr:uid="{B569FE48-3416-4753-BA44-CC1BFBDC1B14}"/>
+    <hyperlink ref="G62" r:id="rId40" xr:uid="{DB63918A-26D0-4046-B8A8-3D19C5E5D596}"/>
+    <hyperlink ref="G64" r:id="rId41" xr:uid="{BA8B056A-A06C-442E-B77C-D6D577B7F76A}"/>
+    <hyperlink ref="G65" r:id="rId42" xr:uid="{8C4C2E6A-00D8-4C16-960A-8099C751ACB8}"/>
+    <hyperlink ref="G66" r:id="rId43" xr:uid="{48DC5F86-129D-4537-939B-F23A745BA294}"/>
+    <hyperlink ref="G68" r:id="rId44" xr:uid="{D49D481C-BBE5-4DAB-831E-012F97B5C7C0}"/>
+    <hyperlink ref="G71" r:id="rId45" xr:uid="{07B8B7B2-CB9E-4D69-A997-3A0F79A0298E}"/>
+    <hyperlink ref="G72" r:id="rId46" xr:uid="{BBA3D2D1-6535-4BE0-8707-8AE371B22AEA}"/>
+    <hyperlink ref="G73" r:id="rId47" xr:uid="{95A94B64-505B-45F3-A7F4-09C5985B11C1}"/>
+    <hyperlink ref="G74" r:id="rId48" xr:uid="{0B8D7289-ED64-442A-AA06-9FCA3FA2E890}"/>
+    <hyperlink ref="G75" r:id="rId49" xr:uid="{C4352A84-FBC9-43C6-A26F-3E81EF9F908F}"/>
+    <hyperlink ref="G78" r:id="rId50" xr:uid="{B2B307D7-C1B2-4EC7-A01A-746654FE5901}"/>
+    <hyperlink ref="G79" r:id="rId51" xr:uid="{39E5397B-4068-44A4-870A-B3D6DC8FE04A}"/>
+    <hyperlink ref="G80" r:id="rId52" xr:uid="{05FA71C8-479A-4CC6-8B9F-6AA06C6942A6}"/>
+    <hyperlink ref="G81" r:id="rId53" xr:uid="{82DFBF80-DB0C-43C6-8FDC-4286AAB2F705}"/>
+    <hyperlink ref="G82" r:id="rId54" xr:uid="{F77C255B-D981-4C27-82B5-BE4DBA8AA21A}"/>
+    <hyperlink ref="G84" r:id="rId55" xr:uid="{B1AA9535-069B-4669-AD6D-960C6A7F3389}"/>
+    <hyperlink ref="G86" r:id="rId56" xr:uid="{20270296-C8BD-449B-BD94-9F66B8592029}"/>
+    <hyperlink ref="G85" r:id="rId57" xr:uid="{81901A8F-9780-4408-8FF9-62475E790D6B}"/>
+    <hyperlink ref="G88" r:id="rId58" xr:uid="{143484AE-BCCC-416C-9573-96F07F7F2A7E}"/>
+    <hyperlink ref="G91" r:id="rId59" xr:uid="{8B588600-1E40-4755-9F6E-65C340ADF5EF}"/>
+    <hyperlink ref="G92" r:id="rId60" xr:uid="{FFDAFC26-879E-410B-AA0D-7D7F1A636689}"/>
+    <hyperlink ref="G93" r:id="rId61" xr:uid="{CCF5A918-D2BA-45EE-901D-1343A973D831}"/>
+    <hyperlink ref="G96" r:id="rId62" xr:uid="{2B418377-D856-44DD-9884-757CDA7EFB59}"/>
+    <hyperlink ref="G95" r:id="rId63" xr:uid="{E73E8A88-2127-4292-A44E-D9357B72E412}"/>
+    <hyperlink ref="G97" r:id="rId64" xr:uid="{CC7104A2-3785-43D3-8F72-E95ED2CF7B51}"/>
+    <hyperlink ref="G98" r:id="rId65" xr:uid="{ED6071A4-5CF1-4A6D-9F0C-ABD9306C7D43}"/>
+    <hyperlink ref="G99" r:id="rId66" xr:uid="{99DD5E7B-A4B7-4D42-8D98-2FD000EE394F}"/>
+    <hyperlink ref="G125" r:id="rId67" xr:uid="{67C71C07-5A3A-4EA2-B4B0-FF7BC1FC2008}"/>
+    <hyperlink ref="G102" r:id="rId68" xr:uid="{29290185-70BE-41CF-BD9C-7739034CB44D}"/>
+    <hyperlink ref="G103" r:id="rId69" xr:uid="{AD52AFA4-90EB-401D-8975-1C1FFE472F93}"/>
+    <hyperlink ref="G104" r:id="rId70" xr:uid="{9115E0AE-C84F-4AF6-9CE9-BA9AA6A7448E}"/>
+    <hyperlink ref="G105" r:id="rId71" xr:uid="{1B4DA605-6A19-408A-9C56-F71774E1063D}"/>
+    <hyperlink ref="G108" r:id="rId72" xr:uid="{E7A4D56C-07E0-4329-A335-2176B9F6173C}"/>
+    <hyperlink ref="G110" r:id="rId73" xr:uid="{C5E2E30D-5E9D-47AD-9670-24948A1C6663}"/>
+    <hyperlink ref="G111" r:id="rId74" xr:uid="{A8CAA70C-55BC-4202-A3E0-DABB183616E0}"/>
+    <hyperlink ref="G112" r:id="rId75" xr:uid="{7E6A13B1-28E7-476C-A7C6-CCF698A0BE8B}"/>
+    <hyperlink ref="G113" r:id="rId76" xr:uid="{AAD31AD2-7207-431B-AC98-3DDF1C4F516A}"/>
+    <hyperlink ref="G114" r:id="rId77" xr:uid="{63EBA2A1-935D-41FF-A3B4-ECB9B2CA67EC}"/>
+    <hyperlink ref="G115" r:id="rId78" xr:uid="{8D90C771-1EA6-4376-9A8E-B614ED93D465}"/>
+    <hyperlink ref="G116" r:id="rId79" xr:uid="{F933BB6A-B33E-46AD-BC7A-0AB7F36390F1}"/>
+    <hyperlink ref="G118" r:id="rId80" xr:uid="{4E740F99-AB7B-473A-9122-9F5597BC7961}"/>
+    <hyperlink ref="G119" r:id="rId81" xr:uid="{F97EE088-902F-4C9D-87C3-1B73B76D7E46}"/>
+    <hyperlink ref="G121" r:id="rId82" xr:uid="{1F40A8EB-8973-4835-B620-608813E3BA8D}"/>
+    <hyperlink ref="G122" r:id="rId83" xr:uid="{6C5C2A1B-DD8C-4918-9454-99F4D3F6B08B}"/>
+    <hyperlink ref="G124" r:id="rId84" xr:uid="{021AA909-5FC2-4281-9F09-0D6D0ECBBBD3}"/>
+    <hyperlink ref="G126" r:id="rId85" xr:uid="{B51F361F-6576-4E09-83AD-00EDFBAC58F9}"/>
+    <hyperlink ref="G127" r:id="rId86" xr:uid="{BA6E2740-4523-4B3F-A5A9-25BBD7184D38}"/>
+    <hyperlink ref="G128" r:id="rId87" xr:uid="{5D9AFF43-423F-4510-B8BF-0500A90134EF}"/>
+    <hyperlink ref="G132" r:id="rId88" xr:uid="{D20362C7-ECC2-4611-B829-9742C227A101}"/>
+    <hyperlink ref="G135" r:id="rId89" xr:uid="{C37F255D-FEB4-40D0-850A-A7D041A9E850}"/>
+    <hyperlink ref="G136" r:id="rId90" xr:uid="{8C893376-EC22-4912-87BA-19D2A7EA4285}"/>
+    <hyperlink ref="G137" r:id="rId91" xr:uid="{A8312D03-B375-407E-9BBF-4B3D2FF16997}"/>
+    <hyperlink ref="G138" r:id="rId92" xr:uid="{9FFF6770-B038-46FC-A08A-407E57284962}"/>
+    <hyperlink ref="G140" r:id="rId93" xr:uid="{1011499A-6232-46EF-B0A4-C842DB377827}"/>
+    <hyperlink ref="G141" r:id="rId94" xr:uid="{E8C1418E-E373-4D50-B9F0-523223511A19}"/>
+    <hyperlink ref="G142" r:id="rId95" xr:uid="{ED4AEA65-AFAD-44F1-ABEC-FC7519844266}"/>
+    <hyperlink ref="G143" r:id="rId96" xr:uid="{FB03D430-9D53-4702-A57A-4A66D5B066A4}"/>
+    <hyperlink ref="G145" r:id="rId97" xr:uid="{000364C4-6551-4FEC-9723-5440CE307C3D}"/>
+    <hyperlink ref="G146" r:id="rId98" xr:uid="{7CE3CA6F-F4B8-4818-A7B7-30519E513DE8}"/>
+    <hyperlink ref="G147" r:id="rId99" xr:uid="{B94B12F7-A739-4A3E-8EB5-45CF0576882E}"/>
+    <hyperlink ref="G149" r:id="rId100" xr:uid="{480D843B-4C0B-4127-B3D6-F3FF0C43D4AF}"/>
+    <hyperlink ref="G150" r:id="rId101" xr:uid="{5FE2B493-BE5A-4A25-BBED-38AAAD6BF302}"/>
+    <hyperlink ref="G151" r:id="rId102" xr:uid="{46B65BE8-9B05-410C-B28A-5F2A5E6E46CC}"/>
+    <hyperlink ref="G153" r:id="rId103" xr:uid="{9DB4B46B-0281-45A9-AC91-794B551C9463}"/>
+    <hyperlink ref="G154" r:id="rId104" xr:uid="{CA0EB96E-1325-4BB7-9A44-CDC2F5F2EBEC}"/>
+    <hyperlink ref="G155" r:id="rId105" xr:uid="{96E80599-1F95-4A81-A0B3-7AA68CE15C2F}"/>
+    <hyperlink ref="G156" r:id="rId106" xr:uid="{9766B649-7213-465A-8154-0F3FBDFA89A8}"/>
+    <hyperlink ref="G157" r:id="rId107" xr:uid="{72908B9B-6871-42A4-8951-B6DD4405275C}"/>
+    <hyperlink ref="G158" r:id="rId108" xr:uid="{D1E229A7-42DA-4A48-9860-A33FE7F2DE63}"/>
+    <hyperlink ref="G159" r:id="rId109" xr:uid="{D4B09B5F-4878-4737-880A-DF1140BEC1B7}"/>
+    <hyperlink ref="G160" r:id="rId110" xr:uid="{8BA93D18-FCB5-44E6-B2E9-62ECEF0C302D}"/>
+    <hyperlink ref="G161" r:id="rId111" xr:uid="{859BBADE-0396-40F7-B8A2-6F7C1372B728}"/>
+    <hyperlink ref="G162" r:id="rId112" xr:uid="{3701100E-7005-4467-968D-FFBD019EE438}"/>
+    <hyperlink ref="G164" r:id="rId113" xr:uid="{0BF23E32-BE05-4FD7-BFD0-D8715BFACB1E}"/>
+    <hyperlink ref="G165" r:id="rId114" xr:uid="{D392CE52-13D1-46AB-9A20-64B93F63FCC7}"/>
+    <hyperlink ref="G167" r:id="rId115" xr:uid="{104F00F4-5526-4B21-ABD3-49D9C5645854}"/>
+    <hyperlink ref="G168" r:id="rId116" xr:uid="{C9366636-4AD8-4D01-BF40-61A735522B61}"/>
+    <hyperlink ref="G169" r:id="rId117" xr:uid="{652CD360-5BBC-4ADF-A76B-136416735A94}"/>
+    <hyperlink ref="G170" r:id="rId118" xr:uid="{AA36CAE0-491C-4F4C-9750-934B72622B8C}"/>
+    <hyperlink ref="G172" r:id="rId119" xr:uid="{9A7790C6-3ED3-40EB-B231-ADF4CD7533DD}"/>
+    <hyperlink ref="G171" r:id="rId120" xr:uid="{C95C1B38-6763-43DE-A7D8-6C3D04EB589D}"/>
+    <hyperlink ref="G173" r:id="rId121" xr:uid="{F2CEF95E-CB99-4959-BF17-4252AD1CF8FD}"/>
+    <hyperlink ref="G177" r:id="rId122" xr:uid="{6763DC71-CA71-4698-8636-F7EF3EF936FA}"/>
+    <hyperlink ref="G178" r:id="rId123" xr:uid="{4431CA5B-5260-422E-B98D-8B4F4606DCB3}"/>
+    <hyperlink ref="G179" r:id="rId124" xr:uid="{132A510E-3935-43D3-89DE-15A0FDC3D23D}"/>
+    <hyperlink ref="G180" r:id="rId125" xr:uid="{F726672E-4227-4DDB-B886-76EDD3490AFC}"/>
+    <hyperlink ref="G183" r:id="rId126" xr:uid="{DCD01F7D-D7CC-48A2-8418-BA80A5B8DD39}"/>
+    <hyperlink ref="G185" r:id="rId127" xr:uid="{F917E36D-1DD5-4DF8-B0FC-0F2F43AAE0A2}"/>
+    <hyperlink ref="G186" r:id="rId128" xr:uid="{D40E0ADE-6937-426D-AF43-EDE1AAB95C2F}"/>
+    <hyperlink ref="G187" r:id="rId129" xr:uid="{77ADE9CC-0D48-4790-8BD1-E3E0B64B938A}"/>
+    <hyperlink ref="G190" r:id="rId130" xr:uid="{C27FAFF9-E65A-4872-927A-F50D82EBD872}"/>
+    <hyperlink ref="G191" r:id="rId131" xr:uid="{D7469BBF-50B7-45B9-8531-674BF64EE9C9}"/>
+    <hyperlink ref="G192" r:id="rId132" xr:uid="{EA2CA7E2-BF48-457B-879B-BFA0597E5552}"/>
+    <hyperlink ref="G193" r:id="rId133" xr:uid="{A4384D48-04B5-4AD6-8B7E-2FCAAE4A1DA8}"/>
+    <hyperlink ref="G194" r:id="rId134" xr:uid="{FD6CC372-1FCF-4FF0-9756-6480EE0900DC}"/>
+    <hyperlink ref="G166" r:id="rId135" xr:uid="{0C0F40F6-D7EC-49C9-9537-F70B549FD86B}"/>
+    <hyperlink ref="G197" r:id="rId136" xr:uid="{8BD428AB-E9D0-4A0B-8953-569489C78B9C}"/>
+    <hyperlink ref="G7" r:id="rId137" xr:uid="{7B92B371-7546-42E5-BFD0-C579E271B0E8}"/>
+    <hyperlink ref="G14" r:id="rId138" xr:uid="{57440CC7-E4E3-4A48-B86D-6E3E0A42FFF7}"/>
+    <hyperlink ref="G19" r:id="rId139" xr:uid="{9419B23A-84BC-4F67-BB83-71592294C63B}"/>
+    <hyperlink ref="G23" r:id="rId140" xr:uid="{64DF7BC6-C145-415A-AA02-098A3D40C1AA}"/>
+    <hyperlink ref="G25" r:id="rId141" xr:uid="{4F5FF9CE-E25D-41EE-B55C-410A6356119E}"/>
+    <hyperlink ref="G40" r:id="rId142" xr:uid="{5089C55F-BF66-49A3-A781-DBC0639C007E}"/>
+    <hyperlink ref="G43" r:id="rId143" xr:uid="{14EA92C2-767C-4A35-B134-B1E4476D5B98}"/>
+    <hyperlink ref="G45" r:id="rId144" xr:uid="{3196C9D3-BA03-4A14-BB7A-36FF04B00072}"/>
+    <hyperlink ref="G49" r:id="rId145" xr:uid="{60C73621-C1CE-4269-BDC8-7BE79310071E}"/>
+    <hyperlink ref="G55" r:id="rId146" xr:uid="{9E4A50F4-AA67-44DB-B749-1176EA86E5FC}"/>
+    <hyperlink ref="G69" r:id="rId147" xr:uid="{D7672E22-3323-4B7C-9B81-13EC4678208F}"/>
+    <hyperlink ref="G100" r:id="rId148" xr:uid="{251F3D95-FFD5-49D1-A313-3BA2D6B5DE4F}"/>
+    <hyperlink ref="G109" r:id="rId149" xr:uid="{E72D696E-D37F-4DCE-B9BE-99C66E338CA7}"/>
+    <hyperlink ref="G130" r:id="rId150" xr:uid="{04FFDB6C-2EB3-4C4F-BA1A-789FD350CEC1}"/>
+    <hyperlink ref="G131" r:id="rId151" xr:uid="{12174F2D-4768-4EFF-96E7-0F31351E63FA}"/>
+    <hyperlink ref="G148" r:id="rId152" xr:uid="{44EEFE30-9E47-4877-8E97-DCC589C04894}"/>
+    <hyperlink ref="G163" r:id="rId153" xr:uid="{6A43B767-7467-4694-8692-F3384BC0E26D}"/>
+    <hyperlink ref="G189" r:id="rId154" xr:uid="{FA7D3259-D3B2-4EC8-8842-ECBE221529A6}"/>
+    <hyperlink ref="G48" r:id="rId155" xr:uid="{636C322C-775E-40AB-B96B-41643D733C88}"/>
+    <hyperlink ref="G87" r:id="rId156" xr:uid="{79F65846-11E1-42A0-968E-ABE2E9C76270}"/>
+    <hyperlink ref="G123" r:id="rId157" xr:uid="{040AAD85-4554-467C-93A3-DC5AC51B06A8}"/>
+    <hyperlink ref="G152" r:id="rId158" xr:uid="{6616489D-535C-4327-9BAE-A27B4BD52383}"/>
+    <hyperlink ref="G176" r:id="rId159" xr:uid="{EE5C041E-5AD4-4BB8-8C1F-81E741E935C2}"/>
+    <hyperlink ref="G90" r:id="rId160" xr:uid="{CD982558-CDAF-4543-9F9B-A3E13029F471}"/>
+    <hyperlink ref="G67" r:id="rId161" xr:uid="{ACB9CC46-C03A-4C2C-A3C0-DB1C68A551F0}"/>
+    <hyperlink ref="G35" r:id="rId162" xr:uid="{E5A26401-7814-4A8B-B35D-ACF52B3ADEDA}"/>
+    <hyperlink ref="G134" r:id="rId163" xr:uid="{5483400A-1D5B-443E-BED1-3235C9482D29}"/>
+    <hyperlink ref="G83" r:id="rId164" xr:uid="{5080C44F-2B66-4AFC-BF6E-5D725E048B6C}"/>
+    <hyperlink ref="G70" r:id="rId165" xr:uid="{C003498E-2A20-40D7-A030-D3661DA91E54}"/>
+    <hyperlink ref="G101" r:id="rId166" xr:uid="{E03CC1A6-B8FD-4C6A-90BC-F4A03DADEB4E}"/>
+    <hyperlink ref="G174" r:id="rId167" xr:uid="{B3388DB6-A11F-4D20-AA3A-33B38B53E097}"/>
+    <hyperlink ref="G76" r:id="rId168" xr:uid="{6F1201C5-502A-4D03-AF35-9862D485724A}"/>
+    <hyperlink ref="G77" r:id="rId169" xr:uid="{21C17896-04A7-434F-85AD-A2F194BA3BC6}"/>
+    <hyperlink ref="G188" r:id="rId170" xr:uid="{F9FA644E-DF5B-405D-833D-0F46C78126DF}"/>
+    <hyperlink ref="G44" r:id="rId171" xr:uid="{85F898D1-563A-400F-B91F-3094A0C88BA2}"/>
+    <hyperlink ref="G17" r:id="rId172" xr:uid="{EEFCB8DC-573F-48C1-B534-F603EC54E9B6}"/>
+    <hyperlink ref="G144" r:id="rId173" xr:uid="{B74BFCF6-DA39-4F2C-8883-240091A4DC4F}"/>
+    <hyperlink ref="G117" r:id="rId174" xr:uid="{3213B469-63EA-4B2B-81C7-36167F8036EC}"/>
+    <hyperlink ref="G16" r:id="rId175" xr:uid="{6DE54B81-E76D-484A-AE07-D08D547E762D}"/>
+    <hyperlink ref="G175" r:id="rId176" xr:uid="{7AF3BE84-C72B-4845-93D0-8FD1084D1D09}"/>
+    <hyperlink ref="G195" r:id="rId177" xr:uid="{805ACE0C-D76B-47A7-BDC1-76DC7BD772F2}"/>
+    <hyperlink ref="G29" r:id="rId178" xr:uid="{3C1A486A-6C2C-463B-897D-858AAE747A87}"/>
+    <hyperlink ref="G106" r:id="rId179" xr:uid="{227A4482-FCF1-409B-8B14-7089455C1FAE}"/>
+    <hyperlink ref="G182" r:id="rId180" xr:uid="{3CE2D131-9E66-496F-93C9-F520DB054D7A}"/>
+    <hyperlink ref="G50" r:id="rId181" xr:uid="{BEE2CCB0-4D26-4DD9-8D37-974244FABFB3}"/>
+    <hyperlink ref="G181" r:id="rId182" xr:uid="{A186CF30-13AD-416F-865B-7A919D78A141}"/>
+    <hyperlink ref="G133" r:id="rId183" xr:uid="{72ACBAB8-3570-42F8-B713-CE0B64F52611}"/>
+    <hyperlink ref="G63" r:id="rId184" xr:uid="{5E6DA647-B8C4-42A9-92D8-EA2E5765193A}"/>
+    <hyperlink ref="G139" r:id="rId185" xr:uid="{95CA9368-79D7-4065-8846-C8B11B6EC775}"/>
+    <hyperlink ref="G59" r:id="rId186" xr:uid="{E51726B9-FF9C-439C-8EEB-6948B3B7D061}"/>
+    <hyperlink ref="G6" r:id="rId187" xr:uid="{11B6843E-6D16-47E8-83A8-1663283C6DCD}"/>
+    <hyperlink ref="G120" r:id="rId188" xr:uid="{5D3FBA2D-5EB8-4499-8067-7AEE3EF9DD8A}"/>
+    <hyperlink ref="G46" r:id="rId189" xr:uid="{097AFA52-6E2A-41CB-A802-7DAC03A2DB65}"/>
+    <hyperlink ref="G94" r:id="rId190" xr:uid="{F9C05CE9-A0D9-4406-8B2C-A65858CBC701}"/>
+    <hyperlink ref="G129" r:id="rId191" xr:uid="{0CDFD5A1-67D2-44EA-BFD3-FC19854C47EF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>