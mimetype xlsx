--- v3 (2026-06-03)
+++ v4 (2026-06-23)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{038350B1-BFB3-4AD1-8E38-6DC6B37DB2F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA5F5B2D-19AE-4406-9A6E-47FD9E5CB130}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{03EEEB30-A8C3-4DC9-AB73-20460223B7D6}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A9ABCCA8-93F9-4BBA-A807-F08EA57567FB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1361" uniqueCount="793">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="780">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
@@ -286,881 +286,869 @@
   <si>
     <t>Blume</t>
   </si>
   <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t>jennifer.blume@outlook.com</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Bork</t>
   </si>
   <si>
     <t>Marilou G.</t>
   </si>
   <si>
     <t>JMBORK57@ATT.NET</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>2131</t>
-[...2 lines deleted...]
-    <t>Brand</t>
+    <t>2337</t>
+  </si>
+  <si>
+    <t>Brandt</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>ME2BRANDT@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>3916</t>
+  </si>
+  <si>
+    <t>Brittain</t>
+  </si>
+  <si>
+    <t>Casie L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASIEBRITTAIN@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>0039</t>
+  </si>
+  <si>
+    <t>Brockhaus</t>
+  </si>
+  <si>
+    <t>Marilyn Kring</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mkb5925@aol.com </t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>Brook</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>erinbrooksocialworker@gmail.com</t>
+  </si>
+  <si>
+    <t>0237</t>
+  </si>
+  <si>
+    <t>Brose</t>
   </si>
   <si>
     <t>Michael W.</t>
   </si>
   <si>
-    <t xml:space="preserve">	mbrand@ouhsc.edu</t>
+    <t xml:space="preserve">MICHAELWBROSELLC@ICLOUD.COM </t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>chriskbrown10@gmail.com</t>
+  </si>
+  <si>
+    <t>Roberta Renee</t>
+  </si>
+  <si>
+    <t>zetatrue@yahoo.com</t>
+  </si>
+  <si>
+    <t>OOS</t>
+  </si>
+  <si>
+    <t>5750</t>
+  </si>
+  <si>
+    <t>Brown-Lobato</t>
+  </si>
+  <si>
+    <t>Brandeline</t>
+  </si>
+  <si>
+    <t>BRBROWN2003@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>Bruner</t>
+  </si>
+  <si>
+    <t>Jewel Dallas</t>
+  </si>
+  <si>
+    <t>JEWELDALLASBRUNER@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>Buchheit</t>
+  </si>
+  <si>
+    <t>Merideth</t>
+  </si>
+  <si>
+    <t>MERSISSON@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Buckner</t>
+  </si>
+  <si>
+    <t>Ashley</t>
+  </si>
+  <si>
+    <t>ashleybuckner0909@gmail.com</t>
+  </si>
+  <si>
+    <t>Out of State</t>
+  </si>
+  <si>
+    <t>6402</t>
+  </si>
+  <si>
+    <t>Bugh</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>MICHELLE.BUGH@OKSTATE.EDU</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>Burgess</t>
+  </si>
+  <si>
+    <t>Stacey</t>
+  </si>
+  <si>
+    <t>STACEYRENEEBURGESS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>Burgess-Jackson</t>
+  </si>
+  <si>
+    <t>Whitney</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> whitney.jackson1@yahoo.com</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>Burleigh</t>
+  </si>
+  <si>
+    <t>Annette Kirk</t>
+  </si>
+  <si>
+    <t>BAS - Administration; BAS - Clinical</t>
+  </si>
+  <si>
+    <t>A1KIRKB@COX.NET</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>Burnett</t>
+  </si>
+  <si>
+    <t>Teresa L.</t>
+  </si>
+  <si>
+    <t>TERI.BURNETT@COX.NET</t>
+  </si>
+  <si>
+    <t>LCSW; LSW-Adm</t>
+  </si>
+  <si>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>Burns</t>
+  </si>
+  <si>
+    <t>Carolyn</t>
+  </si>
+  <si>
+    <t>CSBURNS2@SBCGLOBAL.NET</t>
+  </si>
+  <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>Butler-McDaniel</t>
+  </si>
+  <si>
+    <t>Valerie</t>
+  </si>
+  <si>
+    <t>NUSONSHINE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>Butterfield</t>
+  </si>
+  <si>
+    <t>Mari</t>
+  </si>
+  <si>
+    <t>MARISAM1984@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>Collyn</t>
+  </si>
+  <si>
+    <t>NEWMOONE@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>4943</t>
+  </si>
+  <si>
+    <t>Cannon</t>
+  </si>
+  <si>
+    <t>Kirby</t>
+  </si>
+  <si>
+    <t>KYBEWLEY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>4471</t>
+  </si>
+  <si>
+    <t>Causey</t>
+  </si>
+  <si>
+    <t>Tina L</t>
+  </si>
+  <si>
+    <t>tkennedy64804@yahoo.com</t>
+  </si>
+  <si>
+    <t>McDonald (MO)</t>
+  </si>
+  <si>
+    <t>3405</t>
+  </si>
+  <si>
+    <t>Claybrook</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>CATHERINECLAYBROOKLCSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>Cochran</t>
+  </si>
+  <si>
+    <t>Rhonda Y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rcochran280@gmail.com </t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Collier</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>kcollier06@gmail.com</t>
+  </si>
+  <si>
+    <t>Washita</t>
+  </si>
+  <si>
+    <t>3438</t>
+  </si>
+  <si>
+    <t>Combs</t>
+  </si>
+  <si>
+    <t>Carrie</t>
+  </si>
+  <si>
+    <t>ccombs3241@gmail.com</t>
+  </si>
+  <si>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>Conner</t>
+  </si>
+  <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONNER.KATHERINE@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>Cothran</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JESSICACOTHRAN@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>Allie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLIEBCRAIG@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Payne</t>
+  </si>
+  <si>
+    <t>5237</t>
+  </si>
+  <si>
+    <t>Creamer</t>
+  </si>
+  <si>
+    <t>Trishia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRISHIACREAMER@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>3505</t>
+  </si>
+  <si>
+    <t>Crittenden</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	faithcrittenden@yahoo.com</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>Cunningham</t>
+  </si>
+  <si>
+    <t>Anne M.</t>
+  </si>
+  <si>
+    <t>ANNE@ANNECUNNINGHAMCONSULTING.COM</t>
+  </si>
+  <si>
+    <t>4480</t>
+  </si>
+  <si>
+    <t>Dawson</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QDKD23@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>Dehart</t>
+  </si>
+  <si>
+    <t>Letitia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEHARTFOUR@COX.NET </t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>Delonia</t>
+  </si>
+  <si>
+    <t>Tiara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIARA.MILLER@OKSTATE.EDU </t>
+  </si>
+  <si>
+    <t>DeMoss</t>
+  </si>
+  <si>
+    <t>Lora Leslie</t>
+  </si>
+  <si>
+    <t>lleslie826@gmail.com</t>
+  </si>
+  <si>
+    <t>3407</t>
+  </si>
+  <si>
+    <t>Detherow</t>
+  </si>
+  <si>
+    <t>Brandi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRANDI.DETHEROW@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>3525</t>
+  </si>
+  <si>
+    <t>Dickson</t>
+  </si>
+  <si>
+    <t>Angela Workman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELADICKSON.4@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>Draper</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>DRAPERLCSW@LIVE.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oklahoma </t>
+  </si>
+  <si>
+    <t>6732</t>
+  </si>
+  <si>
+    <t>Drees</t>
+  </si>
+  <si>
+    <t>ASHLEYDREES521@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stephens</t>
+  </si>
+  <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>Dubriwny</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NMRDUBRIWNY@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>Duck</t>
+  </si>
+  <si>
+    <t>Nichole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NICHOLE.DUCK@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>Dudark</t>
+  </si>
+  <si>
+    <t>Stacy A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STACYDUDARK@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Comache</t>
+  </si>
+  <si>
+    <t>6985</t>
+  </si>
+  <si>
+    <t>Faris</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIOLF@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>Featherston</t>
+  </si>
+  <si>
+    <t>Vera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V.K.FEATHERSTON@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>Ferguson</t>
+  </si>
+  <si>
+    <t>Melanie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELANIEFERGUSONLCSW@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>Feuerborn</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOONERSKIES@AOL.COM </t>
+  </si>
+  <si>
+    <t>McClain</t>
+  </si>
+  <si>
+    <t>7670</t>
+  </si>
+  <si>
+    <t>Fields</t>
+  </si>
+  <si>
+    <t>Jami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jamjar1268@yahoo.com </t>
+  </si>
+  <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>Flack</t>
+  </si>
+  <si>
+    <t>Gail M.</t>
+  </si>
+  <si>
+    <t>GMFLACK@PRODIGY.NET</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>Flores-Nall</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>yfloresnall@hotmail.com</t>
+  </si>
+  <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>Foreman</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMYJFOREMAN@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>LFRANKLIN@OU.EDU</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>Fronheiser</t>
+  </si>
+  <si>
+    <t>FRONHEISER5@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>Gantz</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>MELGANTZ638@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAIL2JULIEMARIE@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>4542</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Izetta</t>
+  </si>
+  <si>
+    <t>IZETTA4337@ATT.NET</t>
+  </si>
+  <si>
+    <t>6974</t>
+  </si>
+  <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>JENNGLENN1201@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>6072</t>
+  </si>
+  <si>
+    <t>Goodwin</t>
+  </si>
+  <si>
+    <t>Bonni</t>
+  </si>
+  <si>
+    <t>BON811@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>5604</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER.G.GRAHAM@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Pittsburg</t>
+  </si>
+  <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Casey</t>
+  </si>
+  <si>
+    <t>CASEYGMSW@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>6897</t>
+  </si>
+  <si>
+    <t>Griffith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENNIFERGRIFFITH18@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>Grothe</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARKGRO@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Okahoma</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>Hail</t>
+  </si>
+  <si>
+    <t>Toni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONIHAIL@YAHOO.COM </t>
+  </si>
+  <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>Hails</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HHAILS85@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>Harlin</t>
+  </si>
+  <si>
+    <t>Kerry T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JKHARLIN@SBCGLOBAL.NET </t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Tonya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENYAHARRIS@GMAIL.COM </t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>Angela D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELAHARRIS25@HOTMAIL.COM </t>
   </si>
   <si>
     <t>Pottawatomie</t>
   </si>
   <si>
-    <t>2337</t>
-[...814 lines deleted...]
-  <si>
     <t>Harrison</t>
   </si>
   <si>
     <t>Nola</t>
   </si>
   <si>
     <t xml:space="preserve">NOLAHARRISON@YMAIL.COM </t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>Hayden</t>
   </si>
   <si>
     <t>KATIEHAYDEN@ME.COM</t>
   </si>
   <si>
     <t>LSCW</t>
   </si>
   <si>
     <t>Hays</t>
   </si>
   <si>
     <t>Elizabeth</t>
@@ -1339,83 +1327,83 @@
   <si>
     <t>Lamar (TX)</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>Kauffman</t>
   </si>
   <si>
     <t>JSKTULSA@GMAIL.COM</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Keeter</t>
   </si>
   <si>
     <t>Kimberly D.</t>
   </si>
   <si>
     <t>KIMBERLYKEETER@YAHOO.COM</t>
   </si>
   <si>
+    <t>4854</t>
+  </si>
+  <si>
+    <t>Kinkade</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>VIRGINIAKINKADE@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>Pontotoc</t>
+  </si>
+  <si>
+    <t>Kinser</t>
+  </si>
+  <si>
+    <t>Desiree</t>
+  </si>
+  <si>
+    <t>desiree.kinser@hotmail.com</t>
+  </si>
+  <si>
     <t>3945</t>
   </si>
   <si>
     <t>Kline</t>
   </si>
   <si>
     <t>JJULENE@YAHOO.COM</t>
   </si>
   <si>
-    <t>4854</t>
-[...22 lines deleted...]
-  <si>
     <t>4488</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
     <t>Merrie</t>
   </si>
   <si>
     <t>MERRIEKNOX@GMAIL.COM</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>Koenig</t>
   </si>
   <si>
     <t>Suzanne C.</t>
   </si>
   <si>
     <t xml:space="preserve">	sugarsuz@sbcglobal.net</t>
   </si>
   <si>
     <t>Muskogee</t>
@@ -1495,50 +1483,62 @@
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>Leslie Demoss</t>
   </si>
   <si>
     <t>Lora M.</t>
   </si>
   <si>
     <t>LLESLIE826@GMAIL.COM</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>Jacqueline</t>
   </si>
   <si>
     <t>JACQUELINE.E.LONG1@GMAIL.COM</t>
   </si>
   <si>
+    <t>Majette</t>
+  </si>
+  <si>
+    <t>Tania</t>
+  </si>
+  <si>
+    <t>BAS-Clinical</t>
+  </si>
+  <si>
+    <t>thyppoli@gmail.com</t>
+  </si>
+  <si>
     <t>3296</t>
   </si>
   <si>
     <t>Males</t>
   </si>
   <si>
     <t>ANDIEMALES@YAHOO.COM</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>Marr</t>
   </si>
   <si>
     <t>Janice</t>
   </si>
   <si>
     <t>JANICE.MARR@SANDITES.ORG</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>Marshall</t>
@@ -1594,62 +1594,50 @@
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>McAdams</t>
   </si>
   <si>
     <t>Tracey Kreiter</t>
   </si>
   <si>
     <t>TRACEYKREITER@GMAIL.COM</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>McArthur</t>
   </si>
   <si>
     <t>Caitlin</t>
   </si>
   <si>
     <t>CAITLIN.E.MCARTHUR@GMAIL.COM</t>
   </si>
   <si>
-    <t>1520</t>
-[...10 lines deleted...]
-  <si>
     <t>6343</t>
   </si>
   <si>
     <t>McCoy</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>MCCOYA2881@GMAIL.COM</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>McDonald</t>
   </si>
   <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>LMCDONALD6361@COX.NET</t>
   </si>
   <si>
     <t>3556</t>
@@ -2209,62 +2197,50 @@
   <si>
     <t>FAWN.N.JONES@GMAIL.COM</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>Thornton</t>
   </si>
   <si>
     <t>CHERYLTHORNTON1215@GMAIL.COM</t>
   </si>
   <si>
     <t>Grady</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>Thumann</t>
   </si>
   <si>
     <t>SHANNONCHRISTMAS@YAHOO.COM</t>
   </si>
   <si>
-    <t>4864</t>
-[...10 lines deleted...]
-  <si>
     <t>6235</t>
   </si>
   <si>
     <t>Turbett</t>
   </si>
   <si>
     <t>Kasandra</t>
   </si>
   <si>
     <t>KASANDRA.SCOTT@GMAIL.COM</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>TURNERLCSW@YAHOO.COM</t>
   </si>
   <si>
     <t>1550</t>
@@ -2278,81 +2254,66 @@
   <si>
     <t>BARBARAU1987@GMAIL.COM</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t xml:space="preserve">Charles  </t>
   </si>
   <si>
     <t>charleslvaughan@yahoo.com</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>Vaughn-Castor</t>
   </si>
   <si>
     <t>Kirsten E.</t>
   </si>
   <si>
     <t>KCASTORLCSW@LIVE.COM</t>
   </si>
   <si>
-    <t>2890</t>
-[...11 lines deleted...]
-    <t>Delaware</t>
+    <t>6331</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>CAWALKER33@GMAIL.COM</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>Walker</t>
-[...1 lines deleted...]
-  <si>
     <t>Raymond G.</t>
   </si>
   <si>
     <t>RGWALKER1948@GMAIL.COM</t>
-  </si>
-[...4 lines deleted...]
-    <t>CAWALKER33@GMAIL.COM</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
     <t>Sharolyn</t>
   </si>
   <si>
     <t xml:space="preserve">	sharolyn.wallace@tulsacc.edu</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>Waller-Stafford</t>
   </si>
   <si>
     <t>Nanette L.</t>
   </si>
   <si>
     <t>NLWALLER22@SBCGLOBAL.NET</t>
   </si>
@@ -2424,159 +2385,159 @@
   </si>
   <si>
     <t>dianmsw@gmail.com</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>Zayas</t>
   </si>
   <si>
     <t>Angela L.</t>
   </si>
   <si>
     <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2588,180 +2549,180 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2769,51 +2730,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2880,65 +2841,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2959,128 +2920,149 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CODEMANELECT@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHONTACROWDER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mbrand@ouhsc.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BEVERLY.DARLENE.MCCLURE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HSCOBB1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE4D3955-AD3F-476F-8863-AA9A6CA7CEFE}">
-  <dimension ref="A1:H197"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE8488B5-2B3F-498D-A49C-47D632F4ACC2}">
+  <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="42.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="5">
         <v>7935</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="6">
-        <v>46231</v>
+        <v>47274</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="8">
@@ -3090,5268 +3072,5186 @@
         <v>17</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="8">
         <v>46903</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="8">
         <v>46769</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5">
         <v>4579</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="8">
         <v>47190</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G6" s="10" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="5">
         <v>20521</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="6">
         <v>46706</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="8">
         <v>46489</v>
       </c>
-      <c r="G8" s="14" t="s">
+      <c r="G8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="8">
         <v>46903</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>46594</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>49</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5">
         <v>8807</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="11">
         <v>46882</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>52</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="13">
-[...2 lines deleted...]
-      <c r="G12" s="12" t="s">
+      <c r="F12" s="8">
+        <v>47274</v>
+      </c>
+      <c r="G12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>46980</v>
       </c>
-      <c r="G13" s="12" t="s">
+      <c r="G13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="11">
         <v>46315</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="14" t="s">
         <v>64</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="11">
         <v>46882</v>
       </c>
-      <c r="G15" s="12" t="s">
+      <c r="G15" s="14" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="11">
         <v>46882</v>
       </c>
-      <c r="G16" s="9" t="s">
+      <c r="G16" s="15" t="s">
         <v>73</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="5">
         <v>7672</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="8">
         <v>47190</v>
       </c>
-      <c r="G17" s="11" t="s">
+      <c r="G17" s="10" t="s">
         <v>77</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="11">
         <v>47050</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G18" s="13" t="s">
         <v>81</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>85</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="8">
-[...2 lines deleted...]
-      <c r="G19" s="15" t="s">
+      <c r="F19" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G19" s="14" t="s">
         <v>86</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="D20" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="D20" s="4" t="s">
+      <c r="E20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G20" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="7" t="s">
+      <c r="H20" s="5" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F21" s="8">
-[...2 lines deleted...]
-      <c r="G21" s="7" t="s">
+      <c r="F21" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G21" s="14" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="D22" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="D22" s="4" t="s">
+      <c r="E22" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G22" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="E22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" s="5" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="D23" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="E23" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G23" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="E23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="5" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="D24" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="D24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F24" s="8">
-[...2 lines deleted...]
-      <c r="G24" s="15" t="s">
+      <c r="F24" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G24" s="12" t="s">
         <v>107</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="B25" s="5">
+        <v>1896</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="E25" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="11">
+        <v>47274</v>
+      </c>
+      <c r="G25" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="H25" s="5" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="D26" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="D26" s="4" t="s">
+      <c r="E26" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G26" s="14" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="C27" s="4" t="s">
+      <c r="D27" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="E27" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G27" s="14" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="D28" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="D28" s="4" t="s">
+      <c r="E28" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G28" s="14" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="5">
         <v>8498</v>
       </c>
       <c r="C29" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="E29" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G29" s="16" t="s">
         <v>125</v>
       </c>
-      <c r="E29" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="11" t="s">
+      <c r="H29" s="5" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="C30" s="4" t="s">
+      <c r="D30" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="D30" s="4" t="s">
+      <c r="E30" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G30" s="14" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="D31" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="E31" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G31" s="14" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="D32" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="E32" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G32" s="13" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="D33" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="E33" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="E33" s="4" t="s">
+      <c r="F33" s="11">
+        <v>47274</v>
+      </c>
+      <c r="G33" s="14" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="D34" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="D34" s="4" t="s">
+      <c r="E34" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="11">
+        <v>47158</v>
+      </c>
+      <c r="G34" s="14" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="B35" s="5" t="s">
+      <c r="C35" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="D35" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="E35" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="11">
+        <v>47274</v>
+      </c>
+      <c r="G35" s="17" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C36" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="D36" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="D36" s="4" t="s">
+      <c r="E36" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G36" s="14" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C37" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="D37" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="D37" s="4" t="s">
+      <c r="E37" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G37" s="14" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="D38" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="D38" s="4" t="s">
+      <c r="E38" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G38" s="14" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="D39" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="E39" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G39" s="12" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="D40" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="E40" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G40" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="E40" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="9" t="s">
+      <c r="H40" s="5" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="D41" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="E41" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G41" s="12" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="C42" s="4" t="s">
+      <c r="D42" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="D42" s="4" t="s">
+      <c r="E42" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G42" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="E42" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G42" s="7" t="s">
+      <c r="H42" s="5" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="5" t="s">
+      <c r="B43" s="5">
+        <v>4605</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="C43" s="4" t="s">
+      <c r="D43" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="E43" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G43" s="16" t="s">
         <v>185</v>
       </c>
-      <c r="E43" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="7" t="s">
+      <c r="H43" s="5" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="5">
-        <v>4605</v>
+      <c r="B44" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>188</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>189</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F44" s="8">
-[...2 lines deleted...]
-      <c r="G44" s="11" t="s">
+      <c r="F44" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G44" s="12" t="s">
         <v>190</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>191</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="D45" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="E45" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G45" s="14" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C46" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="D46" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="E46" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G46" s="12" t="s">
         <v>198</v>
       </c>
-      <c r="E46" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H46" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="C47" s="4" t="s">
+      <c r="D47" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="E47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G47" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="E47" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G47" s="7" t="s">
+      <c r="H47" s="5" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>204</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F48" s="8">
+      <c r="F48" s="11">
         <v>46882</v>
       </c>
-      <c r="G48" s="7" t="s">
+      <c r="G48" s="14" t="s">
         <v>207</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>208</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C49" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="C49" s="4" t="s">
+      <c r="D49" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="D49" s="4" t="s">
+      <c r="E49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G49" s="14" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C50" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="C50" s="4" t="s">
+      <c r="D50" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="D50" s="4" t="s">
+      <c r="E50" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G50" s="18" t="s">
         <v>215</v>
       </c>
-      <c r="E50" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H50" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C51" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="D51" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="E51" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G51" s="18" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C52" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="D52" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="E52" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="11">
+        <v>47274</v>
+      </c>
+      <c r="G52" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="E52" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H52" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="D53" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="E53" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G53" s="12" t="s">
         <v>227</v>
       </c>
-      <c r="E53" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H53" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B54" s="5" t="s">
+      <c r="B54" s="5">
+        <v>4558</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="C54" s="4" t="s">
+      <c r="E54" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G54" s="14" t="s">
         <v>230</v>
       </c>
-      <c r="D54" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H54" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="5">
-        <v>4558</v>
+      <c r="B55" s="5" t="s">
+        <v>231</v>
       </c>
       <c r="C55" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="E55" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G55" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="E55" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" s="5" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C56" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="C56" s="4" t="s">
+      <c r="D56" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="D56" s="4" t="s">
+      <c r="E56" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G56" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="E56" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H56" s="5" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="C57" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="C57" s="4" t="s">
+      <c r="D57" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="D57" s="4" t="s">
+      <c r="E57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G57" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="E57" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G57" s="9" t="s">
+      <c r="H57" s="5" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>244</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>245</v>
       </c>
       <c r="D58" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G58" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="E58" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G58" s="7" t="s">
+      <c r="H58" s="5" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C59" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="C59" s="4" t="s">
+      <c r="D59" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="D59" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F59" s="8">
-[...2 lines deleted...]
-      <c r="G59" s="9" t="s">
+      <c r="F59" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G59" s="12" t="s">
         <v>251</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>252</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C60" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="C60" s="4" t="s">
+      <c r="D60" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="D60" s="4" t="s">
+      <c r="E60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G60" s="9" t="s">
         <v>255</v>
       </c>
-      <c r="E60" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H60" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C61" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="D61" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="E61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G61" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="E61" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G61" s="7" t="s">
+      <c r="H61" s="5" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>262</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>263</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F62" s="8">
-[...2 lines deleted...]
-      <c r="G62" s="7" t="s">
+      <c r="F62" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G62" s="14" t="s">
         <v>264</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>265</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C63" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="D63" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="E63" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="11">
+        <v>47190</v>
+      </c>
+      <c r="G63" s="14" t="s">
         <v>268</v>
       </c>
-      <c r="E63" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H63" s="5" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C64" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C64" s="4" t="s">
+      <c r="D64" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="E64" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G64" s="15" t="s">
         <v>272</v>
       </c>
-      <c r="E64" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H64" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C65" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="D65" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="E65" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G65" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="E65" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G65" s="7" t="s">
+      <c r="H65" s="5" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>280</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F66" s="8">
-[...2 lines deleted...]
-      <c r="G66" s="7" t="s">
+      <c r="F66" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G66" s="13" t="s">
         <v>281</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>282</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>8</v>
+        <v>148</v>
       </c>
       <c r="B67" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C67" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="C67" s="4" t="s">
+      <c r="D67" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="D67" s="4" t="s">
+      <c r="E67" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G67" s="15" t="s">
         <v>285</v>
       </c>
-      <c r="E67" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>149</v>
+        <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C68" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="C68" s="4" t="s">
+      <c r="D68" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="E68" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G68" s="9" t="s">
         <v>289</v>
       </c>
-      <c r="E68" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H68" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C69" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="C69" s="4" t="s">
+      <c r="D69" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="D69" s="4" t="s">
+      <c r="E69" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G69" s="9" t="s">
         <v>293</v>
       </c>
-      <c r="E69" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H69" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C70" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="C70" s="4" t="s">
+      <c r="D70" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="D70" s="4" t="s">
+      <c r="E70" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G70" s="9" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="C71" s="4" t="s">
+      <c r="D71" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G71" s="13" t="s">
         <v>300</v>
       </c>
-      <c r="D71" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H71" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="D72" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="C72" s="4" t="s">
+      <c r="E72" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G72" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="D72" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H72" s="5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C73" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="C73" s="4" t="s">
+      <c r="D73" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="D73" s="4" t="s">
+      <c r="E73" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G73" s="19" t="s">
         <v>308</v>
       </c>
-      <c r="E73" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H73" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C74" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="C74" s="4" t="s">
+      <c r="D74" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="D74" s="4" t="s">
+      <c r="E74" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G74" s="12" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C75" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="C75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="4" t="s">
-        <v>316</v>
+        <v>76</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="8">
         <v>46882</v>
       </c>
-      <c r="G75" s="15" t="s">
-        <v>317</v>
+      <c r="G75" s="10" t="s">
+        <v>315</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="D76" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="C76" s="4" t="s">
+      <c r="E76" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G76" s="20" t="s">
         <v>319</v>
       </c>
-      <c r="D76" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H76" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C77" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="C77" s="4" t="s">
+      <c r="D77" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="8">
+        <v>47274</v>
+      </c>
+      <c r="G77" s="9" t="s">
         <v>322</v>
       </c>
-      <c r="D77" s="4" t="s">
+      <c r="H77" s="5" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C78" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="C78" s="4" t="s">
+      <c r="D78" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="D78" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F78" s="8">
-[...2 lines deleted...]
-      <c r="G78" s="9" t="s">
+      <c r="F78" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G78" s="14" t="s">
         <v>327</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>328</v>
+        <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C79" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="D79" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G79" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="H79" s="5" t="s">
         <v>331</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C80" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="D80" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="D80" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="8">
-        <v>46489</v>
-[...1 lines deleted...]
-      <c r="G80" s="21" t="s">
+        <v>46321</v>
+      </c>
+      <c r="G80" s="9" t="s">
         <v>335</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>337</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>338</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>339</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F81" s="13">
-[...2 lines deleted...]
-      <c r="G81" s="12" t="s">
+      <c r="F81" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G81" s="9" t="s">
         <v>340</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>341</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C82" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="D82" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G82" s="21" t="s">
         <v>343</v>
       </c>
-      <c r="D82" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H82" s="5" t="s">
-        <v>187</v>
+        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="D83" s="4" t="s">
         <v>346</v>
       </c>
-      <c r="C83" s="4" t="s">
+      <c r="E83" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G83" s="9" t="s">
         <v>347</v>
       </c>
-      <c r="D83" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H83" s="5" t="s">
-        <v>341</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="C84" s="4" t="s">
         <v>349</v>
       </c>
-      <c r="C84" s="4" t="s">
+      <c r="D84" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="D84" s="4" t="s">
+      <c r="E84" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G84" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="E84" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G84" s="12" t="s">
+      <c r="H84" s="5" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="5" t="s">
+      <c r="B85" s="5">
+        <v>3211</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="C85" s="4" t="s">
+      <c r="E85" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="22">
+        <v>46594</v>
+      </c>
+      <c r="G85" s="9" t="s">
         <v>354</v>
       </c>
-      <c r="D85" s="4" t="s">
+      <c r="H85" s="5" t="s">
         <v>355</v>
-      </c>
-[...10 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5">
-        <v>3211</v>
+        <v>100</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D86" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G86" s="9" t="s">
         <v>358</v>
       </c>
-      <c r="E86" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H86" s="5" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B87" s="5">
-        <v>100</v>
+      <c r="B87" s="5" t="s">
+        <v>359</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>360</v>
       </c>
       <c r="D87" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G87" s="13" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>362</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B88" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B88" s="5">
+        <v>3552</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="C88" s="4" t="s">
+      <c r="D88" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="D88" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F88" s="13">
-[...2 lines deleted...]
-      <c r="G88" s="12" t="s">
+      <c r="F88" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G88" s="14" t="s">
         <v>365</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="5" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>3552</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>367</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>368</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F89" s="8">
-[...2 lines deleted...]
-      <c r="G89" s="12" t="s">
+      <c r="F89" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G89" s="14" t="s">
         <v>369</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>370</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>371</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>372</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F90" s="13">
-        <v>46903</v>
+      <c r="F90" s="11">
+        <v>46769</v>
       </c>
       <c r="G90" s="12" t="s">
         <v>373</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>374</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>375</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>376</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F91" s="8">
-        <v>46769</v>
+      <c r="F91" s="11">
+        <v>46594</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>377</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>378</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>379</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>380</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="8">
-        <v>46594</v>
-[...1 lines deleted...]
-      <c r="G92" s="7" t="s">
+        <v>46231</v>
+      </c>
+      <c r="G92" s="9" t="s">
         <v>381</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>382</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>383</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>384</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="8">
-        <v>46231</v>
-[...1 lines deleted...]
-      <c r="G93" s="7" t="s">
+        <v>46594</v>
+      </c>
+      <c r="G93" s="10" t="s">
         <v>385</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>96</v>
+        <v>386</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>8</v>
+        <v>387</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="8">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>46706</v>
+      </c>
+      <c r="G94" s="9" t="s">
+        <v>391</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>391</v>
+        <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>394</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G95" s="10" t="s">
+        <v>46980</v>
+      </c>
+      <c r="G95" s="7" t="s">
         <v>395</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>397</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F96" s="13">
-[...3 lines deleted...]
-        <v>399</v>
+      <c r="F96" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G96" s="9" t="s">
+        <v>400</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>400</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>401</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>402</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>403</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F97" s="13">
-[...2 lines deleted...]
-      <c r="G97" s="12" t="s">
+      <c r="F97" s="11">
+        <v>46178</v>
+      </c>
+      <c r="G97" s="14" t="s">
         <v>404</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>13</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F98" s="13">
-[...3 lines deleted...]
-        <v>408</v>
+      <c r="F98" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G98" s="9" t="s">
+        <v>409</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>410</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>411</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>412</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F99" s="13">
-[...2 lines deleted...]
-      <c r="G99" s="14" t="s">
+      <c r="F99" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G99" s="9" t="s">
         <v>413</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>414</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>416</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F100" s="13">
-[...2 lines deleted...]
-      <c r="G100" s="12" t="s">
+      <c r="F100" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G100" s="20" t="s">
         <v>417</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>418</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>419</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="8">
-        <v>46769</v>
-[...1 lines deleted...]
-      <c r="G101" s="16" t="s">
+        <v>46315</v>
+      </c>
+      <c r="G101" s="9" t="s">
         <v>421</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>45</v>
+        <v>422</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>424</v>
+        <v>76</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F102" s="13">
-[...2 lines deleted...]
-      <c r="G102" s="12" t="s">
+      <c r="F102" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G102" s="14" t="s">
         <v>425</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>426</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C103" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="D103" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="D103" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F103" s="13">
-        <v>46399</v>
+      <c r="F103" s="11">
+        <v>46706</v>
       </c>
       <c r="G103" s="12" t="s">
         <v>429</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>430</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>431</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>432</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G104" s="21" t="s">
+        <v>47071</v>
+      </c>
+      <c r="G104" s="9" t="s">
         <v>433</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>40</v>
+        <v>434</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B105" s="5" t="s">
-        <v>434</v>
+      <c r="B105" s="5">
+        <v>5805</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>435</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>312</v>
+        <v>436</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F105" s="13">
-[...3 lines deleted...]
-        <v>436</v>
+      <c r="F105" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>437</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>439</v>
+        <v>307</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="8">
-        <v>47071</v>
-[...1 lines deleted...]
-      <c r="G106" s="7" t="s">
+        <v>46706</v>
+      </c>
+      <c r="G106" s="9" t="s">
         <v>440</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>441</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B107" s="5">
-        <v>5805</v>
+      <c r="B107" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>443</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F107" s="8">
-[...2 lines deleted...]
-      <c r="G107" s="9" t="s">
+      <c r="F107" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G107" s="13" t="s">
         <v>444</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>445</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>446</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>447</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F108" s="13">
-[...2 lines deleted...]
-      <c r="G108" s="12" t="s">
+      <c r="F108" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G108" s="14" t="s">
         <v>448</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>40</v>
+        <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F109" s="13">
-[...3 lines deleted...]
-        <v>452</v>
+      <c r="F109" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G109" s="14" t="s">
+        <v>453</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>453</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>454</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>455</v>
       </c>
       <c r="D110" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G110" s="12" t="s">
         <v>456</v>
       </c>
-      <c r="E110" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H110" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="C111" s="4" t="s">
         <v>458</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="D111" s="4" t="s">
         <v>459</v>
       </c>
-      <c r="D111" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F111" s="8">
-        <v>46903</v>
+      <c r="F111" s="11">
+        <v>46769</v>
       </c>
       <c r="G111" s="15" t="s">
         <v>460</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>461</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>462</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>463</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="8">
-        <v>46769</v>
-[...1 lines deleted...]
-      <c r="G112" s="7" t="s">
+        <v>46882</v>
+      </c>
+      <c r="G112" s="9" t="s">
         <v>464</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>465</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>466</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>467</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F113" s="8">
-[...2 lines deleted...]
-      <c r="G113" s="7" t="s">
+      <c r="F113" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G113" s="12" t="s">
         <v>468</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>40</v>
+        <v>469</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F114" s="8">
-[...3 lines deleted...]
-        <v>472</v>
+      <c r="F114" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G114" s="12" t="s">
+        <v>473</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>473</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>474</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>475</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>476</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="8">
-        <v>46882</v>
-[...1 lines deleted...]
-      <c r="G115" s="10" t="s">
+        <v>46315</v>
+      </c>
+      <c r="G115" s="9" t="s">
         <v>477</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>478</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>480</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F116" s="13">
-[...2 lines deleted...]
-      <c r="G116" s="12" t="s">
+      <c r="F116" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G116" s="9" t="s">
         <v>481</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="5" t="s">
+      <c r="B117" s="5">
+        <v>20368</v>
+      </c>
+      <c r="C117" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="C117" s="4" t="s">
+      <c r="D117" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="D117" s="4" t="s">
+      <c r="E117" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="E117" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G117" s="9" t="s">
+      <c r="F117" s="11">
+        <v>47274</v>
+      </c>
+      <c r="G117" s="17" t="s">
         <v>485</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>486</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F118" s="13">
+      <c r="F118" s="11">
         <v>46706</v>
       </c>
-      <c r="G118" s="12" t="s">
+      <c r="G118" s="13" t="s">
         <v>488</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>489</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>490</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>491</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F119" s="13">
+      <c r="F119" s="11">
         <v>47190</v>
       </c>
-      <c r="G119" s="12" t="s">
+      <c r="G119" s="14" t="s">
         <v>492</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>493</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>494</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F120" s="8">
+      <c r="F120" s="11">
         <v>46903</v>
       </c>
-      <c r="G120" s="9" t="s">
+      <c r="G120" s="15" t="s">
         <v>495</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>496</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>497</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>498</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="8">
         <v>46489</v>
       </c>
-      <c r="G121" s="15" t="s">
+      <c r="G121" s="9" t="s">
         <v>499</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>500</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>501</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>502</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F122" s="8">
         <v>46706</v>
       </c>
-      <c r="G122" s="7" t="s">
+      <c r="G122" s="9" t="s">
         <v>503</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>504</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>505</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>506</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F123" s="8">
+      <c r="F123" s="11">
         <v>46903</v>
       </c>
-      <c r="G123" s="10" t="s">
+      <c r="G123" s="21" t="s">
         <v>507</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>508</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>509</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F124" s="13">
+      <c r="F124" s="8">
         <v>46594</v>
       </c>
-      <c r="G124" s="12" t="s">
+      <c r="G124" s="9" t="s">
         <v>510</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>511</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>512</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>513</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="13">
+      <c r="F125" s="8">
         <v>47190</v>
       </c>
-      <c r="G125" s="12" t="s">
+      <c r="G125" s="9" t="s">
         <v>514</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>515</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>516</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>517</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F126" s="8">
+      <c r="F126" s="11">
         <v>46706</v>
       </c>
-      <c r="G126" s="21" t="s">
+      <c r="G126" s="12" t="s">
         <v>518</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>519</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>520</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>521</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F127" s="13">
-[...2 lines deleted...]
-      <c r="G127" s="12" t="s">
+      <c r="F127" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G127" s="9" t="s">
         <v>522</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>523</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>524</v>
       </c>
       <c r="D128" s="4" t="s">
         <v>525</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F128" s="13">
-[...2 lines deleted...]
-      <c r="G128" s="12" t="s">
+      <c r="F128" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G128" s="10" t="s">
         <v>526</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>527</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>528</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="8">
-        <v>46489</v>
-[...1 lines deleted...]
-      <c r="G129" s="11" t="s">
+        <v>46315</v>
+      </c>
+      <c r="G129" s="9" t="s">
         <v>530</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>531</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>532</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>533</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F130" s="13">
-        <v>46315</v>
+      <c r="F130" s="11">
+        <v>47071</v>
       </c>
       <c r="G130" s="12" t="s">
         <v>534</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>535</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>536</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>537</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F131" s="13">
-[...2 lines deleted...]
-      <c r="G131" s="12" t="s">
+      <c r="F131" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G131" s="9" t="s">
         <v>538</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B132" s="5" t="s">
+      <c r="B132" s="5">
+        <v>7709</v>
+      </c>
+      <c r="C132" s="4" t="s">
         <v>539</v>
       </c>
-      <c r="C132" s="4" t="s">
+      <c r="D132" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="D132" s="4" t="s">
+      <c r="E132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F132" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G132" s="10" t="s">
         <v>541</v>
       </c>
-      <c r="E132" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G132" s="12" t="s">
+      <c r="H132" s="5" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B133" s="5">
-        <v>7709</v>
+      <c r="B133" s="5" t="s">
+        <v>543</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>544</v>
+        <v>326</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="8">
-        <v>47155</v>
-[...1 lines deleted...]
-      <c r="G133" s="11" t="s">
+        <v>46903</v>
+      </c>
+      <c r="G133" s="9" t="s">
         <v>545</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>546</v>
+        <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="C134" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="C134" s="4" t="s">
+      <c r="D134" s="4" t="s">
         <v>548</v>
       </c>
-      <c r="D134" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F134" s="13">
-[...2 lines deleted...]
-      <c r="G134" s="12" t="s">
+      <c r="F134" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G134" s="9" t="s">
         <v>549</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>550</v>
       </c>
       <c r="C135" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="D135" s="4" t="s">
         <v>551</v>
       </c>
-      <c r="D135" s="4" t="s">
+      <c r="E135" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G135" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="E135" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G135" s="12" t="s">
+      <c r="H135" s="5" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>554</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F136" s="13">
-        <v>46489</v>
+      <c r="F136" s="11">
+        <v>47274</v>
       </c>
       <c r="G136" s="12" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>557</v>
+        <v>449</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>558</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>559</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>560</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F137" s="13">
-[...2 lines deleted...]
-      <c r="G137" s="12" t="s">
+      <c r="F137" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G137" s="14" t="s">
         <v>561</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>453</v>
+        <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>562</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>563</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>564</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F138" s="8">
-[...2 lines deleted...]
-      <c r="G138" s="15" t="s">
+      <c r="F138" s="11">
+        <v>47155</v>
+      </c>
+      <c r="G138" s="14" t="s">
         <v>565</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F139" s="8">
-[...3 lines deleted...]
-        <v>569</v>
+      <c r="F139" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G139" s="14" t="s">
+        <v>570</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>570</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>571</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>572</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>573</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F140" s="8">
-[...2 lines deleted...]
-      <c r="G140" s="7" t="s">
+      <c r="F140" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G140" s="14" t="s">
         <v>574</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>13</v>
+        <v>331</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>575</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>576</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>577</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F141" s="8">
-[...2 lines deleted...]
-      <c r="G141" s="7" t="s">
+      <c r="F141" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G141" s="12" t="s">
         <v>578</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>336</v>
+        <v>40</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>579</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>580</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>581</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F142" s="8">
-[...2 lines deleted...]
-      <c r="G142" s="7" t="s">
+      <c r="F142" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G142" s="14" t="s">
         <v>582</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>583</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>584</v>
       </c>
       <c r="D143" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F143" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G143" s="23" t="s">
         <v>585</v>
       </c>
-      <c r="E143" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H143" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="C144" s="4" t="s">
         <v>587</v>
       </c>
-      <c r="C144" s="4" t="s">
+      <c r="D144" s="4" t="s">
         <v>588</v>
       </c>
-      <c r="D144" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="8">
-        <v>46706</v>
-[...1 lines deleted...]
-      <c r="G144" s="11" t="s">
+        <v>46769</v>
+      </c>
+      <c r="G144" s="9" t="s">
         <v>589</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>590</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>591</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>592</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="8">
-        <v>46769</v>
-[...1 lines deleted...]
-      <c r="G145" s="7" t="s">
+        <v>47155</v>
+      </c>
+      <c r="G145" s="9" t="s">
         <v>593</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>594</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>595</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>596</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F146" s="8">
-[...2 lines deleted...]
-      <c r="G146" s="10" t="s">
+      <c r="F146" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G146" s="13" t="s">
         <v>597</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B147" s="5" t="s">
+      <c r="B147" s="5">
+        <v>20464</v>
+      </c>
+      <c r="C147" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="C147" s="4" t="s">
+      <c r="D147" s="4" t="s">
         <v>599</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="E147" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F147" s="22">
+        <v>46399</v>
+      </c>
+      <c r="G147" s="14" t="s">
         <v>600</v>
       </c>
-      <c r="E147" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G147" s="12" t="s">
+      <c r="H147" s="5" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B148" s="5">
-        <v>20464</v>
+      <c r="B148" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F148" s="22">
-[...3 lines deleted...]
-        <v>604</v>
+      <c r="F148" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G148" s="14" t="s">
+        <v>605</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>605</v>
+        <v>449</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>606</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>607</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>608</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F149" s="8">
-[...2 lines deleted...]
-      <c r="G149" s="15" t="s">
+      <c r="F149" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G149" s="14" t="s">
         <v>609</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>453</v>
+        <v>610</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>612</v>
+        <v>129</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F150" s="8">
-[...2 lines deleted...]
-      <c r="G150" s="7" t="s">
+      <c r="F150" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G150" s="14" t="s">
         <v>613</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>614</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B151" s="5" t="s">
+      <c r="B151" s="5">
+        <v>3231</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="D151" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="C151" s="4" t="s">
+      <c r="E151" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F151" s="11">
+        <v>46119</v>
+      </c>
+      <c r="G151" s="14" t="s">
         <v>616</v>
       </c>
-      <c r="D151" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H151" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B152" s="5">
-        <v>3231</v>
+      <c r="B152" s="5" t="s">
+        <v>617</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>618</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>619</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F152" s="8">
-[...2 lines deleted...]
-      <c r="G152" s="7" t="s">
+      <c r="F152" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G152" s="14" t="s">
         <v>620</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>621</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>622</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>623</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F153" s="8">
+      <c r="F153" s="11">
         <v>46769</v>
       </c>
-      <c r="G153" s="7" t="s">
+      <c r="G153" s="15" t="s">
         <v>624</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>625</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>626</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>627</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="8">
         <v>46769</v>
       </c>
-      <c r="G154" s="7" t="s">
+      <c r="G154" s="9" t="s">
         <v>628</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>13</v>
+        <v>629</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F155" s="8">
-[...3 lines deleted...]
-        <v>632</v>
+      <c r="F155" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G155" s="21" t="s">
+        <v>633</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>633</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>634</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>635</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>636</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="8">
-        <v>47050</v>
-[...1 lines deleted...]
-      <c r="G156" s="10" t="s">
+        <v>46769</v>
+      </c>
+      <c r="G156" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>638</v>
       </c>
       <c r="C157" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D157" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="D157" s="4" t="s">
+      <c r="E157" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F157" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G157" s="9" t="s">
         <v>640</v>
       </c>
-      <c r="E157" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H157" s="5" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="C158" s="4" t="s">
         <v>642</v>
       </c>
-      <c r="C158" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F158" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G158" s="9" t="s">
         <v>643</v>
       </c>
-      <c r="E158" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H158" s="5" t="s">
-        <v>328</v>
+        <v>40</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B159" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="C159" s="4" t="s">
         <v>645</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="D159" s="4" t="s">
         <v>646</v>
       </c>
-      <c r="D159" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F159" s="13">
-[...2 lines deleted...]
-      <c r="G159" s="14" t="s">
+      <c r="F159" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G159" s="13" t="s">
         <v>647</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>648</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>649</v>
       </c>
       <c r="D160" s="4" t="s">
         <v>650</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F160" s="13">
-[...2 lines deleted...]
-      <c r="G160" s="12" t="s">
+      <c r="F160" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G160" s="14" t="s">
         <v>651</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>652</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>653</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>654</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F161" s="13">
-[...2 lines deleted...]
-      <c r="G161" s="12" t="s">
+      <c r="F161" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G161" s="14" t="s">
         <v>655</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>656</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>657</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>658</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F162" s="8">
-[...2 lines deleted...]
-      <c r="G162" s="15" t="s">
+      <c r="F162" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G162" s="14" t="s">
         <v>659</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>660</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>661</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>662</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F163" s="8">
-[...2 lines deleted...]
-      <c r="G163" s="7" t="s">
+      <c r="F163" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G163" s="15" t="s">
         <v>663</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>13</v>
+        <v>664</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F164" s="8">
-[...3 lines deleted...]
-        <v>667</v>
+      <c r="F164" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G164" s="12" t="s">
+        <v>668</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>668</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>669</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>670</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>671</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F165" s="8">
-[...2 lines deleted...]
-      <c r="G165" s="7" t="s">
+      <c r="F165" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G165" s="14" t="s">
         <v>672</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>673</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>674</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>675</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F166" s="8">
-[...2 lines deleted...]
-      <c r="G166" s="10" t="s">
+      <c r="F166" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G166" s="14" t="s">
         <v>676</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>677</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>678</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>679</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F167" s="8">
+      <c r="F167" s="11">
         <v>46315</v>
       </c>
-      <c r="G167" s="9" t="s">
+      <c r="G167" s="14" t="s">
         <v>680</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>681</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>682</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>683</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F168" s="8">
-[...2 lines deleted...]
-      <c r="G168" s="7" t="s">
+      <c r="F168" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G168" s="14" t="s">
         <v>684</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>45</v>
+        <v>629</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>685</v>
       </c>
       <c r="C169" s="4" t="s">
         <v>686</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>687</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F169" s="8">
+      <c r="F169" s="11">
         <v>46980</v>
       </c>
-      <c r="G169" s="7" t="s">
+      <c r="G169" s="14" t="s">
         <v>688</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>633</v>
+        <v>689</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B170" s="5" t="s">
-        <v>689</v>
+      <c r="B170" s="5">
+        <v>4334</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>690</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>691</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F170" s="8">
-[...2 lines deleted...]
-      <c r="G170" s="7" t="s">
+      <c r="F170" s="22">
+        <v>46489</v>
+      </c>
+      <c r="G170" s="14" t="s">
         <v>692</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>693</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B171" s="5">
-        <v>4334</v>
+      <c r="B171" s="5" t="s">
+        <v>693</v>
       </c>
       <c r="C171" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="D171" s="4" t="s">
         <v>694</v>
       </c>
-      <c r="D171" s="4" t="s">
+      <c r="E171" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F171" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G171" s="18" t="s">
         <v>695</v>
       </c>
-      <c r="E171" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H171" s="5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="C172" s="4" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>698</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F172" s="8">
-[...2 lines deleted...]
-      <c r="G172" s="18" t="s">
+      <c r="F172" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G172" s="14" t="s">
         <v>699</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B173" s="5" t="s">
+      <c r="B173" s="5">
+        <v>8310</v>
+      </c>
+      <c r="C173" s="4" t="s">
         <v>700</v>
       </c>
-      <c r="C173" s="4" t="s">
+      <c r="D173" s="4" t="s">
         <v>701</v>
       </c>
-      <c r="D173" s="4" t="s">
+      <c r="E173" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G173" s="10" t="s">
         <v>702</v>
       </c>
-      <c r="E173" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H173" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B174" s="5">
-        <v>8310</v>
+      <c r="B174" s="5" t="s">
+        <v>703</v>
       </c>
       <c r="C174" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D174" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="D174" s="4" t="s">
+      <c r="E174" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F174" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G174" s="24" t="s">
         <v>705</v>
-      </c>
-[...7 lines deleted...]
-        <v>706</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B175" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="C175" s="4" t="s">
         <v>707</v>
       </c>
-      <c r="C175" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F175" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G175" s="9" t="s">
         <v>708</v>
       </c>
-      <c r="E175" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H175" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B176" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="C176" s="4" t="s">
         <v>710</v>
       </c>
-      <c r="C176" s="4" t="s">
+      <c r="D176" s="4" t="s">
         <v>711</v>
       </c>
-      <c r="D176" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F176" s="13">
-[...2 lines deleted...]
-      <c r="G176" s="12" t="s">
+      <c r="F176" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G176" s="9" t="s">
         <v>712</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>713</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>714</v>
       </c>
       <c r="D177" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F177" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G177" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="E177" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G177" s="23" t="s">
+      <c r="H177" s="5" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>717</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>718</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>537</v>
+        <v>55</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F178" s="13">
-        <v>46980</v>
+      <c r="F178" s="11">
+        <v>46769</v>
       </c>
       <c r="G178" s="12" t="s">
         <v>719</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B179" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="C179" s="4" t="s">
         <v>721</v>
       </c>
-      <c r="C179" s="4" t="s">
+      <c r="D179" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="D179" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E179" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F179" s="13">
-        <v>46769</v>
+      <c r="F179" s="11">
+        <v>46882</v>
       </c>
       <c r="G179" s="12" t="s">
         <v>723</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>724</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>725</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>726</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="8">
-        <v>46042</v>
-[...1 lines deleted...]
-      <c r="G180" s="9" t="s">
+        <v>47071</v>
+      </c>
+      <c r="G180" s="10" t="s">
         <v>727</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>328</v>
+        <v>553</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>728</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>729</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>730</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="8">
-        <v>46882</v>
+        <v>46231</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>731</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B182" s="5" t="s">
+      <c r="B182" s="5">
+        <v>2543</v>
+      </c>
+      <c r="C182" s="4" t="s">
         <v>732</v>
       </c>
-      <c r="C182" s="4" t="s">
+      <c r="D182" s="4" t="s">
         <v>733</v>
       </c>
-      <c r="D182" s="4" t="s">
+      <c r="E182" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F182" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G182" s="10" t="s">
         <v>734</v>
       </c>
-      <c r="E182" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H182" s="5" t="s">
-        <v>557</v>
+        <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="C183" s="4" t="s">
         <v>736</v>
       </c>
-      <c r="C183" s="4" t="s">
+      <c r="D183" s="4" t="s">
         <v>737</v>
       </c>
-      <c r="D183" s="4" t="s">
+      <c r="E183" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G183" s="9" t="s">
         <v>738</v>
       </c>
-      <c r="E183" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H183" s="5" t="s">
-        <v>441</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B184" s="5">
-        <v>2543</v>
+      <c r="B184" s="5" t="s">
+        <v>739</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>740</v>
       </c>
       <c r="D184" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F184" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G184" s="10" t="s">
         <v>741</v>
       </c>
-      <c r="E184" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H184" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B185" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="D185" s="4" t="s">
         <v>743</v>
       </c>
-      <c r="C185" s="4" t="s">
+      <c r="E185" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F185" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G185" s="12" t="s">
         <v>744</v>
-      </c>
-[...10 lines deleted...]
-        <v>746</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A186" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B186" s="5" t="s">
+      <c r="A186" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="26" t="s">
+        <v>745</v>
+      </c>
+      <c r="C186" s="25" t="s">
+        <v>746</v>
+      </c>
+      <c r="D186" s="25" t="s">
         <v>747</v>
       </c>
-      <c r="C186" s="4" t="s">
+      <c r="E186" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F186" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G186" s="7" t="s">
         <v>748</v>
       </c>
-      <c r="D186" s="4" t="s">
-[...12 lines deleted...]
-        <v>751</v>
+      <c r="H186" s="26" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B187" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="E187" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F187" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G187" s="12" t="s">
         <v>752</v>
       </c>
-      <c r="C187" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H187" s="5" t="s">
-        <v>45</v>
+        <v>449</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B188" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F188" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G188" s="12" t="s">
         <v>756</v>
       </c>
-      <c r="C188" s="4" t="s">
-[...11 lines deleted...]
-      <c r="G188" s="11" t="s">
+      <c r="H188" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="H188" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B189" s="26" t="s">
+      <c r="C189" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="C189" s="25" t="s">
+      <c r="D189" s="4" t="s">
         <v>759</v>
       </c>
-      <c r="D189" s="25" t="s">
+      <c r="E189" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F189" s="11">
+        <v>46489</v>
+      </c>
+      <c r="G189" s="12" t="s">
         <v>760</v>
       </c>
-      <c r="E189" s="4" t="s">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="H189" s="5" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B190" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="C190" s="4" t="s">
         <v>762</v>
       </c>
-      <c r="C190" s="4" t="s">
+      <c r="D190" s="4" t="s">
         <v>763</v>
       </c>
-      <c r="D190" s="4" t="s">
+      <c r="E190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F190" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G190" s="12" t="s">
         <v>764</v>
       </c>
-      <c r="E190" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H190" s="5" t="s">
-        <v>453</v>
+        <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B191" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="C191" s="4" t="s">
         <v>766</v>
       </c>
-      <c r="C191" s="4" t="s">
+      <c r="D191" s="4" t="s">
         <v>767</v>
       </c>
-      <c r="D191" s="4" t="s">
+      <c r="E191" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F191" s="11">
+        <v>46980</v>
+      </c>
+      <c r="G191" s="12" t="s">
         <v>768</v>
       </c>
-      <c r="E191" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H191" s="5" t="s">
-        <v>453</v>
+        <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B192" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="C192" s="4" t="s">
         <v>770</v>
       </c>
-      <c r="C192" s="4" t="s">
+      <c r="D192" s="4" t="s">
         <v>771</v>
       </c>
-      <c r="D192" s="4" t="s">
+      <c r="E192" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F192" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G192" s="17" t="s">
         <v>772</v>
       </c>
-      <c r="E192" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H192" s="5" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B193" s="5" t="s">
+      <c r="B193" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="D193" s="4" t="s">
         <v>774</v>
       </c>
-      <c r="C193" s="4" t="s">
+      <c r="E193" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G193" s="12" t="s">
         <v>775</v>
-      </c>
-[...10 lines deleted...]
-        <v>777</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B194" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="D194" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="C194" s="4" t="s">
+      <c r="E194" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F194" s="11">
+        <v>46062</v>
+      </c>
+      <c r="G194" s="12" t="s">
         <v>779</v>
-      </c>
-[...10 lines deleted...]
-        <v>781</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{F4402CC8-9479-4F00-84A4-8BEEECD9CB03}"/>
-[...189 lines deleted...]
-    <hyperlink ref="G129" r:id="rId191" xr:uid="{0CDFD5A1-67D2-44EA-BFD3-FC19854C47EF}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{E9E65148-FDF4-428D-8AD1-53A697418E1C}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{902B46FB-717F-4F49-883C-2E4F5B471E66}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{23DAE3F3-8C18-441B-851D-661303D6F159}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{DABF8070-3490-494E-8E7C-3D720FC5D1EB}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{B9828DDB-8CD6-4DC7-A4C2-77CB6D03F81E}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{7116D7E0-B1C8-404D-8555-BCFD26972077}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{1B3D54E1-EE84-4A40-92A0-F96227A8D794}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{52DFE32C-332B-4ED5-BC9D-B47E944DE56B}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{DD56ABFB-3650-415E-BCB4-F595BE8656EE}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{C0FE58FC-A758-4D19-94F1-7F590A2DCE0A}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{7DB192B9-3A99-4324-BAE2-D55E37DCCA6A}"/>
+    <hyperlink ref="G19" r:id="rId12" xr:uid="{7AF06A17-C726-4057-88FD-D79F8D179058}"/>
+    <hyperlink ref="G20" r:id="rId13" xr:uid="{430C2F13-0347-4D88-80FD-939194DE0511}"/>
+    <hyperlink ref="G21" r:id="rId14" xr:uid="{3BB8C9DA-B987-4BA2-BB60-A33B9456CF3B}"/>
+    <hyperlink ref="G23" r:id="rId15" xr:uid="{01A91DDD-067F-4B58-B4BF-1A81B16CAF0A}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{2E84D88B-79D1-4890-8389-AB1579C950FA}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{BE3FC5F9-0EC3-46B0-80EA-F33F83126AE1}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{6FED76D3-FA76-4C5E-B527-8779A9CABD81}"/>
+    <hyperlink ref="G30" r:id="rId19" xr:uid="{EE90CF1F-5737-48F4-AA15-589731DFE343}"/>
+    <hyperlink ref="G31" r:id="rId20" xr:uid="{621FBCC0-5D9A-45C3-BF21-8717912A2070}"/>
+    <hyperlink ref="G32" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{218902C4-1A8E-48AC-8930-0E6E096A152F}"/>
+    <hyperlink ref="G33" r:id="rId22" xr:uid="{7E4AC289-9106-4F2C-AB40-FA51D66564B8}"/>
+    <hyperlink ref="G34" r:id="rId23" xr:uid="{12EA8442-C37A-4286-BDC3-1DCEF25CDC09}"/>
+    <hyperlink ref="G36" r:id="rId24" xr:uid="{4435306E-3237-4469-9180-91263111517D}"/>
+    <hyperlink ref="G37" r:id="rId25" xr:uid="{608D043A-4AE4-4A13-8670-F730910170BE}"/>
+    <hyperlink ref="G38" r:id="rId26" xr:uid="{3A436587-2ED4-42E7-9645-44B54E5C31FB}"/>
+    <hyperlink ref="G39" r:id="rId27" xr:uid="{8E409922-D0E1-4734-A0ED-18E89300C3C8}"/>
+    <hyperlink ref="G41" r:id="rId28" xr:uid="{71EDEFEB-82C4-4AA0-804A-7DCFF78F3F94}"/>
+    <hyperlink ref="G46" r:id="rId29" xr:uid="{CDE69448-DDFD-4DB5-86B1-356B86B04583}"/>
+    <hyperlink ref="G50" r:id="rId30" xr:uid="{FF01F112-1EA9-447E-A60C-7950D773BBD5}"/>
+    <hyperlink ref="G51" r:id="rId31" xr:uid="{C3133C14-7A6E-4660-BE93-761465F69E93}"/>
+    <hyperlink ref="G52" r:id="rId32" xr:uid="{3EECADEB-42C5-46FD-BE72-ABF5618501CB}"/>
+    <hyperlink ref="G53" r:id="rId33" xr:uid="{E218047D-62E8-46CD-849C-F424FB50166F}"/>
+    <hyperlink ref="G55" r:id="rId34" xr:uid="{907BD000-F4A2-439F-AF23-A5D12F95CE0D}"/>
+    <hyperlink ref="G56" r:id="rId35" xr:uid="{2B99D445-336F-4456-8B56-28734D0BDC3F}"/>
+    <hyperlink ref="G57" r:id="rId36" xr:uid="{E9EDB83B-0906-4017-B7FE-B29123074ADF}"/>
+    <hyperlink ref="G59" r:id="rId37" xr:uid="{C3EC177F-2B92-4ADD-9EC5-3E4ED3C9723C}"/>
+    <hyperlink ref="G60" r:id="rId38" xr:uid="{DF8CA08D-D017-483C-9CEC-50F0A40BA6E3}"/>
+    <hyperlink ref="G61" r:id="rId39" xr:uid="{D7361255-4B4B-4366-86D8-F2761D9172A4}"/>
+    <hyperlink ref="G63" r:id="rId40" xr:uid="{5BCF9839-6C82-4417-9CD0-1BF7D542BE1B}"/>
+    <hyperlink ref="G64" r:id="rId41" xr:uid="{43759632-9FC2-4C29-BE4A-76E695B7EDB5}"/>
+    <hyperlink ref="G65" r:id="rId42" xr:uid="{7D3B1CC1-EAE6-4800-80D5-B01DB8EFB8C2}"/>
+    <hyperlink ref="G67" r:id="rId43" xr:uid="{7BE36325-D007-40E9-BF5D-FCC2BF754F5E}"/>
+    <hyperlink ref="G70" r:id="rId44" xr:uid="{1C89CF3F-379C-4CB9-B609-6E6E32574DA6}"/>
+    <hyperlink ref="G71" r:id="rId45" xr:uid="{2DF5721C-C820-4D88-A746-22F5395F6C3C}"/>
+    <hyperlink ref="G72" r:id="rId46" xr:uid="{AE3888A3-6FD5-44D5-9AF5-50BF6F238F46}"/>
+    <hyperlink ref="G73" r:id="rId47" xr:uid="{C736FFA9-5B19-4DC0-BED0-B00D54E8425C}"/>
+    <hyperlink ref="G74" r:id="rId48" xr:uid="{921F5946-937F-4C76-AECB-25875A35125B}"/>
+    <hyperlink ref="G77" r:id="rId49" xr:uid="{0088E6ED-BDDD-462B-8F2C-6D74831C8C61}"/>
+    <hyperlink ref="G78" r:id="rId50" xr:uid="{6813EA2A-2C96-43FF-A4E3-913F5C1557E0}"/>
+    <hyperlink ref="G79" r:id="rId51" xr:uid="{563738A5-3140-4897-811A-4CABDA7DB369}"/>
+    <hyperlink ref="G80" r:id="rId52" xr:uid="{91F09F08-236F-45E0-8D93-F9D032F70B58}"/>
+    <hyperlink ref="G81" r:id="rId53" xr:uid="{B33C8A9D-2F16-463D-96BD-22462C12EE4C}"/>
+    <hyperlink ref="G83" r:id="rId54" xr:uid="{CB040890-06D5-4333-805F-C60DA44B754B}"/>
+    <hyperlink ref="G85" r:id="rId55" xr:uid="{D3011D82-5468-47D0-A571-9F35A339FC92}"/>
+    <hyperlink ref="G84" r:id="rId56" xr:uid="{8A115D0C-0BF8-4A25-AEC8-21A8E047E021}"/>
+    <hyperlink ref="G87" r:id="rId57" xr:uid="{B4F66011-BB17-42C5-A8D2-9B416B8767B2}"/>
+    <hyperlink ref="G90" r:id="rId58" xr:uid="{C8F9C8F3-D4F4-4F8A-A942-2BC176F4F311}"/>
+    <hyperlink ref="G91" r:id="rId59" xr:uid="{762357F3-2C7A-4A97-BC07-F08E129C3C6B}"/>
+    <hyperlink ref="G92" r:id="rId60" xr:uid="{D992523A-6A8B-4EA6-BF98-A52E3AF9D9DD}"/>
+    <hyperlink ref="G95" r:id="rId61" xr:uid="{5DBCE534-1B74-4F22-A0E7-7A53FCD40482}"/>
+    <hyperlink ref="G94" r:id="rId62" xr:uid="{E11CB688-0A70-4DE0-B039-2A01F368F078}"/>
+    <hyperlink ref="G96" r:id="rId63" xr:uid="{59B7D2FF-D8E3-4682-AB12-765B8B0C16B3}"/>
+    <hyperlink ref="G97" r:id="rId64" xr:uid="{09AEC7DB-E6A7-4238-AE96-E9CFA5560F2F}"/>
+    <hyperlink ref="G98" r:id="rId65" xr:uid="{288E9B53-CC31-49C4-B588-B2B8EE6F02AB}"/>
+    <hyperlink ref="G125" r:id="rId66" xr:uid="{2B2CDF56-1803-4EEF-91E5-90CBBA3BD3C8}"/>
+    <hyperlink ref="G101" r:id="rId67" xr:uid="{0DEB0E05-0720-48B6-9A03-620F9FE4AF65}"/>
+    <hyperlink ref="G102" r:id="rId68" xr:uid="{45795970-CBBA-42D1-A2B1-DC198AD9326C}"/>
+    <hyperlink ref="G103" r:id="rId69" xr:uid="{2C5136E4-5EDA-4C83-B964-FB7EB825DB4E}"/>
+    <hyperlink ref="G106" r:id="rId70" xr:uid="{FF46E9EF-A4EB-46EE-9FD4-51E366975748}"/>
+    <hyperlink ref="G107" r:id="rId71" xr:uid="{3770F7B7-F3BD-4832-A98C-9CC627DE62CF}"/>
+    <hyperlink ref="G109" r:id="rId72" xr:uid="{C86E630A-E63B-4240-9D85-FB5ABFC89505}"/>
+    <hyperlink ref="G110" r:id="rId73" xr:uid="{05ACAC1A-5099-41E4-B350-390F101E0EFA}"/>
+    <hyperlink ref="G111" r:id="rId74" xr:uid="{38D51C52-A102-457D-9611-0F41F2121D5B}"/>
+    <hyperlink ref="G112" r:id="rId75" xr:uid="{0F02F2B2-257D-45FF-AE80-AAA54623E617}"/>
+    <hyperlink ref="G113" r:id="rId76" xr:uid="{C5E320D8-109F-4490-ACF0-F36773F9C6B6}"/>
+    <hyperlink ref="G114" r:id="rId77" xr:uid="{A2A4289B-9EC0-4A98-8EAC-954C44A0D635}"/>
+    <hyperlink ref="G115" r:id="rId78" xr:uid="{968D9533-4627-4B7A-AE77-BC8E44B9457C}"/>
+    <hyperlink ref="G118" r:id="rId79" xr:uid="{C0E8DFF7-5FC1-4478-A84E-5EC58733D62C}"/>
+    <hyperlink ref="G119" r:id="rId80" xr:uid="{668EC623-460B-4410-B4A9-3AB51890962B}"/>
+    <hyperlink ref="G121" r:id="rId81" xr:uid="{5CDA149C-A882-4A8D-80F2-32044CB8D334}"/>
+    <hyperlink ref="G122" r:id="rId82" xr:uid="{3718AF73-4E9D-4BF1-B1A3-323D1CDBDB77}"/>
+    <hyperlink ref="G124" r:id="rId83" xr:uid="{41CE5AB5-F72E-4BAA-8BA6-9F297D07A120}"/>
+    <hyperlink ref="G126" r:id="rId84" xr:uid="{7F671338-589D-49A4-B1A7-C9CDD53A0FCD}"/>
+    <hyperlink ref="G127" r:id="rId85" xr:uid="{7731C2E6-0C6B-49CB-B795-AA60BB7EFF72}"/>
+    <hyperlink ref="G131" r:id="rId86" xr:uid="{769D8506-2026-48AC-9671-73581F172A42}"/>
+    <hyperlink ref="G134" r:id="rId87" xr:uid="{4B01629E-0AEA-4F5E-BE8C-F1D04E66134E}"/>
+    <hyperlink ref="G135" r:id="rId88" xr:uid="{84DC707D-8EC6-40D5-83BC-ADB1117A2269}"/>
+    <hyperlink ref="G136" r:id="rId89" xr:uid="{36B1FC0E-5B45-4D12-8DBE-0248ADC7B660}"/>
+    <hyperlink ref="G137" r:id="rId90" xr:uid="{D277F842-B05A-4E10-9394-78A1D4CD0A93}"/>
+    <hyperlink ref="G139" r:id="rId91" xr:uid="{011DD9BB-934D-458F-AFAE-1F5AEF05FA2D}"/>
+    <hyperlink ref="G140" r:id="rId92" xr:uid="{A2B0944E-43B1-44D0-AB70-876659B43C2F}"/>
+    <hyperlink ref="G141" r:id="rId93" xr:uid="{9543B69C-E249-45F6-A6D3-9F45F84C1396}"/>
+    <hyperlink ref="G142" r:id="rId94" xr:uid="{6E11571B-223B-4E95-BA94-09815AA65A56}"/>
+    <hyperlink ref="G144" r:id="rId95" xr:uid="{698DDDB9-13B2-4978-803F-7BCD3CD6CD14}"/>
+    <hyperlink ref="G145" r:id="rId96" xr:uid="{5C61FF7A-98A3-4CBA-9C09-D8CECECA5CE0}"/>
+    <hyperlink ref="G146" r:id="rId97" xr:uid="{0324F4FC-4707-499F-901A-0CA6936457C8}"/>
+    <hyperlink ref="G148" r:id="rId98" xr:uid="{E1F3FDEA-1BCE-49C5-9A1B-8274E418D454}"/>
+    <hyperlink ref="G149" r:id="rId99" xr:uid="{27111186-9A7F-411D-B868-832AEA194CF8}"/>
+    <hyperlink ref="G150" r:id="rId100" xr:uid="{9FBBAEC2-D51E-4420-877E-5DFFC62FCA70}"/>
+    <hyperlink ref="G152" r:id="rId101" xr:uid="{6D65DE01-A95A-41DA-95EB-DD3FEE74A978}"/>
+    <hyperlink ref="G153" r:id="rId102" xr:uid="{164733BF-6AE7-4943-95A3-C7FC0CDC95C1}"/>
+    <hyperlink ref="G154" r:id="rId103" xr:uid="{BAC9F94A-750B-43A4-8BA9-55B00B91FB28}"/>
+    <hyperlink ref="G155" r:id="rId104" xr:uid="{29A96AE3-F56E-47AA-9118-AD5C12B1D1A7}"/>
+    <hyperlink ref="G156" r:id="rId105" xr:uid="{584B8268-AD66-4A1F-BE5A-B40C185754DA}"/>
+    <hyperlink ref="G157" r:id="rId106" xr:uid="{007276C3-A675-484C-9C49-F45D67406909}"/>
+    <hyperlink ref="G158" r:id="rId107" xr:uid="{393763EF-BFD9-4C2E-8764-168379EC1E59}"/>
+    <hyperlink ref="G159" r:id="rId108" xr:uid="{68F5D654-ADDD-4438-A513-32FE7FF92709}"/>
+    <hyperlink ref="G160" r:id="rId109" xr:uid="{23952B9A-E6D2-48F8-80E5-263DFFE2E24B}"/>
+    <hyperlink ref="G161" r:id="rId110" xr:uid="{90FB3A70-9CB9-434A-BA24-24E3AEC72A15}"/>
+    <hyperlink ref="G163" r:id="rId111" xr:uid="{A9C5A57E-E760-40CB-A9B6-B82455038232}"/>
+    <hyperlink ref="G164" r:id="rId112" xr:uid="{70134971-56A5-4983-9C08-28E0953A6FB1}"/>
+    <hyperlink ref="G166" r:id="rId113" xr:uid="{74333107-E6B3-46BA-915D-7D0D9833A059}"/>
+    <hyperlink ref="G167" r:id="rId114" xr:uid="{A97A1283-4121-4024-B9BE-5E97F2AD3B9F}"/>
+    <hyperlink ref="G168" r:id="rId115" xr:uid="{A600B37C-4653-4669-B9F3-2118261FCD4A}"/>
+    <hyperlink ref="G169" r:id="rId116" xr:uid="{90264922-A8B2-49E0-AB20-1A5390ADF30F}"/>
+    <hyperlink ref="G171" r:id="rId117" xr:uid="{5E7BA0AB-1195-4230-AAD4-5B9AC082447F}"/>
+    <hyperlink ref="G170" r:id="rId118" xr:uid="{CE4C53A1-6A0B-4D4E-A8A9-BA07C467B658}"/>
+    <hyperlink ref="G172" r:id="rId119" xr:uid="{F8ECB46D-37FF-493C-9AA4-A814BD2709C1}"/>
+    <hyperlink ref="G176" r:id="rId120" xr:uid="{3AE06448-1B88-4D12-B1FC-18C88A530A07}"/>
+    <hyperlink ref="G177" r:id="rId121" xr:uid="{BA62A346-7B82-4A7C-AD18-5F5B143E66A3}"/>
+    <hyperlink ref="G178" r:id="rId122" xr:uid="{18FD982E-D413-4EAF-A643-FC63E10A0FB8}"/>
+    <hyperlink ref="G181" r:id="rId123" xr:uid="{F9FD8976-513B-40C3-9C0F-3D594C0300C9}"/>
+    <hyperlink ref="G183" r:id="rId124" xr:uid="{0F9FB269-CF8B-4B3D-B04D-2DE196CF1A94}"/>
+    <hyperlink ref="G185" r:id="rId125" xr:uid="{6D067534-9B39-4C04-A564-AB285880B0BC}"/>
+    <hyperlink ref="G187" r:id="rId126" xr:uid="{AB0C7DB0-9229-42DD-8A23-E89748C13CBF}"/>
+    <hyperlink ref="G188" r:id="rId127" xr:uid="{2408ED94-0559-4CAA-A341-DD2C08F7C040}"/>
+    <hyperlink ref="G189" r:id="rId128" xr:uid="{4DB69940-86DE-4843-A70E-D134819420BF}"/>
+    <hyperlink ref="G190" r:id="rId129" xr:uid="{E95E874A-6A79-4DFA-87C4-4D9614208390}"/>
+    <hyperlink ref="G191" r:id="rId130" xr:uid="{665F6C1F-02A8-4EF9-AA83-AFE4BBBF7F9E}"/>
+    <hyperlink ref="G165" r:id="rId131" xr:uid="{620C5F30-AC57-41AE-BF73-DF63D8889203}"/>
+    <hyperlink ref="G194" r:id="rId132" xr:uid="{2FEBD88A-D289-4A4A-99D1-C34CD6567AFF}"/>
+    <hyperlink ref="G7" r:id="rId133" xr:uid="{3023DA8C-8271-430B-9E2E-182F3A7CE82E}"/>
+    <hyperlink ref="G14" r:id="rId134" xr:uid="{6791FD01-5901-479E-963F-C29822C4A82F}"/>
+    <hyperlink ref="G22" r:id="rId135" xr:uid="{5AB4B5AB-5564-44D6-A0C3-3CEA2B71B83E}"/>
+    <hyperlink ref="G24" r:id="rId136" xr:uid="{B48A6FBB-85D6-4961-83FF-68A8CDC86937}"/>
+    <hyperlink ref="G40" r:id="rId137" xr:uid="{8D398698-FB7C-44D9-B9D2-0A8A8F88FED6}"/>
+    <hyperlink ref="G42" r:id="rId138" xr:uid="{25FC4D85-8BA6-48CF-9012-255A6A9E3BC1}"/>
+    <hyperlink ref="G44" r:id="rId139" xr:uid="{9156619E-97A1-4ABD-A468-3971DB5C12D0}"/>
+    <hyperlink ref="G49" r:id="rId140" xr:uid="{B92CD605-8240-444D-89DE-6602D892BA0D}"/>
+    <hyperlink ref="G54" r:id="rId141" xr:uid="{D4277201-C253-481D-8B3E-1E9AAD2629FD}"/>
+    <hyperlink ref="G68" r:id="rId142" xr:uid="{D4B6B779-254C-4537-9E39-E0423EB06B68}"/>
+    <hyperlink ref="G99" r:id="rId143" xr:uid="{F3BDADC9-F018-4848-8FAE-31BEC228A8CA}"/>
+    <hyperlink ref="G108" r:id="rId144" xr:uid="{DC31F532-5B21-46FF-AB5E-B7298F88460B}"/>
+    <hyperlink ref="G129" r:id="rId145" xr:uid="{E9BC6296-6670-4E0C-A6CB-56636F9CBB07}"/>
+    <hyperlink ref="G130" r:id="rId146" xr:uid="{A21A1DE6-2137-4166-82D9-59F82418A606}"/>
+    <hyperlink ref="G147" r:id="rId147" xr:uid="{7B909542-99E7-4901-BBAB-ED28E34D144D}"/>
+    <hyperlink ref="G162" r:id="rId148" xr:uid="{906275D9-1682-4FD8-B428-8B5A2B0AC144}"/>
+    <hyperlink ref="G186" r:id="rId149" xr:uid="{25CA5D49-32F4-4324-8AE9-54D133173F27}"/>
+    <hyperlink ref="G47" r:id="rId150" xr:uid="{582BB608-5753-4711-895B-F771529359B3}"/>
+    <hyperlink ref="G86" r:id="rId151" xr:uid="{4E037AB2-E657-48C7-A25D-D80C5531732B}"/>
+    <hyperlink ref="G123" r:id="rId152" xr:uid="{73BC772A-978C-4D42-907A-F3F021666FFB}"/>
+    <hyperlink ref="G151" r:id="rId153" xr:uid="{E8BCF898-4E41-4C19-B423-71DA5EAD1C34}"/>
+    <hyperlink ref="G175" r:id="rId154" xr:uid="{92CC99D2-38E8-4F86-9E63-473BAE4CF0E8}"/>
+    <hyperlink ref="G89" r:id="rId155" xr:uid="{CEE26A37-FBE6-4DC3-9F90-D12E6D031E6A}"/>
+    <hyperlink ref="G66" r:id="rId156" xr:uid="{91226B2C-3205-4E50-98C2-54D00E68BF4E}"/>
+    <hyperlink ref="G35" r:id="rId157" xr:uid="{A8C25235-3348-429F-AF35-2DFF7FE55BC2}"/>
+    <hyperlink ref="G133" r:id="rId158" xr:uid="{EB51644D-7AC8-4914-AC92-0B517157739B}"/>
+    <hyperlink ref="G82" r:id="rId159" xr:uid="{746AFA62-CD0D-48F8-BA77-B90C3CFFD147}"/>
+    <hyperlink ref="G69" r:id="rId160" xr:uid="{66A3B791-A04C-4E36-9880-A8A21963849A}"/>
+    <hyperlink ref="G100" r:id="rId161" xr:uid="{88A71339-04E6-43DF-AB94-80954F976AEF}"/>
+    <hyperlink ref="G173" r:id="rId162" xr:uid="{A0CA0D6B-91BD-46E0-B21F-3282736F23F7}"/>
+    <hyperlink ref="G75" r:id="rId163" xr:uid="{30EE7728-4E29-4321-BB45-996D98172A16}"/>
+    <hyperlink ref="G76" r:id="rId164" xr:uid="{9947892E-3DFB-49F1-810C-8CD5FB0D07BA}"/>
+    <hyperlink ref="G184" r:id="rId165" xr:uid="{CA1E0328-5E4B-4972-848B-C963BC474BA9}"/>
+    <hyperlink ref="G43" r:id="rId166" xr:uid="{2CB49A7F-6E87-4FD3-B348-C6F4F0BE982D}"/>
+    <hyperlink ref="G17" r:id="rId167" xr:uid="{01414E27-A39D-4F19-B1D4-2DF3103BCCA9}"/>
+    <hyperlink ref="G143" r:id="rId168" xr:uid="{C2AFDDB0-8959-4DE4-BF23-A46954C70C47}"/>
+    <hyperlink ref="G116" r:id="rId169" xr:uid="{05642409-C4B9-4BB7-A65A-82028922575B}"/>
+    <hyperlink ref="G16" r:id="rId170" xr:uid="{5DD478D9-E0BF-46A0-8E58-026E7FC9C2CF}"/>
+    <hyperlink ref="G174" r:id="rId171" xr:uid="{37B1D1AF-90F0-48F9-9365-30BD8E1DDCC2}"/>
+    <hyperlink ref="G192" r:id="rId172" xr:uid="{33318EE9-88BC-41F8-8BE0-F4CFAA161380}"/>
+    <hyperlink ref="G29" r:id="rId173" xr:uid="{2928586E-F033-4509-8A47-92E6235AD401}"/>
+    <hyperlink ref="G104" r:id="rId174" xr:uid="{A28B973A-0245-43B0-A0AA-1DC5086CEA30}"/>
+    <hyperlink ref="G180" r:id="rId175" xr:uid="{6AE63627-B3AE-4ACC-938F-F3E6FD5D1250}"/>
+    <hyperlink ref="G179" r:id="rId176" xr:uid="{38FEF3BB-6306-42C9-8DED-E0ABAD750E04}"/>
+    <hyperlink ref="G132" r:id="rId177" xr:uid="{EAC2D299-7909-4333-99F5-9672E1518979}"/>
+    <hyperlink ref="G62" r:id="rId178" xr:uid="{287E3716-C6BE-45CA-927D-3BA3AEEEBA5D}"/>
+    <hyperlink ref="G138" r:id="rId179" xr:uid="{5659A95B-5ED3-41C0-A683-3C6A74599803}"/>
+    <hyperlink ref="G58" r:id="rId180" xr:uid="{512E12C0-537C-4C08-8517-28F7092273E7}"/>
+    <hyperlink ref="G6" r:id="rId181" xr:uid="{42DC2658-7EFB-490B-9406-EC788D4BE0B7}"/>
+    <hyperlink ref="G120" r:id="rId182" xr:uid="{22F10F6E-5ED4-4BA3-83B4-07493E33F80A}"/>
+    <hyperlink ref="G93" r:id="rId183" xr:uid="{CCF30A61-1809-4A95-A635-BDFD78CA1D4F}"/>
+    <hyperlink ref="G128" r:id="rId184" xr:uid="{3AFCC230-97F6-4DB4-BD84-6258C0686795}"/>
+    <hyperlink ref="G48" r:id="rId185" xr:uid="{CF2E232D-2629-40E8-BF81-46CDC4DD5846}"/>
+    <hyperlink ref="G45" r:id="rId186" xr:uid="{004A3FAD-2167-44F0-84D9-AE4425F51C4B}"/>
+    <hyperlink ref="G25" r:id="rId187" xr:uid="{9AC9538E-C4CE-4998-8292-CE36066122F6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>