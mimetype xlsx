--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA5F5B2D-19AE-4406-9A6E-47FD9E5CB130}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFDE1DC7-1B36-4C83-A691-8429F0F7D86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A9ABCCA8-93F9-4BBA-A807-F08EA57567FB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="780">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="791">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
@@ -421,53 +421,50 @@
   <si>
     <t>Buchheit</t>
   </si>
   <si>
     <t>Merideth</t>
   </si>
   <si>
     <t>MERSISSON@GMAIL.COM</t>
   </si>
   <si>
     <t>Buckner</t>
   </si>
   <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>ashleybuckner0909@gmail.com</t>
   </si>
   <si>
     <t>Out of State</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>Bugh</t>
-[...1 lines deleted...]
-  <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>MICHELLE.BUGH@OKSTATE.EDU</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>Burgess</t>
   </si>
   <si>
     <t>Stacey</t>
   </si>
   <si>
     <t>STACEYRENEEBURGESS@GMAIL.COM</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>Burgess-Jackson</t>
   </si>
   <si>
     <t>Whitney</t>
@@ -2375,50 +2372,86 @@
     <t>Ashley L.</t>
   </si>
   <si>
     <t>ASHLEY.WEST24@YAHOO.COM</t>
   </si>
   <si>
     <t>Winslow</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>dianmsw@gmail.com</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>Zayas</t>
   </si>
   <si>
     <t>Angela L.</t>
   </si>
   <si>
     <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
+  </si>
+  <si>
+    <t>Budovec</t>
+  </si>
+  <si>
+    <t>ashley.budovec@gmail.com</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>Bullard</t>
+  </si>
+  <si>
+    <t>Stormy</t>
+  </si>
+  <si>
+    <t>stormy.l.bullard@gmail.com</t>
+  </si>
+  <si>
+    <t>Latimer</t>
+  </si>
+  <si>
+    <t>Curthoys</t>
+  </si>
+  <si>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>Trent</t>
+  </si>
+  <si>
+    <t>Courtney</t>
+  </si>
+  <si>
+    <t>COURTNEY_PARIS05@YAHOO.COM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2951,60 +2984,60 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.budovec@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stormy.l.bullard@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE8488B5-2B3F-498D-A49C-47D632F4ACC2}">
-  <dimension ref="A1:H194"/>
+  <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J12" sqref="J12"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:H197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3733,4525 +3766,4606 @@
         <v>8498</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>123</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="11">
         <v>47050</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>125</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="5" t="s">
-        <v>127</v>
+      <c r="B30" s="5">
+        <v>4278</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>128</v>
+        <v>779</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>483</v>
+      </c>
+      <c r="F30" s="22">
+        <v>47274</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>780</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>18</v>
+        <v>448</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>131</v>
+        <v>781</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>132</v>
+        <v>782</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>133</v>
+        <v>783</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="F31" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>47274</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>784</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>40</v>
+        <v>785</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>136</v>
+        <v>786</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>46315</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>129</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F33" s="11">
-        <v>47274</v>
+        <v>47050</v>
       </c>
       <c r="G33" s="14" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="11">
-        <v>47158</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>46231</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>137</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F35" s="11">
         <v>47274</v>
       </c>
-      <c r="G35" s="17" t="s">
-        <v>152</v>
+      <c r="G35" s="14" t="s">
+        <v>142</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="11">
-        <v>46489</v>
+        <v>47158</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="11">
-        <v>46489</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>47274</v>
+      </c>
+      <c r="G37" s="17" t="s">
+        <v>151</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="11">
-        <v>46903</v>
+        <v>46489</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="11">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>46489</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>159</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="11">
-        <v>46706</v>
+        <v>46903</v>
       </c>
       <c r="G40" s="14" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="11">
-        <v>46882</v>
+        <v>46399</v>
       </c>
       <c r="G41" s="12" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="11">
-        <v>46399</v>
+        <v>46706</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="5">
-        <v>4605</v>
+      <c r="B43" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="11">
-        <v>47071</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>46882</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>176</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>46399</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>180</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="5" t="s">
-        <v>191</v>
+      <c r="B45" s="5">
+        <v>4605</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>47071</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>184</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>18</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="11">
-        <v>46315</v>
+        <v>46706</v>
       </c>
       <c r="G46" s="12" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="11">
         <v>46882</v>
       </c>
-      <c r="G47" s="12" t="s">
-        <v>202</v>
+      <c r="G47" s="14" t="s">
+        <v>193</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>203</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>46315</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>197</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="11">
-        <v>46489</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>46882</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>201</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="11">
-        <v>46489</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>46882</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>206</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>46489</v>
+      </c>
+      <c r="G51" s="14" t="s">
+        <v>210</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="11">
-        <v>47274</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>46489</v>
+      </c>
+      <c r="G52" s="18" t="s">
+        <v>214</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>46882</v>
+      </c>
+      <c r="G53" s="18" t="s">
+        <v>218</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B54" s="5">
-        <v>4558</v>
+      <c r="B54" s="5" t="s">
+        <v>219</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="11">
-        <v>46315</v>
+        <v>47274</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="11">
-        <v>46489</v>
+        <v>46706</v>
       </c>
       <c r="G55" s="12" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B56" s="5" t="s">
-        <v>235</v>
+      <c r="B56" s="5">
+        <v>4558</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="11">
-        <v>47071</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>46489</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>233</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>243</v>
+        <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>124</v>
+        <v>236</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="11">
-        <v>46903</v>
+        <v>46980</v>
       </c>
       <c r="G58" s="14" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>47071</v>
+      </c>
+      <c r="G59" s="14" t="s">
+        <v>241</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>18</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>254</v>
+        <v>124</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F60" s="8">
-[...3 lines deleted...]
-        <v>255</v>
+      <c r="F60" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>245</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="11">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>46882</v>
+      </c>
+      <c r="G61" s="12" t="s">
+        <v>250</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F62" s="11">
-[...3 lines deleted...]
-        <v>264</v>
+      <c r="F62" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>254</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="11">
-        <v>47190</v>
+        <v>46594</v>
       </c>
       <c r="G63" s="14" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="11">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>46903</v>
+      </c>
+      <c r="G64" s="14" t="s">
+        <v>263</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F65" s="8">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="F65" s="11">
+        <v>47190</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>267</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>277</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>46399</v>
+      </c>
+      <c r="G66" s="15" t="s">
+        <v>271</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F67" s="11">
-[...3 lines deleted...]
-        <v>285</v>
+      <c r="F67" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>275</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F68" s="8">
-[...3 lines deleted...]
-        <v>289</v>
+      <c r="F68" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>280</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>46315</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>284</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="8">
-        <v>46980</v>
+        <v>46399</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>48</v>
+        <v>291</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="11">
-        <v>47071</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>46882</v>
+      </c>
+      <c r="G71" s="9" t="s">
+        <v>292</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="E72" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F72" s="11">
-[...3 lines deleted...]
-        <v>304</v>
+      <c r="F72" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>296</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>307</v>
+        <v>48</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>47071</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>299</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="11">
         <v>46882</v>
       </c>
-      <c r="G74" s="12" t="s">
-        <v>312</v>
+      <c r="G74" s="15" t="s">
+        <v>303</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>76</v>
+        <v>306</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F75" s="8">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="F75" s="11">
+        <v>46315</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>307</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="E76" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>46882</v>
+      </c>
+      <c r="G76" s="12" t="s">
+        <v>311</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="8">
-        <v>47274</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>46882</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>314</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>323</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="11">
         <v>46769</v>
       </c>
-      <c r="G78" s="14" t="s">
-        <v>327</v>
+      <c r="G78" s="20" t="s">
+        <v>318</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="8">
-        <v>46489</v>
+        <v>47274</v>
       </c>
       <c r="G79" s="9" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F80" s="8">
-[...3 lines deleted...]
-        <v>335</v>
+      <c r="F80" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>326</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>336</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>339</v>
+        <v>76</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="8">
         <v>46489</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>48</v>
+        <v>333</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F82" s="11">
-[...3 lines deleted...]
-        <v>343</v>
+      <c r="F82" s="8">
+        <v>46321</v>
+      </c>
+      <c r="G82" s="9" t="s">
+        <v>334</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="8">
-        <v>46706</v>
+        <v>46489</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>40</v>
+        <v>181</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>350</v>
+        <v>48</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F84" s="8">
-[...3 lines deleted...]
-        <v>351</v>
+      <c r="F84" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G84" s="21" t="s">
+        <v>342</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B85" s="5">
-        <v>3211</v>
+      <c r="B85" s="5" t="s">
+        <v>343</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F85" s="22">
-        <v>46594</v>
+      <c r="F85" s="8">
+        <v>46706</v>
       </c>
       <c r="G85" s="9" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>355</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B86" s="5">
-        <v>100</v>
+      <c r="B86" s="5" t="s">
+        <v>347</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="8">
-        <v>46399</v>
+        <v>46489</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>13</v>
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B87" s="5" t="s">
-        <v>359</v>
+      <c r="B87" s="5">
+        <v>3211</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>184</v>
+        <v>352</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F87" s="11">
+      <c r="F87" s="22">
         <v>46594</v>
       </c>
-      <c r="G87" s="13" t="s">
-        <v>361</v>
+      <c r="G87" s="9" t="s">
+        <v>353</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>362</v>
+        <v>8</v>
       </c>
       <c r="B88" s="5">
-        <v>3552</v>
+        <v>100</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F88" s="11">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="F88" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G88" s="9" t="s">
+        <v>357</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>368</v>
+        <v>183</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>46594</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>360</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>361</v>
+      </c>
+      <c r="B90" s="5">
+        <v>3552</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>46706</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>364</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="11">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46903</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>368</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>45</v>
+        <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F92" s="8">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="F92" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G92" s="12" t="s">
+        <v>372</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F93" s="8">
+      <c r="F93" s="11">
         <v>46594</v>
       </c>
-      <c r="G93" s="10" t="s">
-        <v>385</v>
+      <c r="G93" s="15" t="s">
+        <v>376</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>386</v>
+        <v>45</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>387</v>
+        <v>8</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="8">
-        <v>46706</v>
+        <v>46231</v>
       </c>
       <c r="G94" s="9" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>392</v>
+        <v>91</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="8">
-        <v>46980</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>46594</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>384</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>8</v>
+        <v>386</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="8">
-        <v>46903</v>
+        <v>46706</v>
       </c>
       <c r="G96" s="9" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F97" s="11">
-[...3 lines deleted...]
-        <v>404</v>
+      <c r="F97" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>394</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="8">
-        <v>47155</v>
+        <v>46903</v>
       </c>
       <c r="G98" s="9" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F99" s="8">
-[...3 lines deleted...]
-        <v>413</v>
+      <c r="F99" s="11">
+        <v>46178</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>403</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>45</v>
+        <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F100" s="11">
-[...3 lines deleted...]
-        <v>417</v>
+      <c r="F100" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G100" s="9" t="s">
+        <v>408</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="8">
-        <v>46315</v>
+        <v>46399</v>
       </c>
       <c r="G101" s="9" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>422</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>76</v>
+        <v>415</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="11">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>46769</v>
+      </c>
+      <c r="G102" s="20" t="s">
+        <v>416</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F103" s="11">
-[...3 lines deleted...]
-        <v>429</v>
+      <c r="F103" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>420</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>40</v>
+        <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>432</v>
+        <v>76</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F104" s="8">
-[...3 lines deleted...]
-        <v>433</v>
+      <c r="F104" s="11">
+        <v>46399</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>424</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>434</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B105" s="5">
-        <v>5805</v>
+      <c r="B105" s="5" t="s">
+        <v>425</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F105" s="8">
-[...3 lines deleted...]
-        <v>437</v>
+      <c r="F105" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G105" s="12" t="s">
+        <v>428</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>307</v>
+        <v>431</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="8">
-        <v>46706</v>
+        <v>47071</v>
       </c>
       <c r="G106" s="9" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>40</v>
+        <v>433</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B107" s="5" t="s">
-        <v>441</v>
+      <c r="B107" s="5">
+        <v>5805</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F107" s="11">
-[...3 lines deleted...]
-        <v>444</v>
+      <c r="F107" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>436</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F108" s="11">
-[...3 lines deleted...]
-        <v>448</v>
+      <c r="F108" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G108" s="9" t="s">
+        <v>439</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>449</v>
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>46882</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>443</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>76</v>
+        <v>446</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>46315</v>
+      </c>
+      <c r="G110" s="14" t="s">
+        <v>447</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>45</v>
+        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>46706</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>452</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>463</v>
+        <v>76</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F112" s="8">
-[...3 lines deleted...]
-        <v>464</v>
+      <c r="F112" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G112" s="12" t="s">
+        <v>455</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="11">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>46769</v>
+      </c>
+      <c r="G113" s="15" t="s">
+        <v>459</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>469</v>
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F114" s="11">
+      <c r="F114" s="8">
         <v>46882</v>
       </c>
-      <c r="G114" s="12" t="s">
-        <v>473</v>
+      <c r="G114" s="9" t="s">
+        <v>463</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F115" s="8">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="F115" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G115" s="12" t="s">
+        <v>467</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>18</v>
+        <v>468</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F116" s="8">
-[...3 lines deleted...]
-        <v>481</v>
+      <c r="F116" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G116" s="12" t="s">
+        <v>472</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="5">
-        <v>20368</v>
+      <c r="B117" s="5" t="s">
+        <v>473</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>11</v>
+      </c>
+      <c r="F117" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>476</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>394</v>
+        <v>479</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F118" s="11">
-[...3 lines deleted...]
-        <v>488</v>
+      <c r="F118" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>480</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B119" s="5" t="s">
-        <v>489</v>
+      <c r="B119" s="5">
+        <v>20368</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="F119" s="11">
-        <v>47190</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>47274</v>
+      </c>
+      <c r="G119" s="17" t="s">
+        <v>484</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>76</v>
+        <v>393</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>46706</v>
+      </c>
+      <c r="G120" s="13" t="s">
+        <v>487</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F121" s="8">
-[...3 lines deleted...]
-        <v>499</v>
+      <c r="F121" s="11">
+        <v>47190</v>
+      </c>
+      <c r="G121" s="14" t="s">
+        <v>491</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>502</v>
+        <v>76</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>11</v>
+      </c>
+      <c r="F122" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G122" s="15" t="s">
+        <v>494</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F123" s="11">
-[...3 lines deleted...]
-        <v>507</v>
+      <c r="F123" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G123" s="9" t="s">
+        <v>498</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>331</v>
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>129</v>
+        <v>501</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="F124" s="8">
-        <v>46594</v>
+        <v>46706</v>
       </c>
       <c r="G124" s="9" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="8">
-[...3 lines deleted...]
-        <v>514</v>
+      <c r="F125" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G125" s="21" t="s">
+        <v>506</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>517</v>
+        <v>128</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F126" s="11">
-[...3 lines deleted...]
-        <v>518</v>
+      <c r="F126" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>509</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>182</v>
+        <v>23</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="8">
-        <v>46882</v>
+        <v>47190</v>
       </c>
       <c r="G127" s="9" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F128" s="8">
-[...3 lines deleted...]
-        <v>526</v>
+      <c r="F128" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G128" s="12" t="s">
+        <v>517</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>13</v>
+        <v>181</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="8">
-        <v>46315</v>
+        <v>46882</v>
       </c>
       <c r="G129" s="9" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F130" s="11">
-[...3 lines deleted...]
-        <v>534</v>
+      <c r="F130" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G130" s="10" t="s">
+        <v>525</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="8">
-        <v>46769</v>
+        <v>46315</v>
       </c>
       <c r="G131" s="9" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B132" s="5">
-        <v>7709</v>
+      <c r="B132" s="5" t="s">
+        <v>530</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F132" s="8">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="F132" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G132" s="12" t="s">
+        <v>533</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>542</v>
+        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>326</v>
+        <v>536</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="8">
-        <v>46903</v>
+        <v>46769</v>
       </c>
       <c r="G133" s="9" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B134" s="5" t="s">
-        <v>546</v>
+      <c r="B134" s="5">
+        <v>7709</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>47155</v>
+      </c>
+      <c r="G134" s="10" t="s">
+        <v>540</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>40</v>
+        <v>541</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>551</v>
+        <v>325</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F135" s="11">
-[...3 lines deleted...]
-        <v>552</v>
+      <c r="F135" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>544</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>553</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F136" s="11">
-[...3 lines deleted...]
-        <v>557</v>
+      <c r="F136" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>548</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>449</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="11">
-        <v>46980</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>46489</v>
+      </c>
+      <c r="G137" s="13" t="s">
+        <v>551</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>31</v>
+        <v>552</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="11">
-        <v>47155</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>47274</v>
+      </c>
+      <c r="G138" s="12" t="s">
+        <v>556</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>566</v>
+        <v>448</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="11">
-        <v>46769</v>
+        <v>46980</v>
       </c>
       <c r="G139" s="14" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="11">
-        <v>46489</v>
+        <v>47155</v>
       </c>
       <c r="G140" s="14" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>331</v>
+        <v>565</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>46769</v>
+      </c>
+      <c r="G141" s="14" t="s">
+        <v>569</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="11">
-        <v>47071</v>
+        <v>46489</v>
       </c>
       <c r="G142" s="14" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>280</v>
+        <v>576</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>46231</v>
+      </c>
+      <c r="G143" s="12" t="s">
+        <v>577</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F144" s="8">
-[...3 lines deleted...]
-        <v>589</v>
+      <c r="F144" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G144" s="14" t="s">
+        <v>581</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>592</v>
+        <v>279</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F145" s="8">
-[...3 lines deleted...]
-        <v>593</v>
+      <c r="F145" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G145" s="23" t="s">
+        <v>584</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F146" s="11">
-[...3 lines deleted...]
-        <v>597</v>
+      <c r="F146" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G146" s="9" t="s">
+        <v>588</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B147" s="5">
-        <v>20464</v>
+      <c r="B147" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F147" s="22">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="F147" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G147" s="9" t="s">
+        <v>592</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>601</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>46231</v>
+      </c>
+      <c r="G148" s="13" t="s">
+        <v>596</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>449</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B149" s="5" t="s">
-        <v>606</v>
+      <c r="B149" s="5">
+        <v>20464</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F149" s="11">
-        <v>46882</v>
+      <c r="F149" s="22">
+        <v>46399</v>
       </c>
       <c r="G149" s="14" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>129</v>
+        <v>603</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="11">
-        <v>46231</v>
+        <v>46315</v>
       </c>
       <c r="G150" s="14" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B151" s="5">
-        <v>3231</v>
+      <c r="B151" s="5" t="s">
+        <v>605</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="11">
-        <v>46119</v>
+        <v>46882</v>
       </c>
       <c r="G151" s="14" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>619</v>
+        <v>128</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="11">
-        <v>46769</v>
+        <v>46231</v>
       </c>
       <c r="G152" s="14" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B153" s="5" t="s">
-        <v>621</v>
+      <c r="B153" s="5">
+        <v>3231</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>46119</v>
+      </c>
+      <c r="G153" s="14" t="s">
+        <v>615</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F154" s="8">
+      <c r="F154" s="11">
         <v>46769</v>
       </c>
-      <c r="G154" s="9" t="s">
-        <v>628</v>
+      <c r="G154" s="14" t="s">
+        <v>619</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>629</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>46769</v>
+      </c>
+      <c r="G155" s="15" t="s">
+        <v>623</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="8">
         <v>46769</v>
       </c>
-      <c r="G156" s="7" t="s">
-        <v>637</v>
+      <c r="G156" s="9" t="s">
+        <v>627</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>69</v>
+        <v>630</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F157" s="8">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F157" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G157" s="21" t="s">
+        <v>632</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>323</v>
+        <v>40</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>59</v>
+        <v>635</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>46769</v>
+      </c>
+      <c r="G158" s="7" t="s">
+        <v>636</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>645</v>
+        <v>69</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F159" s="11">
-[...3 lines deleted...]
-        <v>647</v>
+      <c r="F159" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>639</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>13</v>
+        <v>322</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>650</v>
+        <v>59</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F160" s="11">
+      <c r="F160" s="8">
         <v>46882</v>
       </c>
-      <c r="G160" s="14" t="s">
-        <v>651</v>
+      <c r="G160" s="9" t="s">
+        <v>642</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="11">
         <v>46231</v>
       </c>
-      <c r="G161" s="14" t="s">
-        <v>655</v>
+      <c r="G161" s="13" t="s">
+        <v>646</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="11">
-        <v>46399</v>
+        <v>46882</v>
       </c>
       <c r="G162" s="14" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>46231</v>
+      </c>
+      <c r="G163" s="14" t="s">
+        <v>654</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>664</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>46399</v>
+      </c>
+      <c r="G164" s="14" t="s">
+        <v>658</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>46315</v>
+      </c>
+      <c r="G165" s="15" t="s">
+        <v>662</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>91</v>
+        <v>663</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>46706</v>
+      </c>
+      <c r="G166" s="12" t="s">
+        <v>667</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="11">
-        <v>46315</v>
+        <v>46769</v>
       </c>
       <c r="G167" s="14" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G168" s="14" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>629</v>
+        <v>40</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G169" s="14" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>689</v>
+        <v>45</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B170" s="5">
-        <v>4334</v>
+      <c r="B170" s="5" t="s">
+        <v>680</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F170" s="22">
-        <v>46489</v>
+      <c r="F170" s="11">
+        <v>46980</v>
       </c>
       <c r="G170" s="14" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>45</v>
+        <v>628</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>46980</v>
+      </c>
+      <c r="G171" s="14" t="s">
+        <v>687</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>18</v>
+        <v>688</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B172" s="5" t="s">
-        <v>696</v>
+      <c r="B172" s="5">
+        <v>4334</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F172" s="11">
-        <v>46594</v>
+      <c r="F172" s="22">
+        <v>46489</v>
       </c>
       <c r="G172" s="14" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B173" s="5">
-        <v>8310</v>
+      <c r="B173" s="5" t="s">
+        <v>692</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F173" s="8">
-[...3 lines deleted...]
-        <v>702</v>
+      <c r="F173" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G173" s="18" t="s">
+        <v>694</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>247</v>
+        <v>696</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F174" s="8">
-[...3 lines deleted...]
-        <v>705</v>
+      <c r="F174" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G174" s="14" t="s">
+        <v>698</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B175" s="5" t="s">
-        <v>706</v>
+      <c r="B175" s="5">
+        <v>8310</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="8">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>46315</v>
+      </c>
+      <c r="G175" s="10" t="s">
+        <v>701</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>710</v>
+        <v>246</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>47050</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>704</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>533</v>
+        <v>690</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F177" s="11">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="F177" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G177" s="9" t="s">
+        <v>707</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>716</v>
+        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>55</v>
+        <v>710</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F178" s="11">
-[...3 lines deleted...]
-        <v>719</v>
+      <c r="F178" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G178" s="9" t="s">
+        <v>711</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>722</v>
+        <v>532</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="11">
-        <v>46882</v>
+        <v>46980</v>
       </c>
       <c r="G179" s="12" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>18</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>726</v>
+        <v>55</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F180" s="8">
-[...3 lines deleted...]
-        <v>727</v>
+      <c r="F180" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G180" s="12" t="s">
+        <v>718</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>553</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>728</v>
+        <v>787</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>729</v>
+        <v>788</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>730</v>
+        <v>789</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F181" s="8">
-[...3 lines deleted...]
-        <v>731</v>
+      <c r="F181" s="11">
+        <v>46290</v>
+      </c>
+      <c r="G181" s="17" t="s">
+        <v>790</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>434</v>
+        <v>322</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B182" s="5">
-        <v>2543</v>
+      <c r="B182" s="5" t="s">
+        <v>719</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F182" s="8">
-[...3 lines deleted...]
-        <v>734</v>
+      <c r="F182" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G182" s="12" t="s">
+        <v>722</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>47071</v>
+      </c>
+      <c r="G183" s="10" t="s">
+        <v>726</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>45</v>
+        <v>552</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>592</v>
+        <v>729</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="8">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>46231</v>
+      </c>
+      <c r="G184" s="9" t="s">
+        <v>730</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>13</v>
+        <v>433</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B185" s="5" t="s">
-        <v>742</v>
+      <c r="B185" s="5">
+        <v>2543</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>743</v>
+        <v>732</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F185" s="11">
-[...3 lines deleted...]
-        <v>744</v>
+      <c r="F185" s="8">
+        <v>46980</v>
+      </c>
+      <c r="G185" s="10" t="s">
+        <v>733</v>
       </c>
       <c r="H185" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A186" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="E186" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F186" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G186" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="H186" s="5" t="s">
         <v>45</v>
-      </c>
-[...24 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>750</v>
+        <v>739</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>751</v>
+        <v>591</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F187" s="11">
-[...3 lines deleted...]
-        <v>752</v>
+      <c r="F187" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G187" s="10" t="s">
+        <v>740</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>449</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="11">
-        <v>46489</v>
+        <v>47071</v>
       </c>
       <c r="G188" s="12" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>449</v>
+        <v>45</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A189" s="4" t="s">
-[...9 lines deleted...]
-        <v>759</v>
+      <c r="A189" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="26" t="s">
+        <v>744</v>
+      </c>
+      <c r="C189" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="D189" s="25" t="s">
+        <v>746</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F189" s="11">
-[...6 lines deleted...]
-        <v>182</v>
+      <c r="F189" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G189" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="H189" s="26" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G190" s="12" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="11">
-        <v>46980</v>
+        <v>46489</v>
       </c>
       <c r="G191" s="12" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>13</v>
+        <v>448</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>46489</v>
+      </c>
+      <c r="G192" s="12" t="s">
+        <v>759</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>13</v>
+        <v>181</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B193" s="5">
-        <v>20996</v>
+      <c r="B193" s="5" t="s">
+        <v>760</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="11">
-        <v>46769</v>
+        <v>46980</v>
       </c>
       <c r="G193" s="12" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>777</v>
+        <v>765</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>778</v>
+        <v>766</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="11">
-        <v>46062</v>
+        <v>46980</v>
       </c>
       <c r="G194" s="12" t="s">
-        <v>779</v>
+        <v>767</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F195" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G195" s="17" t="s">
+        <v>771</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B196" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F196" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G196" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="H196" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F197" s="11">
+        <v>46062</v>
+      </c>
+      <c r="G197" s="12" t="s">
+        <v>778</v>
+      </c>
+      <c r="H197" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{E9E65148-FDF4-428D-8AD1-53A697418E1C}"/>
-[...185 lines deleted...]
-    <hyperlink ref="G25" r:id="rId187" xr:uid="{9AC9538E-C4CE-4998-8292-CE36066122F6}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{7A714941-11C6-4AAC-9B49-AF40D5E4A1CC}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{5CE6861D-6FB6-45BC-9BDD-C7A0674B888F}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{AC16D4F8-D5D1-4AD3-ADAD-1FCD109FD582}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{2C187D5B-3C8C-4492-BD1B-29191948A98A}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{37A782E9-99D7-4D9E-B731-E35E442E06D3}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{EB00530C-640F-4167-B30D-A7540E28B6AE}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{0033D127-AA82-45AF-B789-F43809E6EF7F}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{D4E03645-A9F6-4E24-A041-899913842153}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{F2EDC1C6-8D34-4C7C-878F-1D14EB5D115B}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{3B557441-9322-4E0C-842A-29679611D5F9}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{C3D3BEFE-87EF-4967-9AB8-27B62ACA0C5B}"/>
+    <hyperlink ref="G19" r:id="rId12" xr:uid="{C0890C70-CD56-46A6-97EC-DDCB09C6D1C2}"/>
+    <hyperlink ref="G20" r:id="rId13" xr:uid="{D7233FF7-4A4D-4DC8-930E-41AA86958B25}"/>
+    <hyperlink ref="G21" r:id="rId14" xr:uid="{D8823C5F-2DCF-40F1-8270-B5A550742E10}"/>
+    <hyperlink ref="G23" r:id="rId15" xr:uid="{CE224F94-753D-4A6D-9085-A88AC24A6215}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{3B0A0CC7-40D6-4465-80C8-C48C78708C42}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{792A7AC5-86A5-4AE4-AFE9-2D712C922E7F}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{6C047095-FD4C-4D09-A7BC-59125A27FB45}"/>
+    <hyperlink ref="G32" r:id="rId19" xr:uid="{9B39EF52-055B-4BDA-844B-5C5D756AFED4}"/>
+    <hyperlink ref="G33" r:id="rId20" xr:uid="{3772BACF-035C-44F7-8E59-F5BC90AA3B73}"/>
+    <hyperlink ref="G34" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{B476BF22-260D-4389-BEAB-B3B0C3D8A2A3}"/>
+    <hyperlink ref="G35" r:id="rId22" xr:uid="{47D4392B-0C87-4781-81A0-A87FD61A35E0}"/>
+    <hyperlink ref="G36" r:id="rId23" xr:uid="{25B1CEF1-96A8-4922-8880-458115104F24}"/>
+    <hyperlink ref="G38" r:id="rId24" xr:uid="{C425FF29-E590-4F6B-8FAF-84111A6368BB}"/>
+    <hyperlink ref="G39" r:id="rId25" xr:uid="{DF084E2E-B9D8-4F8F-A7BA-2A21FFD94DF7}"/>
+    <hyperlink ref="G40" r:id="rId26" xr:uid="{B5A1BB80-694A-4039-99A7-2111B2D9541A}"/>
+    <hyperlink ref="G41" r:id="rId27" xr:uid="{703705C7-2774-40EE-90AE-558427DA3A25}"/>
+    <hyperlink ref="G43" r:id="rId28" xr:uid="{B47A46BA-AB9C-489D-9CF9-C312B48430E3}"/>
+    <hyperlink ref="G48" r:id="rId29" xr:uid="{5CD39DA1-BC4F-4A0D-9E16-081CF354C5C4}"/>
+    <hyperlink ref="G52" r:id="rId30" xr:uid="{723A49A9-C396-49E6-B4E4-87FAF53ABFED}"/>
+    <hyperlink ref="G53" r:id="rId31" xr:uid="{92CA0476-30EA-48CB-8C49-3BE01FD8DBEC}"/>
+    <hyperlink ref="G54" r:id="rId32" xr:uid="{4A7FB65F-2595-44EC-AA88-3375730A3051}"/>
+    <hyperlink ref="G55" r:id="rId33" xr:uid="{19D0C79D-30B5-4DE5-B084-BB7B8418568A}"/>
+    <hyperlink ref="G57" r:id="rId34" xr:uid="{8BD52473-8F3E-4DC4-9297-AD1E6ED6DE35}"/>
+    <hyperlink ref="G58" r:id="rId35" xr:uid="{9D28A6CF-1CEA-4321-A64E-8379EB86BCAB}"/>
+    <hyperlink ref="G59" r:id="rId36" xr:uid="{60B9090F-2857-46F2-B980-21D5609D10CA}"/>
+    <hyperlink ref="G61" r:id="rId37" xr:uid="{E22F3155-A961-43CF-BD58-D5D40EA0A744}"/>
+    <hyperlink ref="G62" r:id="rId38" xr:uid="{B87E340A-F4EA-48C5-ABD4-C35FE9DE101C}"/>
+    <hyperlink ref="G63" r:id="rId39" xr:uid="{BE5E006A-9721-460A-8910-36BDC44E2DD2}"/>
+    <hyperlink ref="G65" r:id="rId40" xr:uid="{CAB90386-A42F-4679-8F32-4D8E4B0B8623}"/>
+    <hyperlink ref="G66" r:id="rId41" xr:uid="{F7EB6894-E412-4D47-A6DE-A536E6524D45}"/>
+    <hyperlink ref="G67" r:id="rId42" xr:uid="{0D869A95-3D10-4EC1-A63F-602380B80C73}"/>
+    <hyperlink ref="G69" r:id="rId43" xr:uid="{B2E9E246-77F6-4500-865E-7E86F6FEDF73}"/>
+    <hyperlink ref="G72" r:id="rId44" xr:uid="{5BE57341-7648-41A2-B796-61629E4A19F6}"/>
+    <hyperlink ref="G73" r:id="rId45" xr:uid="{4D98EECF-D14A-4A61-A984-4ABD45914987}"/>
+    <hyperlink ref="G74" r:id="rId46" xr:uid="{3D595EC0-8B0D-45C5-9128-A62F1EB318D1}"/>
+    <hyperlink ref="G75" r:id="rId47" xr:uid="{F9806761-FB27-4D0F-A4FD-ED8C1BBF3F5B}"/>
+    <hyperlink ref="G76" r:id="rId48" xr:uid="{5335B5F8-B007-4F04-8CE4-70119BF0D327}"/>
+    <hyperlink ref="G79" r:id="rId49" xr:uid="{6B39B28B-C715-4106-BEA7-28930CB761FE}"/>
+    <hyperlink ref="G80" r:id="rId50" xr:uid="{308BB9DA-1A1E-4CA5-BC3E-0ACD351143AB}"/>
+    <hyperlink ref="G81" r:id="rId51" xr:uid="{0E1E403B-C391-4045-972A-DCFCC56C7AD6}"/>
+    <hyperlink ref="G82" r:id="rId52" xr:uid="{EAA0A89C-0577-4A13-B701-2BB98D0E1815}"/>
+    <hyperlink ref="G83" r:id="rId53" xr:uid="{6DDDB209-8E68-4129-B591-B221BB90E4BD}"/>
+    <hyperlink ref="G85" r:id="rId54" xr:uid="{7613768C-3F9C-4D92-B082-1589106FA5F4}"/>
+    <hyperlink ref="G87" r:id="rId55" xr:uid="{3B4E0BC3-B557-422D-B4DB-613AB42C8610}"/>
+    <hyperlink ref="G86" r:id="rId56" xr:uid="{51795386-40C0-4DC6-9461-E48A63C517F2}"/>
+    <hyperlink ref="G89" r:id="rId57" xr:uid="{BE37E43A-FE9B-4334-878A-3FD24DE1C67C}"/>
+    <hyperlink ref="G92" r:id="rId58" xr:uid="{938EA81A-424A-4404-8969-5E10C935FF2D}"/>
+    <hyperlink ref="G93" r:id="rId59" xr:uid="{523060F6-A52C-4EE3-A59B-5CDF51158662}"/>
+    <hyperlink ref="G94" r:id="rId60" xr:uid="{1E9241A2-6789-4D45-BF98-3BFD50BEBAF3}"/>
+    <hyperlink ref="G97" r:id="rId61" xr:uid="{EAB77CFA-B10F-41BD-BB63-1624B145ABF0}"/>
+    <hyperlink ref="G96" r:id="rId62" xr:uid="{28E48650-6942-4C43-942F-ABDA64F0B4DE}"/>
+    <hyperlink ref="G98" r:id="rId63" xr:uid="{FFCD589C-3B2D-4186-BEA8-ACA394D4D1F6}"/>
+    <hyperlink ref="G99" r:id="rId64" xr:uid="{08978D3C-4AAC-4AB1-A919-A16AC08EDE48}"/>
+    <hyperlink ref="G100" r:id="rId65" xr:uid="{1B0C8FAF-A6D8-4FE3-B53A-AD35ABDEA806}"/>
+    <hyperlink ref="G127" r:id="rId66" xr:uid="{86DB0C77-D07D-4042-A67E-A4C427A6C7DE}"/>
+    <hyperlink ref="G103" r:id="rId67" xr:uid="{5619F8F5-0BB8-41FB-A1AD-E4E9B1B7E196}"/>
+    <hyperlink ref="G104" r:id="rId68" xr:uid="{C3A2FA59-A440-441C-A0AA-6F02F68FC983}"/>
+    <hyperlink ref="G105" r:id="rId69" xr:uid="{3D536DA9-615C-45DE-9ED5-72716F2EE923}"/>
+    <hyperlink ref="G108" r:id="rId70" xr:uid="{C85A79A9-58CA-4D54-83EF-A5FA85824BC7}"/>
+    <hyperlink ref="G109" r:id="rId71" xr:uid="{0A825162-C40D-4B4F-BB64-1E9650513107}"/>
+    <hyperlink ref="G111" r:id="rId72" xr:uid="{F698F0FA-15E5-4B10-A747-0FE241F4F8CA}"/>
+    <hyperlink ref="G112" r:id="rId73" xr:uid="{9CD448C3-832C-4157-A64F-FA79D6CE3045}"/>
+    <hyperlink ref="G113" r:id="rId74" xr:uid="{164A047D-783E-468B-9A2F-FDA6C661485F}"/>
+    <hyperlink ref="G114" r:id="rId75" xr:uid="{CBF268B0-C254-499A-8FB4-1C191533B0F2}"/>
+    <hyperlink ref="G115" r:id="rId76" xr:uid="{8ED48E43-B16E-43F5-A7FD-3A0A6267B48B}"/>
+    <hyperlink ref="G116" r:id="rId77" xr:uid="{A003450F-8D8C-4D88-9B68-26DF3EC88BF1}"/>
+    <hyperlink ref="G117" r:id="rId78" xr:uid="{A89A578D-5FDC-4738-9AC7-CE50920BE9F0}"/>
+    <hyperlink ref="G120" r:id="rId79" xr:uid="{A8E2FB03-FF0E-4357-9ED7-A4CB95ABCD54}"/>
+    <hyperlink ref="G121" r:id="rId80" xr:uid="{C40573CD-5EF6-4DF0-9F86-E6EB30534990}"/>
+    <hyperlink ref="G123" r:id="rId81" xr:uid="{8EE1DA4C-314E-4ACA-8D7F-2B1CA3618078}"/>
+    <hyperlink ref="G124" r:id="rId82" xr:uid="{0C280972-4FE7-41F6-B7D4-F9AFC65F9571}"/>
+    <hyperlink ref="G126" r:id="rId83" xr:uid="{8819DEF9-5124-4E7A-8715-A0F4AC4F1340}"/>
+    <hyperlink ref="G128" r:id="rId84" xr:uid="{E233DAE2-C3B4-414F-9297-0FC8DEC5395C}"/>
+    <hyperlink ref="G129" r:id="rId85" xr:uid="{E1BF31E8-88FA-4FA8-A2CF-83002E16EC58}"/>
+    <hyperlink ref="G133" r:id="rId86" xr:uid="{75A99450-97ED-4EB9-8A2D-1EF8E33ED290}"/>
+    <hyperlink ref="G136" r:id="rId87" xr:uid="{91CA66B8-0C1D-44D2-868D-D1918712FDB9}"/>
+    <hyperlink ref="G137" r:id="rId88" xr:uid="{F255A2E5-7A08-47A4-BC87-97002A600553}"/>
+    <hyperlink ref="G138" r:id="rId89" xr:uid="{97046CD1-5A3A-4210-A6B3-D78BC6E8E897}"/>
+    <hyperlink ref="G139" r:id="rId90" xr:uid="{FDEFB21C-A8E0-4A2B-8161-88CA91E5BC2F}"/>
+    <hyperlink ref="G141" r:id="rId91" xr:uid="{F49FD648-87E3-4206-9974-1B694593615E}"/>
+    <hyperlink ref="G142" r:id="rId92" xr:uid="{33A7D00E-D54D-4680-A638-1D2A8B5DC930}"/>
+    <hyperlink ref="G143" r:id="rId93" xr:uid="{FF460BA7-31A0-4A11-8B77-1C95645065D4}"/>
+    <hyperlink ref="G144" r:id="rId94" xr:uid="{10733168-D1D6-407E-9898-A574E79A4246}"/>
+    <hyperlink ref="G146" r:id="rId95" xr:uid="{863578BF-7EAA-4B4F-9D8D-9F377881248F}"/>
+    <hyperlink ref="G147" r:id="rId96" xr:uid="{818B0710-E9C5-43FC-B27C-B16E90804567}"/>
+    <hyperlink ref="G148" r:id="rId97" xr:uid="{DD439CF9-F075-4875-9333-C50E433B7D3B}"/>
+    <hyperlink ref="G150" r:id="rId98" xr:uid="{A79D59E6-B9BC-44E0-8F5B-5F373259F1A9}"/>
+    <hyperlink ref="G151" r:id="rId99" xr:uid="{0D603CF8-CD55-44F8-BFDC-AF4CACB9F258}"/>
+    <hyperlink ref="G152" r:id="rId100" xr:uid="{46F1B811-EEB0-4433-A07D-A4047FE3AF39}"/>
+    <hyperlink ref="G154" r:id="rId101" xr:uid="{928E8871-1075-4BB4-BFB3-074E9F2A255A}"/>
+    <hyperlink ref="G155" r:id="rId102" xr:uid="{08EC1059-D82F-4587-8BBC-32081800EBB9}"/>
+    <hyperlink ref="G156" r:id="rId103" xr:uid="{5297AEB5-04A3-42C5-B5E1-44FB9D4F3562}"/>
+    <hyperlink ref="G157" r:id="rId104" xr:uid="{CE5F85BC-91F0-43B3-89FB-00DF817F9A0A}"/>
+    <hyperlink ref="G158" r:id="rId105" xr:uid="{8D043A6D-1EA1-4885-9C3A-A53EDD30F8F0}"/>
+    <hyperlink ref="G159" r:id="rId106" xr:uid="{D0BCBFA0-051E-4F02-8C92-E426284E6172}"/>
+    <hyperlink ref="G160" r:id="rId107" xr:uid="{8E0537C2-FC8A-4724-8DD8-A8662CE31C81}"/>
+    <hyperlink ref="G161" r:id="rId108" xr:uid="{6E335C11-2366-4F51-99A4-45B23BFA7164}"/>
+    <hyperlink ref="G162" r:id="rId109" xr:uid="{1BD79E6C-2B32-44D4-B5B8-40EFD3DF6C7B}"/>
+    <hyperlink ref="G163" r:id="rId110" xr:uid="{8BD1D055-0742-4B3A-8CDF-2E312CCDA15F}"/>
+    <hyperlink ref="G165" r:id="rId111" xr:uid="{18F8D9C7-411E-4A3A-8EC7-4E5742C40655}"/>
+    <hyperlink ref="G166" r:id="rId112" xr:uid="{06AC151E-1616-425B-948D-79EAC2D91862}"/>
+    <hyperlink ref="G168" r:id="rId113" xr:uid="{B5399FD2-6F7C-4317-9511-DAC9DADC02A7}"/>
+    <hyperlink ref="G169" r:id="rId114" xr:uid="{F765C77E-3039-4FAD-8AAB-15ED6E9067AA}"/>
+    <hyperlink ref="G170" r:id="rId115" xr:uid="{62397BD0-3FD6-496F-9AED-0E5D6CCED31A}"/>
+    <hyperlink ref="G171" r:id="rId116" xr:uid="{6CB6FA85-3E06-41B3-AE85-19F66B813694}"/>
+    <hyperlink ref="G173" r:id="rId117" xr:uid="{C5CA9810-451E-4113-98FB-A25D7A9BC2C3}"/>
+    <hyperlink ref="G172" r:id="rId118" xr:uid="{FA5BF010-B3B8-4B63-958B-518CBE9BBF4A}"/>
+    <hyperlink ref="G174" r:id="rId119" xr:uid="{809CFB27-1240-4148-836D-832256D188C6}"/>
+    <hyperlink ref="G178" r:id="rId120" xr:uid="{541CCA4A-D3AD-45E4-B52D-D8B7783AB963}"/>
+    <hyperlink ref="G179" r:id="rId121" xr:uid="{CD75316A-9D20-4EF5-BE40-C040DC859EF9}"/>
+    <hyperlink ref="G180" r:id="rId122" xr:uid="{C7BE5AB8-579A-4B7F-8A1F-B2363BD70468}"/>
+    <hyperlink ref="G184" r:id="rId123" xr:uid="{E26A7874-D32E-4EEB-A883-943539A045A8}"/>
+    <hyperlink ref="G186" r:id="rId124" xr:uid="{F76D7342-47DC-417E-81DA-B65A1510F4DD}"/>
+    <hyperlink ref="G188" r:id="rId125" xr:uid="{3140FD71-802B-4217-8692-1BD6913A8C36}"/>
+    <hyperlink ref="G190" r:id="rId126" xr:uid="{A42654A7-C434-4BB5-9908-A459213FB37C}"/>
+    <hyperlink ref="G191" r:id="rId127" xr:uid="{DFF91762-3F18-45A8-B938-3A18C8449493}"/>
+    <hyperlink ref="G192" r:id="rId128" xr:uid="{DA24FAD7-C044-41B5-BCA7-64DB31891CEA}"/>
+    <hyperlink ref="G193" r:id="rId129" xr:uid="{2EBE2696-C1AA-42B8-B403-E998E1D15DB1}"/>
+    <hyperlink ref="G194" r:id="rId130" xr:uid="{D900245C-44C2-4BA9-9079-96F234767473}"/>
+    <hyperlink ref="G167" r:id="rId131" xr:uid="{2873E86D-E176-4B1C-A364-2DEC0551161A}"/>
+    <hyperlink ref="G197" r:id="rId132" xr:uid="{E1F03BBF-6B03-452D-9A55-8D1D7576B977}"/>
+    <hyperlink ref="G7" r:id="rId133" xr:uid="{1A475BF6-4247-4143-9BD2-030321689F49}"/>
+    <hyperlink ref="G14" r:id="rId134" xr:uid="{72106A99-555C-4010-9140-A248EA805122}"/>
+    <hyperlink ref="G22" r:id="rId135" xr:uid="{164A697B-AD6C-4BE3-9189-A705A95AD4BD}"/>
+    <hyperlink ref="G24" r:id="rId136" xr:uid="{5FB5952A-7EDE-4E2E-8273-95F1F132A63E}"/>
+    <hyperlink ref="G42" r:id="rId137" xr:uid="{DC649E16-4E19-4346-990D-3AC40F0565DB}"/>
+    <hyperlink ref="G44" r:id="rId138" xr:uid="{135E1A2C-9DA6-40FC-9079-E6BCB3000178}"/>
+    <hyperlink ref="G46" r:id="rId139" xr:uid="{F8C8AB84-7ACC-441D-A252-A7D4740D1480}"/>
+    <hyperlink ref="G51" r:id="rId140" xr:uid="{A8064E21-AA5B-41FA-80E7-0CE049801C6B}"/>
+    <hyperlink ref="G56" r:id="rId141" xr:uid="{EA9E83F2-65E6-437E-ADF8-67C4639A85A5}"/>
+    <hyperlink ref="G70" r:id="rId142" xr:uid="{38DAC29F-9937-4AA5-A316-43219C5F2576}"/>
+    <hyperlink ref="G101" r:id="rId143" xr:uid="{A734F56B-85AE-4A48-9E8F-02BBC29EE313}"/>
+    <hyperlink ref="G110" r:id="rId144" xr:uid="{4BEB52BB-1B5D-4543-BFC1-EC0ABC9F19E8}"/>
+    <hyperlink ref="G131" r:id="rId145" xr:uid="{E2A2E2F1-4224-43C7-B7E3-A1C9F5DCE4B5}"/>
+    <hyperlink ref="G132" r:id="rId146" xr:uid="{0A835F7C-16D4-4D33-BE5F-D256AA8E7C17}"/>
+    <hyperlink ref="G149" r:id="rId147" xr:uid="{D74F830E-CB29-49A4-88A0-6DFE665E7B04}"/>
+    <hyperlink ref="G164" r:id="rId148" xr:uid="{C9B42C39-98EE-469A-8918-C15C2053DC75}"/>
+    <hyperlink ref="G189" r:id="rId149" xr:uid="{E2438932-5F3D-46A1-AE34-B797D28A50E3}"/>
+    <hyperlink ref="G49" r:id="rId150" xr:uid="{BC3AEA06-C545-40CF-A8BF-37E2BDF2D426}"/>
+    <hyperlink ref="G88" r:id="rId151" xr:uid="{E738E534-3C0F-4588-BA51-6A40BDD8A54E}"/>
+    <hyperlink ref="G125" r:id="rId152" xr:uid="{14BF2F48-6773-4BFF-90A1-E65A71E761DD}"/>
+    <hyperlink ref="G153" r:id="rId153" xr:uid="{BB69F936-DB24-4710-958C-D8304AEB790A}"/>
+    <hyperlink ref="G177" r:id="rId154" xr:uid="{EDE7B21F-9C37-4F86-985D-9A619DA8B8EE}"/>
+    <hyperlink ref="G91" r:id="rId155" xr:uid="{E7A6C487-23AD-47E4-A5BA-50BFCD2F0ECF}"/>
+    <hyperlink ref="G68" r:id="rId156" xr:uid="{FB192FAF-06FE-45DB-9D62-13D58A4873B3}"/>
+    <hyperlink ref="G37" r:id="rId157" xr:uid="{842AD7F5-72A5-487D-B332-4F711FEA14AB}"/>
+    <hyperlink ref="G135" r:id="rId158" xr:uid="{C20041CA-85FA-4D9A-B661-F1D1609900EA}"/>
+    <hyperlink ref="G84" r:id="rId159" xr:uid="{E4661C27-50F7-48F9-BC47-9FE3CE01217E}"/>
+    <hyperlink ref="G71" r:id="rId160" xr:uid="{30371521-B9AA-485F-9009-328D962B96D5}"/>
+    <hyperlink ref="G102" r:id="rId161" xr:uid="{21FCC714-7693-45AD-8541-2EDF0FB82868}"/>
+    <hyperlink ref="G175" r:id="rId162" xr:uid="{CC392C31-35EF-4501-9834-0A8A8E14F25B}"/>
+    <hyperlink ref="G77" r:id="rId163" xr:uid="{54CC2FEB-5DF2-4393-AC8D-A41E1B2DD4EF}"/>
+    <hyperlink ref="G78" r:id="rId164" xr:uid="{D5801F79-8EC1-46B8-9E15-130B9B7EC088}"/>
+    <hyperlink ref="G187" r:id="rId165" xr:uid="{71C3C7E8-C990-4321-8D1F-DF2CBF435557}"/>
+    <hyperlink ref="G45" r:id="rId166" xr:uid="{49250187-76BB-430D-B96A-B7026E0D62D2}"/>
+    <hyperlink ref="G17" r:id="rId167" xr:uid="{6F2A224A-255B-427B-9341-DDF15C52E972}"/>
+    <hyperlink ref="G145" r:id="rId168" xr:uid="{CD7BE5FB-501C-4AEC-8840-DA3F88EF28F0}"/>
+    <hyperlink ref="G118" r:id="rId169" xr:uid="{6A6C01A1-7943-4386-87FE-33094A1389E8}"/>
+    <hyperlink ref="G16" r:id="rId170" xr:uid="{C6383766-1E33-4A91-9988-474792CE6197}"/>
+    <hyperlink ref="G176" r:id="rId171" xr:uid="{662DBBA7-1DD8-46AA-957F-C4BECC3D5AFA}"/>
+    <hyperlink ref="G195" r:id="rId172" xr:uid="{3C2B973C-83F3-455B-A89B-2B5BE93E1699}"/>
+    <hyperlink ref="G29" r:id="rId173" xr:uid="{76DD4C4A-7AFD-4D76-A2B3-B39FAA0D319D}"/>
+    <hyperlink ref="G106" r:id="rId174" xr:uid="{0AEA3B03-61DE-4EC6-9725-5DA60DCD684D}"/>
+    <hyperlink ref="G183" r:id="rId175" xr:uid="{B1853E9C-61DA-4B78-87F6-20A6DF376BF3}"/>
+    <hyperlink ref="G182" r:id="rId176" xr:uid="{1D68AF99-F250-4C53-A26F-713E50080476}"/>
+    <hyperlink ref="G134" r:id="rId177" xr:uid="{BFD5ABD4-0EF9-4C1B-A9DC-51F472D13F8F}"/>
+    <hyperlink ref="G64" r:id="rId178" xr:uid="{844C2C49-0C74-48EA-A2ED-7F020CB77F87}"/>
+    <hyperlink ref="G140" r:id="rId179" xr:uid="{51CD5A2A-DE57-48EB-B4F2-BBADD359A0E4}"/>
+    <hyperlink ref="G60" r:id="rId180" xr:uid="{A0B58C3F-9016-4E98-B48B-655A452CEBBF}"/>
+    <hyperlink ref="G6" r:id="rId181" xr:uid="{F6AA65C9-0E05-40B3-B6F5-C4029BE3B37F}"/>
+    <hyperlink ref="G122" r:id="rId182" xr:uid="{2257C83A-3505-4EE3-8638-F9712D6B392F}"/>
+    <hyperlink ref="G95" r:id="rId183" xr:uid="{430CCB2F-A294-44EB-8F74-59D1C2574B47}"/>
+    <hyperlink ref="G130" r:id="rId184" xr:uid="{E99FA43D-7775-43F7-BDB5-736095C05C7A}"/>
+    <hyperlink ref="G50" r:id="rId185" xr:uid="{4FA490C2-417C-4157-81D8-1129903BB066}"/>
+    <hyperlink ref="G47" r:id="rId186" xr:uid="{2D1ECC77-467D-4E53-979E-B24C5A101078}"/>
+    <hyperlink ref="G25" r:id="rId187" xr:uid="{4F3912DA-6F8E-4727-98A3-D042D97519DE}"/>
+    <hyperlink ref="G181" r:id="rId188" xr:uid="{4D51A61C-86C3-458F-A310-8C9092BD78DE}"/>
+    <hyperlink ref="G30" r:id="rId189" xr:uid="{D5A9784A-D32E-40E1-8C01-D66CE873C2C8}"/>
+    <hyperlink ref="G31" r:id="rId190" xr:uid="{3225A78F-E1FD-4581-B7D8-B83D69B459D9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>