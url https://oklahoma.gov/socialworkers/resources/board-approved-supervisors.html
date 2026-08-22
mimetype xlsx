--- v5 (2026-07-13)
+++ v6 (2026-08-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFDE1DC7-1B36-4C83-A691-8429F0F7D86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64C078E9-4951-4559-8E8F-79809184B142}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A9ABCCA8-93F9-4BBA-A807-F08EA57567FB}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E2312715-E2FF-4032-9CFF-7DC8866452F5}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1371" uniqueCount="797">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>License #</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Supervisor Type</t>
   </si>
   <si>
     <t>Supervisor Training Required Date</t>
   </si>
   <si>
     <t xml:space="preserve">Email </t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
@@ -418,53 +418,83 @@
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>Buchheit</t>
   </si>
   <si>
     <t>Merideth</t>
   </si>
   <si>
     <t>MERSISSON@GMAIL.COM</t>
   </si>
   <si>
     <t>Buckner</t>
   </si>
   <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>ashleybuckner0909@gmail.com</t>
   </si>
   <si>
     <t>Out of State</t>
   </si>
   <si>
+    <t>Budovec</t>
+  </si>
+  <si>
+    <t>BAS-Clinical</t>
+  </si>
+  <si>
+    <t>ashley.budovec@gmail.com</t>
+  </si>
+  <si>
+    <t>Muskogee</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>Bullard</t>
+  </si>
+  <si>
+    <t>Stormy</t>
+  </si>
+  <si>
+    <t>stormy.l.bullard@gmail.com</t>
+  </si>
+  <si>
+    <t>Latimer</t>
+  </si>
+  <si>
     <t>6402</t>
   </si>
   <si>
+    <t>Curthoys</t>
+  </si>
+  <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>MICHELLE.BUGH@OKSTATE.EDU</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>Burgess</t>
   </si>
   <si>
     <t>Stacey</t>
   </si>
   <si>
     <t>STACEYRENEEBURGESS@GMAIL.COM</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>Burgess-Jackson</t>
   </si>
   <si>
     <t>Whitney</t>
@@ -937,50 +967,59 @@
   <si>
     <t xml:space="preserve">AMYJFOREMAN@GMAIL.COM </t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>LFRANKLIN@OU.EDU</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>Fronheiser</t>
   </si>
   <si>
     <t>FRONHEISER5@YAHOO.COM</t>
   </si>
   <si>
+    <t>Gaines</t>
+  </si>
+  <si>
+    <t>Mahogany</t>
+  </si>
+  <si>
+    <t>gaines.mahogany@att.net</t>
+  </si>
+  <si>
     <t>2715</t>
   </si>
   <si>
     <t>Gantz</t>
   </si>
   <si>
     <t>Melissa</t>
   </si>
   <si>
     <t>MELGANTZ638@GMAIL.COM</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t xml:space="preserve">MAIL2JULIEMARIE@GMAIL.COM </t>
   </si>
   <si>
     <t>4542</t>
@@ -1381,53 +1420,50 @@
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
     <t>Merrie</t>
   </si>
   <si>
     <t>MERRIEKNOX@GMAIL.COM</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>Koenig</t>
   </si>
   <si>
     <t>Suzanne C.</t>
   </si>
   <si>
     <t xml:space="preserve">	sugarsuz@sbcglobal.net</t>
   </si>
   <si>
-    <t>Muskogee</t>
-[...1 lines deleted...]
-  <si>
     <t>4459</t>
   </si>
   <si>
     <t>Kratz</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>KRATZ9@GMAIL.COM</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>Ladd</t>
   </si>
   <si>
     <t>AGAPECOUNSELING@HOTMAIL.COM</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>Langston</t>
@@ -1480,59 +1516,65 @@
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>Leslie Demoss</t>
   </si>
   <si>
     <t>Lora M.</t>
   </si>
   <si>
     <t>LLESLIE826@GMAIL.COM</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>Jacqueline</t>
   </si>
   <si>
     <t>JACQUELINE.E.LONG1@GMAIL.COM</t>
   </si>
   <si>
+    <t>5797</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>KMLUNA79@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Majette</t>
   </si>
   <si>
     <t>Tania</t>
   </si>
   <si>
-    <t>BAS-Clinical</t>
-[...1 lines deleted...]
-  <si>
     <t>thyppoli@gmail.com</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>Males</t>
   </si>
   <si>
     <t>ANDIEMALES@YAHOO.COM</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>Marr</t>
   </si>
   <si>
     <t>Janice</t>
   </si>
   <si>
     <t>JANICE.MARR@SANDITES.ORG</t>
   </si>
   <si>
     <t>5153</t>
@@ -2194,50 +2236,62 @@
   <si>
     <t>FAWN.N.JONES@GMAIL.COM</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>Thornton</t>
   </si>
   <si>
     <t>CHERYLTHORNTON1215@GMAIL.COM</t>
   </si>
   <si>
     <t>Grady</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>Thumann</t>
   </si>
   <si>
     <t>SHANNONCHRISTMAS@YAHOO.COM</t>
   </si>
   <si>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>Trent</t>
+  </si>
+  <si>
+    <t>Courtney</t>
+  </si>
+  <si>
+    <t>COURTNEY_PARIS05@YAHOO.COM</t>
+  </si>
+  <si>
     <t>6235</t>
   </si>
   <si>
     <t>Turbett</t>
   </si>
   <si>
     <t>Kasandra</t>
   </si>
   <si>
     <t>KASANDRA.SCOTT@GMAIL.COM</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>TURNERLCSW@YAHOO.COM</t>
   </si>
   <si>
     <t>1550</t>
@@ -2372,86 +2426,50 @@
     <t>Ashley L.</t>
   </si>
   <si>
     <t>ASHLEY.WEST24@YAHOO.COM</t>
   </si>
   <si>
     <t>Winslow</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>dianmsw@gmail.com</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>Zayas</t>
   </si>
   <si>
     <t>Angela L.</t>
   </si>
   <si>
     <t>ANGELAZAYAS@BETHANYCOUNSELINGOK.COM</t>
-  </si>
-[...34 lines deleted...]
-    <t>COURTNEY_PARIS05@YAHOO.COM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -2615,66 +2633,66 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -2984,75 +3002,73 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.budovec@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stormy.l.bullard@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NEWMOONE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.SMITH0408@GMAIL.COM" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHITNEY_BURGESS@YAHOO.COM;%20whitney.jackson1@yahoo.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOONERSKIES@AOL.COM" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MAIL2JULIEMARIE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCAH20012002@YAHOO.COM" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JSKTULSA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAITLIN.E.MCARTHUR@GMAIL.COM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALECSTORM@LIVE.COM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLSHAHAN@OUTLOOK.COM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellaanglin@gmail.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rcochran280@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMER.SUFFRIDGE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HHAILS85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TURNERLCSW@YAHOO.COM" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MISTYBILBY@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gaines.mahogany@att.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRBROWN2003@YAHOO.COM" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TULSASINGER1969@GMAIL.COM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JMBORK57@ATT.NET" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEHARTFOUR@COX.NET" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NMRDUBRIWNY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TONIHAIL@YAHOO.COM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BLESSEDSTEF@COX.NET" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DORISLMSW@AOL.COM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANDIEMALES@YAHOO.COM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CREGAN3@COX.NET" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BARBARAU1987@GMAIL.COM" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEADRA.WATKINS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sugarsuz@sbcglobal.net" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09sharolyn.wallace@tulsacc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JARAGON81@AOL.COM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCPMURPHY@AOL.COM" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LORRIPEREZ@YAHOO.COM" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AMYJFOREMAN@GMAIL.COM" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAWALKER33@GMAIL.COM" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gentaylor614@gmail.com%20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CONNER.KATHERINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A1KIRKB@COX.NET" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KYBEWLEY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMFLACK@PRODIGY.NET" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IZETTA4337@ATT.NET" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SYDNEYHLCSW@KALEIDOSCOPEBS.COM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYKEETER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSHORT@REBOUNDMH.ORG" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SUMMERDUKE@YMAIL.COM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzannebass59@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccombs3241@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JANICE.MARR@SANDITES.ORG" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MCCOYA2881@GMAIL.COM" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLIEBCRAIG@GMAIL.COM" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELELANI3688@GMAIL.COM" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newyorkerramona@gmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KASANDRA.SCOTT@GMAIL.COM" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMLUNA79@GMAIL.COM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ME2BRANDT@YAHOO.COM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JEWELDALLASBRUNER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TIARA.MILLER@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NICHOLE.DUCK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HISERODT@COX.NET" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHYLAHRIDGWAY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWILLIAMS501@YAHOO.COM" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KCASTORLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STEVENP21@COX.NET" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JKHARLIN@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JJULENE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SFLASHMET@YAHOO.COM" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JLNEUFELD@COX.NET" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cperezlanik@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09faithcrittenden@yahoo.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09mandymchughlcsw@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DAJ3597@GMAIL.COM" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcollier06@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENN.R.MARSHALL@GMAIL.COM" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zetatrue@yahoo.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandyweeks0@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LARLEE2@ATT.NET" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TERI.BURNETT@COX.NET" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CATHERINECLAYBROOKLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRISTOPHER.G.GRAHAM@GMAIL.COM" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LIZSHUMATE.LCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NONDASUE@AOL.COM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LFRANKLIN@OU.EDU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LINDELUE@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMARS57@GMAIL.COM" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALLISON.M.MASON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMERKLE87@GMAIL.COM" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KWHITELCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erinbrooksocialworker@gmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NOLAHARRISON@YMAIL.COM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamjar1268@yahoo.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemeszar@umich.edu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEY.WEST24@YAHOO.COM" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASIEBRITTAIN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERSISSON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACYDUDARK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TMBEVANS@COX.NET" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BRANDI.DETHEROW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CASEYGMSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAHARRIS25@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANJANETTELAVERTY@GMAIL.COM" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DONA.PETTY@INTEGRISOK.COM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ERINROBERTS81@GMAIL.COM" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FAWN.N.JONES@GMAIL.COM" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RGWALKER1948@GMAIL.COM" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lleslie826@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09msholiday12@yahoo.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.blume@outlook.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COURTNEY_PARIS05@YAHOO.COM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HEATHER.ASKEW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MERRIEKNOX@GMAIL.COM" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TEMPIEINOK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittneyzickefoose@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHOLENDA@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tadamson0610@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JESSICACOTHRAN@YAHOO.COM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NUSONSHINE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:V.K.FEATHERSTON@GMAIL.COM" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRONHEISER5@YAHOO.COM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRACEYKREITER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMOORE9311@COX.NET" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LSAGESER@COX.NET" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIALWORKEROK@GMAIL.COM" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:whitemankylene@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chriskbrown10@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSBURNS2@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOCIOLF@GMAIL.COM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ADHOLLEY@YMAIL.COM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GMASSEY9@ATT.NET" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WARRIORGIRL4LIFE@GMAIL.COM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashleybuckner0909@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLE.BUGH@OKSTATE.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkb5925@aol.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANNE@ANNECUNNINGHAMCONSULTING.COM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELADICKSON.4@GMAIL.COM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BENYAHARRIS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROXANN.MOELLER8@GMAIL.COM" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHELLERAYBURN@YMAIL.COM" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAYE85@GMAIL.COM" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NLWALLER22@SBCGLOBAL.NET" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valh86@hotmail.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JAMIKPEREIRA@GMAIL.COM" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNON_BARCZAK@YAHOO.COM" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNIFERGRIFFITH18@YAHOO.COM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KRATZ9@GMAIL.COM" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DEBBIEN@NIGHTLIGHT.ORG" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:THESOCIALWORKERS@ATT.NET" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHERYLTHORNTON1215@GMAIL.COM" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yfloresnall@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JENNGLENN1201@YAHOO.COM" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LMCDONALD6361@COX.NET" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ashley.budovec@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciaaleman65@icloud.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MARISAM1984@GMAIL.COM" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELGANTZ638@GMAIL.COM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KIMBERLYDAWN71@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RANDI.HUDSON@YAHOO.COM" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkennedy64804@yahoo.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09betagamma1026@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:STACEYRENEEBURGESS@GMAIL.COM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MELANIEFERGUSONLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BILLYHOLLEY2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHELLE_MATTHEY@YAHOO.COM" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SMOORELCSW@EARTHLINK.NET" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MEGAN.SECRESTLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ANGELAZAYAS@BETHANYCOUNSELINGOK.COM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sherry@behavioraltransformations.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VIRGINIAKINKADE@YAHOO.COM" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DKNASH93@YAHOO.COM" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stormy.l.bullard@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MICHAELWBROSELLC@ICLOUD.COM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DRAPERLCSW@LIVE.COM" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KATIEHAYDEN@ME.COM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CARLAR55@YAHOO.COM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAMARINA15@YAHOO.COM" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GGBIEBER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:QDKD23@GMAIL.COM" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CLARKGRO@GMAIL.COM" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGAPECOUNSELING@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LLESLIE826@GMAIL.COM" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAYYAM711@YAHOO.COM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPRUITT63MSW2000@YAHOO.COM" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JULIAREEDLCSW@GMAIL.COM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHANNONCHRISTMAS@YAHOO.COM" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%09carriejanklcsw@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beultraliving@gmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BON811@YAHOO.COM" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JACQUELINE.E.LONG1@GMAIL.COM" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TRISHIACREAMER@GMAIL.COM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FRAN.ALLTIZER@YAHOO.COM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDBMSW@HOTMAIL.COM" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHLEYDREES521@GMAIL.COM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE8488B5-2B3F-498D-A49C-47D632F4ACC2}">
-  <dimension ref="A1:H197"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C22E8923-B5B0-417A-AD2D-B9F216C0B9A8}">
+  <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:H197"/>
+      <selection activeCell="L194" sqref="L194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3770,4602 +3786,4656 @@
       </c>
       <c r="D29" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="11">
         <v>47050</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>125</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="5">
         <v>4278</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>779</v>
+        <v>127</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="F30" s="22">
+        <v>128</v>
+      </c>
+      <c r="F30" s="17">
         <v>47274</v>
       </c>
-      <c r="G30" s="17" t="s">
-        <v>780</v>
+      <c r="G30" s="18" t="s">
+        <v>129</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>448</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>781</v>
+        <v>131</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>782</v>
+        <v>132</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>783</v>
+        <v>133</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>483</v>
+        <v>128</v>
       </c>
       <c r="F31" s="11">
         <v>47274</v>
       </c>
-      <c r="G31" s="17" t="s">
-        <v>784</v>
+      <c r="G31" s="18" t="s">
+        <v>134</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>785</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>786</v>
+        <v>137</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="11">
         <v>46315</v>
       </c>
       <c r="G32" s="14" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="11">
         <v>47050</v>
       </c>
       <c r="G33" s="14" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="11">
-        <v>46231</v>
+        <v>47309</v>
       </c>
       <c r="G34" s="13" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="F35" s="11">
         <v>47274</v>
       </c>
       <c r="G35" s="14" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="11">
         <v>47158</v>
       </c>
       <c r="G36" s="14" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="11">
         <v>47274</v>
       </c>
-      <c r="G37" s="17" t="s">
-        <v>151</v>
+      <c r="G37" s="18" t="s">
+        <v>161</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="11">
         <v>46489</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="11">
         <v>46489</v>
       </c>
       <c r="G39" s="14" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="11">
         <v>46903</v>
       </c>
       <c r="G40" s="14" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="11">
         <v>46399</v>
       </c>
       <c r="G41" s="12" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="11">
         <v>46706</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="11">
         <v>46882</v>
       </c>
       <c r="G43" s="12" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="11">
         <v>46399</v>
       </c>
       <c r="G44" s="14" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="5">
         <v>4605</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="11">
         <v>47071</v>
       </c>
       <c r="G45" s="16" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="11">
         <v>46706</v>
       </c>
       <c r="G46" s="12" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="11">
         <v>46882</v>
       </c>
       <c r="G47" s="14" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="11">
         <v>46315</v>
       </c>
       <c r="G48" s="12" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="11">
         <v>46882</v>
       </c>
       <c r="G49" s="12" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="11">
         <v>46882</v>
       </c>
       <c r="G50" s="14" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="11">
         <v>46489</v>
       </c>
       <c r="G51" s="14" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="11">
         <v>46489</v>
       </c>
-      <c r="G52" s="18" t="s">
-        <v>214</v>
+      <c r="G52" s="19" t="s">
+        <v>224</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="11">
         <v>46882</v>
       </c>
-      <c r="G53" s="18" t="s">
-        <v>218</v>
+      <c r="G53" s="19" t="s">
+        <v>228</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="11">
         <v>47274</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="11">
         <v>46706</v>
       </c>
       <c r="G55" s="12" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="5">
         <v>4558</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="11">
         <v>46315</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="11">
         <v>46489</v>
       </c>
       <c r="G57" s="12" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="11">
         <v>46980</v>
       </c>
       <c r="G58" s="14" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="11">
         <v>47071</v>
       </c>
       <c r="G59" s="14" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>124</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="11">
         <v>46903</v>
       </c>
       <c r="G60" s="14" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="11">
         <v>46882</v>
       </c>
       <c r="G61" s="12" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="8">
         <v>47050</v>
       </c>
       <c r="G62" s="9" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="11">
         <v>46594</v>
       </c>
       <c r="G63" s="14" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="11">
         <v>46903</v>
       </c>
       <c r="G64" s="14" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="11">
-        <v>47190</v>
+        <v>47309</v>
       </c>
       <c r="G65" s="14" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="11">
         <v>46399</v>
       </c>
       <c r="G66" s="15" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="8">
         <v>46594</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="11">
-        <v>46231</v>
+        <v>47309</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="11">
         <v>46315</v>
       </c>
       <c r="G69" s="15" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="8">
         <v>46399</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="11">
         <v>46882</v>
       </c>
       <c r="G71" s="9" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E72" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="8">
         <v>46980</v>
       </c>
       <c r="G72" s="9" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>48</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="11">
         <v>47071</v>
       </c>
       <c r="G73" s="13" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B74" s="5" t="s">
-        <v>300</v>
+      <c r="B74" s="5">
+        <v>8284</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>46231</v>
+      </c>
+      <c r="G74" s="18" t="s">
+        <v>312</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>46882</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>316</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="E76" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>46315</v>
+      </c>
+      <c r="G76" s="20" t="s">
+        <v>320</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>76</v>
+        <v>323</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F77" s="8">
+      <c r="F77" s="11">
         <v>46882</v>
       </c>
-      <c r="G77" s="10" t="s">
-        <v>314</v>
+      <c r="G77" s="12" t="s">
+        <v>324</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>317</v>
+        <v>76</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F78" s="11">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="F78" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>327</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>106</v>
+        <v>330</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F79" s="8">
-[...3 lines deleted...]
-        <v>321</v>
+      <c r="F79" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G79" s="21" t="s">
+        <v>331</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>322</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>325</v>
+        <v>106</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F80" s="11">
-[...3 lines deleted...]
-        <v>326</v>
+      <c r="F80" s="8">
+        <v>47274</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>334</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>31</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>76</v>
+        <v>338</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F81" s="8">
-[...3 lines deleted...]
-        <v>329</v>
+      <c r="F81" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>339</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>330</v>
+        <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>333</v>
+        <v>76</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="8">
-        <v>46321</v>
+        <v>46489</v>
       </c>
       <c r="G82" s="9" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="8">
-        <v>46489</v>
+        <v>47309</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>181</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>48</v>
+        <v>351</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F84" s="11">
-[...3 lines deleted...]
-        <v>342</v>
+      <c r="F84" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>352</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>335</v>
+        <v>191</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>345</v>
+        <v>48</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F85" s="8">
-[...3 lines deleted...]
-        <v>346</v>
+      <c r="F85" s="11">
+        <v>46231</v>
+      </c>
+      <c r="G85" s="22" t="s">
+        <v>355</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>40</v>
+        <v>348</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="8">
-        <v>46489</v>
+        <v>46706</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>351</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B87" s="5">
-        <v>3211</v>
+      <c r="B87" s="5" t="s">
+        <v>360</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F87" s="22">
-        <v>46594</v>
+      <c r="F87" s="8">
+        <v>46489</v>
       </c>
       <c r="G87" s="9" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="5">
-        <v>100</v>
+        <v>3211</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F88" s="8">
-        <v>46399</v>
+      <c r="F88" s="17">
+        <v>46594</v>
       </c>
       <c r="G88" s="9" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>13</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B89" s="5" t="s">
-        <v>358</v>
+      <c r="B89" s="5">
+        <v>100</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>183</v>
+        <v>369</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F89" s="11">
-[...3 lines deleted...]
-        <v>360</v>
+      <c r="F89" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G89" s="9" t="s">
+        <v>370</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>3552</v>
+        <v>8</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>371</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>363</v>
+        <v>193</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>46594</v>
+      </c>
+      <c r="G90" s="13" t="s">
+        <v>373</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>374</v>
+      </c>
+      <c r="B91" s="5">
+        <v>3552</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="11">
-        <v>46903</v>
+        <v>46706</v>
       </c>
       <c r="G91" s="14" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>354</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>46903</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>381</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>13</v>
+        <v>367</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="11">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>46769</v>
+      </c>
+      <c r="G93" s="12" t="s">
+        <v>385</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F94" s="8">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="F94" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>389</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="8">
-        <v>46594</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>47309</v>
+      </c>
+      <c r="G95" s="9" t="s">
+        <v>393</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>385</v>
+        <v>91</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>386</v>
+        <v>8</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="8">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>46594</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>397</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>8</v>
+        <v>399</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="8">
-        <v>46980</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>46706</v>
+      </c>
+      <c r="G97" s="9" t="s">
+        <v>403</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="8">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>46980</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>407</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>13</v>
+        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F99" s="11">
-[...3 lines deleted...]
-        <v>403</v>
+      <c r="F99" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G99" s="9" t="s">
+        <v>412</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>404</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F100" s="8">
-[...3 lines deleted...]
-        <v>408</v>
+      <c r="F100" s="11">
+        <v>46178</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>416</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>13</v>
+        <v>417</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="8">
-        <v>46399</v>
+        <v>47155</v>
       </c>
       <c r="G101" s="9" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F102" s="11">
-[...3 lines deleted...]
-        <v>416</v>
+      <c r="F102" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G102" s="9" t="s">
+        <v>425</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F103" s="8">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="F103" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G103" s="21" t="s">
+        <v>429</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>421</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>76</v>
+        <v>432</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F104" s="11">
-[...3 lines deleted...]
-        <v>424</v>
+      <c r="F104" s="8">
+        <v>46315</v>
+      </c>
+      <c r="G104" s="9" t="s">
+        <v>433</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>40</v>
+        <v>434</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>427</v>
+        <v>76</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>46399</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>437</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F106" s="8">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="F106" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G106" s="12" t="s">
+        <v>441</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>433</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B107" s="5">
-        <v>5805</v>
+      <c r="B107" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="8">
-        <v>46980</v>
+        <v>47071</v>
       </c>
       <c r="G107" s="9" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>13</v>
+        <v>446</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B108" s="5" t="s">
-        <v>437</v>
+      <c r="B108" s="5">
+        <v>5805</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>306</v>
+        <v>448</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="8">
-        <v>46706</v>
+        <v>46980</v>
       </c>
       <c r="G108" s="9" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>442</v>
+        <v>319</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F109" s="11">
-[...3 lines deleted...]
-        <v>443</v>
+      <c r="F109" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G109" s="9" t="s">
+        <v>452</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>46882</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>456</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="11">
-        <v>46706</v>
+        <v>46315</v>
       </c>
       <c r="G111" s="14" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>76</v>
+        <v>463</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>46706</v>
+      </c>
+      <c r="G112" s="14" t="s">
+        <v>464</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>458</v>
+        <v>76</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>46903</v>
+      </c>
+      <c r="G113" s="12" t="s">
+        <v>467</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F114" s="8">
-[...3 lines deleted...]
-        <v>463</v>
+      <c r="F114" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G114" s="15" t="s">
+        <v>471</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F115" s="11">
-[...3 lines deleted...]
-        <v>467</v>
+      <c r="F115" s="8">
+        <v>46882</v>
+      </c>
+      <c r="G115" s="9" t="s">
+        <v>475</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>468</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="11">
-        <v>46882</v>
+        <v>46594</v>
       </c>
       <c r="G116" s="12" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>18</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F117" s="8">
-[...3 lines deleted...]
-        <v>476</v>
+      <c r="F117" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G117" s="12" t="s">
+        <v>484</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="8">
-        <v>47050</v>
+        <v>46315</v>
       </c>
       <c r="G118" s="9" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B119" s="5">
-        <v>20368</v>
+      <c r="B119" s="5" t="s">
+        <v>489</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>11</v>
+      </c>
+      <c r="F119" s="8">
+        <v>47050</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>492</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>393</v>
+        <v>202</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="F120" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>46903</v>
+      </c>
+      <c r="G120" s="12" t="s">
+        <v>495</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="5" t="s">
-        <v>488</v>
+      <c r="B121" s="5">
+        <v>20368</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="F121" s="11">
-        <v>47190</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>47274</v>
+      </c>
+      <c r="G121" s="18" t="s">
+        <v>498</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>76</v>
+        <v>406</v>
       </c>
       <c r="E122" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="11">
-        <v>46903</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>46706</v>
+      </c>
+      <c r="G122" s="13" t="s">
+        <v>501</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F123" s="8">
-[...3 lines deleted...]
-        <v>498</v>
+      <c r="F123" s="11">
+        <v>47190</v>
+      </c>
+      <c r="G123" s="14" t="s">
+        <v>505</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>501</v>
+        <v>76</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>11</v>
+      </c>
+      <c r="F124" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G124" s="15" t="s">
+        <v>508</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="11">
-[...3 lines deleted...]
-        <v>506</v>
+      <c r="F125" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>512</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>330</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>8</v>
+        <v>157</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>128</v>
+        <v>515</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="F126" s="8">
-        <v>46594</v>
+        <v>46706</v>
       </c>
       <c r="G126" s="9" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F127" s="8">
-[...3 lines deleted...]
-        <v>513</v>
+      <c r="F127" s="11">
+        <v>46903</v>
+      </c>
+      <c r="G127" s="22" t="s">
+        <v>520</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>13</v>
+        <v>343</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>516</v>
+        <v>138</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F128" s="11">
-[...3 lines deleted...]
-        <v>517</v>
+      <c r="F128" s="8">
+        <v>46594</v>
+      </c>
+      <c r="G128" s="9" t="s">
+        <v>523</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="8">
-        <v>46882</v>
+        <v>47190</v>
       </c>
       <c r="G129" s="9" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F130" s="8">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="F130" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G130" s="12" t="s">
+        <v>531</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="8">
-        <v>46315</v>
+        <v>46882</v>
       </c>
       <c r="G131" s="9" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F132" s="11">
-[...3 lines deleted...]
-        <v>533</v>
+      <c r="F132" s="8">
+        <v>46489</v>
+      </c>
+      <c r="G132" s="10" t="s">
+        <v>539</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="8">
-        <v>46769</v>
+        <v>46315</v>
       </c>
       <c r="G133" s="9" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B134" s="5">
-        <v>7709</v>
+      <c r="B134" s="5" t="s">
+        <v>544</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F134" s="8">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="F134" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G134" s="12" t="s">
+        <v>547</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>541</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>325</v>
+        <v>550</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="8">
-        <v>46903</v>
+        <v>46769</v>
       </c>
       <c r="G135" s="9" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="5" t="s">
-        <v>545</v>
+      <c r="B136" s="5">
+        <v>7709</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>47155</v>
+      </c>
+      <c r="G136" s="10" t="s">
+        <v>554</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>40</v>
+        <v>555</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>550</v>
+        <v>338</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F137" s="11">
-[...3 lines deleted...]
-        <v>551</v>
+      <c r="F137" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>558</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>552</v>
+        <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F138" s="11">
-[...3 lines deleted...]
-        <v>556</v>
+      <c r="F138" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G138" s="9" t="s">
+        <v>562</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="11">
-        <v>46980</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>46489</v>
+      </c>
+      <c r="G139" s="13" t="s">
+        <v>565</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="11">
-        <v>47155</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>47274</v>
+      </c>
+      <c r="G140" s="12" t="s">
+        <v>570</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>565</v>
+        <v>130</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="11">
-        <v>46769</v>
+        <v>46980</v>
       </c>
       <c r="G141" s="14" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="11">
-        <v>46489</v>
+        <v>47155</v>
       </c>
       <c r="G142" s="14" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>330</v>
+        <v>579</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>46769</v>
+      </c>
+      <c r="G143" s="14" t="s">
+        <v>583</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="11">
-        <v>47071</v>
+        <v>46489</v>
       </c>
       <c r="G144" s="14" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>13</v>
+        <v>343</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>279</v>
+        <v>590</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>46231</v>
+      </c>
+      <c r="G145" s="12" t="s">
+        <v>591</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F146" s="8">
-[...3 lines deleted...]
-        <v>588</v>
+      <c r="F146" s="11">
+        <v>47071</v>
+      </c>
+      <c r="G146" s="14" t="s">
+        <v>595</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>591</v>
+        <v>289</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F147" s="8">
-[...3 lines deleted...]
-        <v>592</v>
+      <c r="F147" s="11">
+        <v>46706</v>
+      </c>
+      <c r="G147" s="23" t="s">
+        <v>598</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F148" s="11">
-[...3 lines deleted...]
-        <v>596</v>
+      <c r="F148" s="8">
+        <v>46769</v>
+      </c>
+      <c r="G148" s="9" t="s">
+        <v>602</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B149" s="5">
-        <v>20464</v>
+      <c r="B149" s="5" t="s">
+        <v>603</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F149" s="22">
-[...3 lines deleted...]
-        <v>599</v>
+      <c r="F149" s="8">
+        <v>47155</v>
+      </c>
+      <c r="G149" s="9" t="s">
+        <v>606</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>600</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>46231</v>
+      </c>
+      <c r="G150" s="13" t="s">
+        <v>610</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>448</v>
+        <v>45</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B151" s="5" t="s">
-        <v>605</v>
+      <c r="B151" s="5">
+        <v>20464</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F151" s="11">
-        <v>46882</v>
+      <c r="F151" s="17">
+        <v>46399</v>
       </c>
       <c r="G151" s="14" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>128</v>
+        <v>617</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="11">
-        <v>46231</v>
+        <v>46315</v>
       </c>
       <c r="G152" s="14" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B153" s="5">
-        <v>3231</v>
+      <c r="B153" s="5" t="s">
+        <v>619</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="11">
-        <v>46119</v>
+        <v>46882</v>
       </c>
       <c r="G153" s="14" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>40</v>
+        <v>623</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>618</v>
+        <v>138</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="11">
-        <v>46769</v>
+        <v>46231</v>
       </c>
       <c r="G154" s="14" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B155" s="5" t="s">
-        <v>620</v>
+      <c r="B155" s="5">
+        <v>3231</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>47309</v>
+      </c>
+      <c r="G155" s="14" t="s">
+        <v>629</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F156" s="8">
+      <c r="F156" s="11">
         <v>46769</v>
       </c>
-      <c r="G156" s="9" t="s">
-        <v>627</v>
+      <c r="G156" s="14" t="s">
+        <v>633</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>628</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>46769</v>
+      </c>
+      <c r="G157" s="15" t="s">
+        <v>637</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="8">
         <v>46769</v>
       </c>
-      <c r="G158" s="7" t="s">
-        <v>636</v>
+      <c r="G158" s="9" t="s">
+        <v>641</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>13</v>
+        <v>642</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>69</v>
+        <v>644</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F159" s="8">
-[...3 lines deleted...]
-        <v>639</v>
+      <c r="F159" s="11">
+        <v>47050</v>
+      </c>
+      <c r="G159" s="22" t="s">
+        <v>646</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>322</v>
+        <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>59</v>
+        <v>649</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="8">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>46769</v>
+      </c>
+      <c r="G160" s="7" t="s">
+        <v>650</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>644</v>
+        <v>69</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F161" s="11">
-[...3 lines deleted...]
-        <v>646</v>
+      <c r="F161" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G161" s="9" t="s">
+        <v>653</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>13</v>
+        <v>335</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>649</v>
+        <v>59</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F162" s="11">
+      <c r="F162" s="8">
         <v>46882</v>
       </c>
-      <c r="G162" s="14" t="s">
-        <v>650</v>
+      <c r="G162" s="9" t="s">
+        <v>656</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="11">
-        <v>46231</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>47309</v>
+      </c>
+      <c r="G163" s="13" t="s">
+        <v>660</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="11">
-        <v>46399</v>
+        <v>46882</v>
       </c>
       <c r="G164" s="14" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>46231</v>
+      </c>
+      <c r="G165" s="14" t="s">
+        <v>668</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>663</v>
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="11">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>46399</v>
+      </c>
+      <c r="G166" s="14" t="s">
+        <v>672</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="11">
-        <v>46769</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>46315</v>
+      </c>
+      <c r="G167" s="15" t="s">
+        <v>676</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>91</v>
+        <v>677</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="11">
-        <v>46315</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>46706</v>
+      </c>
+      <c r="G168" s="12" t="s">
+        <v>681</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="11">
-        <v>46315</v>
+        <v>46769</v>
       </c>
       <c r="G169" s="14" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G170" s="14" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>628</v>
+        <v>40</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="11">
-        <v>46980</v>
+        <v>46315</v>
       </c>
       <c r="G171" s="14" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>688</v>
+        <v>45</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B172" s="5">
-        <v>4334</v>
+      <c r="B172" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F172" s="22">
-        <v>46489</v>
+      <c r="F172" s="11">
+        <v>46980</v>
       </c>
       <c r="G172" s="14" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>45</v>
+        <v>642</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="11">
-        <v>46882</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>46980</v>
+      </c>
+      <c r="G173" s="14" t="s">
+        <v>701</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>18</v>
+        <v>702</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B174" s="5" t="s">
-        <v>695</v>
+      <c r="B174" s="5">
+        <v>4334</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F174" s="11">
-        <v>46594</v>
+      <c r="F174" s="17">
+        <v>46489</v>
       </c>
       <c r="G174" s="14" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B175" s="5">
-        <v>8310</v>
+      <c r="B175" s="5" t="s">
+        <v>706</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F175" s="8">
-[...3 lines deleted...]
-        <v>701</v>
+      <c r="F175" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G175" s="19" t="s">
+        <v>708</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>246</v>
+        <v>710</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F176" s="8">
-[...3 lines deleted...]
-        <v>704</v>
+      <c r="F176" s="11">
+        <v>46594</v>
+      </c>
+      <c r="G176" s="14" t="s">
+        <v>712</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B177" s="5" t="s">
-        <v>705</v>
+      <c r="B177" s="5">
+        <v>8310</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>690</v>
+        <v>714</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="8">
-        <v>46706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>46315</v>
+      </c>
+      <c r="G177" s="10" t="s">
+        <v>715</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>709</v>
+        <v>256</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="E178" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="8">
-        <v>46399</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>47050</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>718</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>532</v>
+        <v>704</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F179" s="11">
-[...3 lines deleted...]
-        <v>714</v>
+      <c r="F179" s="8">
+        <v>46706</v>
+      </c>
+      <c r="G179" s="9" t="s">
+        <v>721</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>715</v>
+        <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>55</v>
+        <v>724</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F180" s="11">
-[...3 lines deleted...]
-        <v>718</v>
+      <c r="F180" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G180" s="9" t="s">
+        <v>725</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>787</v>
+        <v>726</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>788</v>
+        <v>727</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>789</v>
+        <v>546</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="11">
-        <v>46290</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>46980</v>
+      </c>
+      <c r="G181" s="12" t="s">
+        <v>728</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>322</v>
+        <v>729</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>719</v>
+        <v>730</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>721</v>
+        <v>55</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="11">
-        <v>46882</v>
+        <v>46769</v>
       </c>
       <c r="G182" s="12" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F183" s="8">
-[...3 lines deleted...]
-        <v>726</v>
+      <c r="F183" s="11">
+        <v>46290</v>
+      </c>
+      <c r="G183" s="18" t="s">
+        <v>736</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>552</v>
+        <v>335</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>728</v>
+        <v>738</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F184" s="8">
-[...3 lines deleted...]
-        <v>730</v>
+      <c r="F184" s="11">
+        <v>46882</v>
+      </c>
+      <c r="G184" s="12" t="s">
+        <v>740</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>433</v>
+        <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B185" s="5">
-        <v>2543</v>
+      <c r="B185" s="5" t="s">
+        <v>741</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="8">
-        <v>46980</v>
+        <v>47071</v>
       </c>
       <c r="G185" s="10" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>40</v>
+        <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>735</v>
+        <v>746</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="8">
-        <v>46399</v>
+        <v>46231</v>
       </c>
       <c r="G186" s="9" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>45</v>
+        <v>446</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B187" s="5" t="s">
-        <v>738</v>
+      <c r="B187" s="5">
+        <v>2543</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>591</v>
+        <v>750</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="8">
-        <v>46903</v>
+        <v>46980</v>
       </c>
       <c r="G187" s="10" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>741</v>
+        <v>752</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F188" s="11">
-[...3 lines deleted...]
-        <v>743</v>
+      <c r="F188" s="8">
+        <v>46399</v>
+      </c>
+      <c r="G188" s="9" t="s">
+        <v>755</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A189" s="25" t="s">
-[...9 lines deleted...]
-        <v>746</v>
+      <c r="A189" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>605</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F189" s="27">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="F189" s="8">
+        <v>46903</v>
+      </c>
+      <c r="G189" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="11">
-        <v>46315</v>
+        <v>47071</v>
       </c>
       <c r="G190" s="12" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>448</v>
+        <v>45</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A191" s="4" t="s">
-[...9 lines deleted...]
-        <v>754</v>
+      <c r="A191" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="C191" s="25" t="s">
+        <v>763</v>
+      </c>
+      <c r="D191" s="25" t="s">
+        <v>764</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F191" s="11">
-[...6 lines deleted...]
-        <v>448</v>
+      <c r="F191" s="27">
+        <v>47155</v>
+      </c>
+      <c r="G191" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="H191" s="26" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="11">
-        <v>46489</v>
+        <v>46315</v>
       </c>
       <c r="G192" s="12" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="11">
-        <v>46980</v>
+        <v>46489</v>
       </c>
       <c r="G193" s="12" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F194" s="11">
-        <v>46980</v>
+        <v>46489</v>
       </c>
       <c r="G194" s="12" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="11">
-        <v>47050</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>46980</v>
+      </c>
+      <c r="G195" s="12" t="s">
+        <v>781</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B196" s="5">
-        <v>20996</v>
+      <c r="B196" s="5" t="s">
+        <v>782</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="E196" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="11">
-        <v>46769</v>
+        <v>46980</v>
       </c>
       <c r="G196" s="12" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="11">
-        <v>46062</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>47050</v>
+      </c>
+      <c r="G197" s="18" t="s">
+        <v>789</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B198" s="5">
+        <v>20996</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F198" s="11">
+        <v>46769</v>
+      </c>
+      <c r="G198" s="12" t="s">
+        <v>792</v>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="E199" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F199" s="11">
+        <v>46062</v>
+      </c>
+      <c r="G199" s="12" t="s">
+        <v>796</v>
+      </c>
+      <c r="H199" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{7A714941-11C6-4AAC-9B49-AF40D5E4A1CC}"/>
-[...188 lines deleted...]
-    <hyperlink ref="G31" r:id="rId190" xr:uid="{3225A78F-E1FD-4581-B7D8-B83D69B459D9}"/>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{90AE90B6-086D-4ADB-8739-F02CCC646F23}"/>
+    <hyperlink ref="G3" r:id="rId2" xr:uid="{DC85F930-ABD0-49B7-9428-B1E4DA969849}"/>
+    <hyperlink ref="G4" r:id="rId3" xr:uid="{D802F615-E29C-491D-9C82-5EA1C3CAF122}"/>
+    <hyperlink ref="G5" r:id="rId4" xr:uid="{A0DEB35F-0132-4E4D-A79B-86EF6C019CB9}"/>
+    <hyperlink ref="G8" r:id="rId5" xr:uid="{F98ABD64-0801-4A2B-95E9-BF6DEEE26DE2}"/>
+    <hyperlink ref="G9" r:id="rId6" xr:uid="{6352D548-D985-48E6-872C-8D903AEB3040}"/>
+    <hyperlink ref="G10" r:id="rId7" xr:uid="{246B4A58-7DE6-4A80-ACAF-8AEFB45E0D73}"/>
+    <hyperlink ref="G12" r:id="rId8" xr:uid="{B28C8224-48B0-43FA-ADA1-E091C1CBE9F0}"/>
+    <hyperlink ref="G13" r:id="rId9" xr:uid="{6D534AC2-5516-45FE-9A96-F09B7D270928}"/>
+    <hyperlink ref="G15" r:id="rId10" xr:uid="{E6BB95DF-4283-4B3B-B87B-C812BBCA6AAA}"/>
+    <hyperlink ref="G18" r:id="rId11" xr:uid="{F2499339-19C6-4760-8D01-3545FDB5C765}"/>
+    <hyperlink ref="G19" r:id="rId12" xr:uid="{65A6B593-0910-4305-9507-BBEE87FEA5DE}"/>
+    <hyperlink ref="G20" r:id="rId13" xr:uid="{9ECB7234-C4F2-4A34-A989-53840D506052}"/>
+    <hyperlink ref="G21" r:id="rId14" xr:uid="{57EFF795-4256-407E-B64A-1FD6257E5A74}"/>
+    <hyperlink ref="G23" r:id="rId15" xr:uid="{CCBD2830-540B-4CCE-AC4C-353D322C4C25}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{135052C6-F0E0-41B3-9FE8-9CBFB9BDD52C}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{0EA644C4-69CD-46A6-AE36-283292C59705}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{37013876-5A84-423C-A44E-5956F690754E}"/>
+    <hyperlink ref="G32" r:id="rId19" xr:uid="{ED4C63B1-FD07-4770-A71E-3883C703655B}"/>
+    <hyperlink ref="G33" r:id="rId20" xr:uid="{B31CB05A-E32E-457F-82E2-72BEFF248564}"/>
+    <hyperlink ref="G34" r:id="rId21" display="WHITNEY_BURGESS@YAHOO.COM; whitney.jackson1@yahoo.com" xr:uid="{F9C0AEF7-226B-4914-A820-D02D27059CB6}"/>
+    <hyperlink ref="G35" r:id="rId22" xr:uid="{937A5798-9D1F-49BB-B6D5-D7616DDE6268}"/>
+    <hyperlink ref="G36" r:id="rId23" xr:uid="{FF01F082-6155-48C9-94E5-CC489514CE39}"/>
+    <hyperlink ref="G38" r:id="rId24" xr:uid="{2C785DE7-0FC8-40DC-A31E-474EF7069FB5}"/>
+    <hyperlink ref="G39" r:id="rId25" xr:uid="{5F888FD2-86B9-4899-95FF-D41F2E3626C6}"/>
+    <hyperlink ref="G40" r:id="rId26" xr:uid="{FB5842EE-EF07-4127-8ACD-09EF8B24B807}"/>
+    <hyperlink ref="G41" r:id="rId27" xr:uid="{1A39BDD8-1916-4521-8052-5B37EEBB8671}"/>
+    <hyperlink ref="G43" r:id="rId28" xr:uid="{57BE0F54-1153-477E-8FBF-7F5EFA2EEB1A}"/>
+    <hyperlink ref="G48" r:id="rId29" xr:uid="{9C3B732A-5959-4DB0-BB88-31A9EAE443DA}"/>
+    <hyperlink ref="G52" r:id="rId30" xr:uid="{6ACDE0AB-249F-4E6F-B964-4E79648312F3}"/>
+    <hyperlink ref="G53" r:id="rId31" xr:uid="{0CD82228-398C-416A-BDD1-0991AB8526CF}"/>
+    <hyperlink ref="G54" r:id="rId32" xr:uid="{D8B5D145-9FFF-4C8A-9CE1-443B4A4EABDA}"/>
+    <hyperlink ref="G55" r:id="rId33" xr:uid="{1BF5A5E8-153C-46C4-A989-9087899893B9}"/>
+    <hyperlink ref="G57" r:id="rId34" xr:uid="{AA4BDBA1-D72C-41EB-B6C7-8BD631ECA45B}"/>
+    <hyperlink ref="G58" r:id="rId35" xr:uid="{2B9755DA-D3DE-44B3-BB02-6CD256FF0F96}"/>
+    <hyperlink ref="G59" r:id="rId36" xr:uid="{E88B8A51-F97E-4685-81AC-63585B9265BD}"/>
+    <hyperlink ref="G61" r:id="rId37" xr:uid="{BA71A930-E083-40E2-850B-870F74F4372C}"/>
+    <hyperlink ref="G62" r:id="rId38" xr:uid="{3C6B5F35-5BC6-48A6-9696-A1D88787F7DA}"/>
+    <hyperlink ref="G63" r:id="rId39" xr:uid="{94B46D04-322E-418D-B848-3AF177A71972}"/>
+    <hyperlink ref="G65" r:id="rId40" xr:uid="{D093320C-2042-445F-A666-116B7631C03D}"/>
+    <hyperlink ref="G66" r:id="rId41" xr:uid="{D8DA25D1-C7F2-406C-8858-771DE2F6EBE8}"/>
+    <hyperlink ref="G67" r:id="rId42" xr:uid="{38AE82B1-D4C3-40F6-8C45-9D3C616CBCE5}"/>
+    <hyperlink ref="G69" r:id="rId43" xr:uid="{DF81A9B0-7A1D-41E8-8481-856EEA014114}"/>
+    <hyperlink ref="G72" r:id="rId44" xr:uid="{36BFA8C4-954A-4B85-909B-700BEFAA803C}"/>
+    <hyperlink ref="G73" r:id="rId45" xr:uid="{D3E62048-08B2-4180-BF33-172DC303F558}"/>
+    <hyperlink ref="G75" r:id="rId46" xr:uid="{822ABF67-7E17-4A9F-8303-AC3C1E225738}"/>
+    <hyperlink ref="G76" r:id="rId47" xr:uid="{FC4829A8-C533-4EA3-B146-C408F38D8960}"/>
+    <hyperlink ref="G77" r:id="rId48" xr:uid="{55B31E40-DFCB-4523-BE8C-B23BE8BA08D4}"/>
+    <hyperlink ref="G80" r:id="rId49" xr:uid="{FBD7205A-54C1-4EE6-92EF-7502EB412107}"/>
+    <hyperlink ref="G81" r:id="rId50" xr:uid="{CCB8BE47-EBA7-414C-87D8-8E9F831110F0}"/>
+    <hyperlink ref="G82" r:id="rId51" xr:uid="{12A5BCFB-33B9-40D6-B679-76C1B37163E5}"/>
+    <hyperlink ref="G83" r:id="rId52" xr:uid="{C3D357DC-45DF-4A75-A41A-1384A097411A}"/>
+    <hyperlink ref="G84" r:id="rId53" xr:uid="{3FB0E3A7-D117-402C-B2D9-5D17DF589EC6}"/>
+    <hyperlink ref="G86" r:id="rId54" xr:uid="{9DFADD4A-C792-4C4B-B0D4-42CEEB7C5908}"/>
+    <hyperlink ref="G88" r:id="rId55" xr:uid="{8C4F18DB-F4B3-4658-B371-4D992319F10C}"/>
+    <hyperlink ref="G87" r:id="rId56" xr:uid="{945990AA-1977-44AD-9EBF-CAA1E2CADD99}"/>
+    <hyperlink ref="G90" r:id="rId57" xr:uid="{28FE1AAE-FEB4-4EC6-8685-C67430256A8A}"/>
+    <hyperlink ref="G93" r:id="rId58" xr:uid="{AD58A4B1-9F6A-4F25-8CCD-699FC2FCB5F4}"/>
+    <hyperlink ref="G94" r:id="rId59" xr:uid="{1D5C3DD0-63CA-4B99-9ABC-28D38C00710B}"/>
+    <hyperlink ref="G95" r:id="rId60" xr:uid="{9A12488F-F835-4710-9384-77544D20FA8D}"/>
+    <hyperlink ref="G98" r:id="rId61" xr:uid="{CA03CA56-BA51-491B-9F62-8511B8A13D9F}"/>
+    <hyperlink ref="G97" r:id="rId62" xr:uid="{DBB7F5D7-C936-434B-9C25-DC28B3144D3A}"/>
+    <hyperlink ref="G99" r:id="rId63" xr:uid="{E9DD812C-333B-45A6-915B-EC1A740D9DEE}"/>
+    <hyperlink ref="G100" r:id="rId64" xr:uid="{FE77713E-7888-402F-A809-8B8B351D45B9}"/>
+    <hyperlink ref="G101" r:id="rId65" xr:uid="{D3C44D7D-7DC2-4EE4-915E-0D6BF909DD22}"/>
+    <hyperlink ref="G129" r:id="rId66" xr:uid="{41F35617-9372-44EB-AE98-A1F11E5C9A78}"/>
+    <hyperlink ref="G104" r:id="rId67" xr:uid="{E50F48F9-1C03-44A7-B538-723D33588910}"/>
+    <hyperlink ref="G105" r:id="rId68" xr:uid="{681C883C-5924-4197-A074-9652C9B84043}"/>
+    <hyperlink ref="G106" r:id="rId69" xr:uid="{6213D603-5B4F-463A-A3B4-067EAEDAC5D7}"/>
+    <hyperlink ref="G109" r:id="rId70" xr:uid="{E93F72A8-846E-4DB1-903C-9216DBFE46BA}"/>
+    <hyperlink ref="G110" r:id="rId71" xr:uid="{A0402769-F60B-4A17-B296-34EA5EE30FB0}"/>
+    <hyperlink ref="G112" r:id="rId72" xr:uid="{279B8A26-A03E-48C8-B528-BF8DB8F33565}"/>
+    <hyperlink ref="G113" r:id="rId73" xr:uid="{51B1B8A6-1156-46CD-8823-BF714E20BEFC}"/>
+    <hyperlink ref="G114" r:id="rId74" xr:uid="{5FF0E49C-0407-436C-AD95-694C30D200E3}"/>
+    <hyperlink ref="G115" r:id="rId75" xr:uid="{0A455A87-AB98-48AB-B2E6-BB0CFE133C15}"/>
+    <hyperlink ref="G116" r:id="rId76" xr:uid="{96A4CCCA-CB63-4835-9829-C5C36126E5E9}"/>
+    <hyperlink ref="G117" r:id="rId77" xr:uid="{431AD530-3F0B-4B15-B41E-ADF58006FBFA}"/>
+    <hyperlink ref="G118" r:id="rId78" xr:uid="{053EA37D-A501-4105-A60F-75D95A8A9944}"/>
+    <hyperlink ref="G122" r:id="rId79" xr:uid="{D2FD2D16-D582-457B-A7D8-14FE47995EF2}"/>
+    <hyperlink ref="G123" r:id="rId80" xr:uid="{D87F3DBD-9D54-458D-825A-7BB042E07C45}"/>
+    <hyperlink ref="G125" r:id="rId81" xr:uid="{A5DD1CE3-24BA-42FD-AB47-7E6E54FB3AAD}"/>
+    <hyperlink ref="G126" r:id="rId82" xr:uid="{00C60307-DCAB-492F-8AF3-AB082DB2FE33}"/>
+    <hyperlink ref="G128" r:id="rId83" xr:uid="{03FCB933-9B70-4065-B187-9C76EF877C9E}"/>
+    <hyperlink ref="G130" r:id="rId84" xr:uid="{EA13C03E-6DF8-43BC-B4CC-02E60AB08830}"/>
+    <hyperlink ref="G131" r:id="rId85" xr:uid="{B7EC688F-A458-4486-A31C-45C5152F270F}"/>
+    <hyperlink ref="G135" r:id="rId86" xr:uid="{1E9126EC-7C3D-4715-907A-4AA71F630887}"/>
+    <hyperlink ref="G138" r:id="rId87" xr:uid="{973AE219-154D-4D46-A1E8-78E248128509}"/>
+    <hyperlink ref="G139" r:id="rId88" xr:uid="{32E3C7B6-D8D3-4ADC-99F4-9FBC92AA8DC9}"/>
+    <hyperlink ref="G140" r:id="rId89" xr:uid="{4581B857-9A25-40F0-A398-812B8814F294}"/>
+    <hyperlink ref="G141" r:id="rId90" xr:uid="{EFC17444-CA93-4292-9395-31D75947C4CB}"/>
+    <hyperlink ref="G143" r:id="rId91" xr:uid="{7927DF08-B29F-44BD-8CD1-2DAAA309DC29}"/>
+    <hyperlink ref="G144" r:id="rId92" xr:uid="{954A32D1-5DE1-4B1A-BAEF-EC73D9473EA2}"/>
+    <hyperlink ref="G145" r:id="rId93" xr:uid="{CF870D43-F51B-4921-8C92-A56E0D12881C}"/>
+    <hyperlink ref="G146" r:id="rId94" xr:uid="{927C6EAE-3B28-4625-A275-327F5E2383FA}"/>
+    <hyperlink ref="G148" r:id="rId95" xr:uid="{F12E3E3D-4D3A-4847-BB6C-FE581B26A125}"/>
+    <hyperlink ref="G149" r:id="rId96" xr:uid="{D4D9144B-D41F-4612-8299-175E82CF3CD8}"/>
+    <hyperlink ref="G150" r:id="rId97" xr:uid="{EC9002BE-1CDE-4B9E-9471-F29C18E5AFD9}"/>
+    <hyperlink ref="G152" r:id="rId98" xr:uid="{5ED1B948-CE45-4C65-BE69-3993A5D4F97E}"/>
+    <hyperlink ref="G153" r:id="rId99" xr:uid="{7444E00F-298F-4D1A-A1DD-2768EC24AC09}"/>
+    <hyperlink ref="G154" r:id="rId100" xr:uid="{F0FE0FC2-65DE-4A91-A4E8-5E1F14FE3B78}"/>
+    <hyperlink ref="G156" r:id="rId101" xr:uid="{94DA67F2-F91B-4501-9091-D944478809B1}"/>
+    <hyperlink ref="G157" r:id="rId102" xr:uid="{06C2BFD6-7CB3-41B6-970C-A510E92B5083}"/>
+    <hyperlink ref="G158" r:id="rId103" xr:uid="{8672460C-E952-41C9-8F5E-8F90BA1247C1}"/>
+    <hyperlink ref="G159" r:id="rId104" xr:uid="{F8DEDF03-D5C4-406D-BE33-730700C0ECA3}"/>
+    <hyperlink ref="G160" r:id="rId105" xr:uid="{1440F205-543D-44F5-AA14-AAF1A2AAE45C}"/>
+    <hyperlink ref="G161" r:id="rId106" xr:uid="{F08D1A90-A8A1-4375-86D8-C7528BF76715}"/>
+    <hyperlink ref="G162" r:id="rId107" xr:uid="{8D1161C7-1A8B-4DBB-8AA6-6F4407775384}"/>
+    <hyperlink ref="G163" r:id="rId108" xr:uid="{D2D85582-D843-4611-9CCB-2445C9018AAE}"/>
+    <hyperlink ref="G164" r:id="rId109" xr:uid="{F410121E-BBD9-4C96-888C-C699A7A82BD7}"/>
+    <hyperlink ref="G165" r:id="rId110" xr:uid="{93889D9D-B2B2-4F7B-B61E-77E7110C461A}"/>
+    <hyperlink ref="G167" r:id="rId111" xr:uid="{9925B769-04F9-4D05-B3B7-5A8E7B815215}"/>
+    <hyperlink ref="G168" r:id="rId112" xr:uid="{BDBF4BBF-DF35-421D-BB65-B980BC22AF62}"/>
+    <hyperlink ref="G170" r:id="rId113" xr:uid="{B18AA824-C705-4707-B76E-5A73E8E0342F}"/>
+    <hyperlink ref="G171" r:id="rId114" xr:uid="{66841A27-5229-45DC-A72F-717351F06089}"/>
+    <hyperlink ref="G172" r:id="rId115" xr:uid="{97D2ECA3-0AB9-42ED-AD3A-CDA90EDC9275}"/>
+    <hyperlink ref="G173" r:id="rId116" xr:uid="{4A1C1B69-20A2-40C3-84A4-5D248A4426A5}"/>
+    <hyperlink ref="G175" r:id="rId117" xr:uid="{224A0EDA-729C-4B84-900D-E26A3C3854DA}"/>
+    <hyperlink ref="G174" r:id="rId118" xr:uid="{B38CE89C-AF9B-403B-BF69-68D20895D4E0}"/>
+    <hyperlink ref="G176" r:id="rId119" xr:uid="{2DE1806A-89F6-4469-AF07-BE8879ADB27E}"/>
+    <hyperlink ref="G180" r:id="rId120" xr:uid="{4BBF4360-8B8F-4014-A710-85A3EEC4D646}"/>
+    <hyperlink ref="G181" r:id="rId121" xr:uid="{6B966787-D7CD-45E8-A782-42D46AC47D6C}"/>
+    <hyperlink ref="G182" r:id="rId122" xr:uid="{882AF268-1ED3-4FEF-A9CA-BCC2DE37DB24}"/>
+    <hyperlink ref="G186" r:id="rId123" xr:uid="{3B8C7298-4CEF-4443-8EDC-54BE9C36E13D}"/>
+    <hyperlink ref="G188" r:id="rId124" xr:uid="{7E42CD6E-0395-42C7-A2B9-541E7B8F9B1C}"/>
+    <hyperlink ref="G190" r:id="rId125" xr:uid="{0C1353E3-383B-4180-A9A8-B16762DE6FA4}"/>
+    <hyperlink ref="G192" r:id="rId126" xr:uid="{48D818D4-4530-44C0-8D7A-AA839B898640}"/>
+    <hyperlink ref="G193" r:id="rId127" xr:uid="{A75ADE71-3FB5-470C-ABF7-B974438B48F7}"/>
+    <hyperlink ref="G194" r:id="rId128" xr:uid="{2D5E1484-4174-4ABB-AEC2-B6EA85B725F4}"/>
+    <hyperlink ref="G195" r:id="rId129" xr:uid="{1F0BB6F3-99A0-4963-9025-54BE5E8BD7A1}"/>
+    <hyperlink ref="G196" r:id="rId130" xr:uid="{4EAB2624-9330-4CC7-BF26-2CFE575DCE26}"/>
+    <hyperlink ref="G169" r:id="rId131" xr:uid="{18403905-A0F8-4214-BA1D-CE139E96E1E5}"/>
+    <hyperlink ref="G199" r:id="rId132" xr:uid="{1295FC1F-860A-48BA-9ED3-77F75654C068}"/>
+    <hyperlink ref="G7" r:id="rId133" xr:uid="{1691531A-AC0A-4360-8C5E-0893A756305D}"/>
+    <hyperlink ref="G14" r:id="rId134" xr:uid="{1D89E6B6-78DA-40FE-B09B-2092010BB117}"/>
+    <hyperlink ref="G22" r:id="rId135" xr:uid="{A0A762DA-9106-448D-8810-42B10CD6B633}"/>
+    <hyperlink ref="G24" r:id="rId136" xr:uid="{35C7C94D-34F0-4C83-8526-ADFEA37C08A1}"/>
+    <hyperlink ref="G42" r:id="rId137" xr:uid="{7904FF9D-B6E9-47FA-96AF-C8C68F2AA170}"/>
+    <hyperlink ref="G44" r:id="rId138" xr:uid="{A6887829-54EC-41C3-95C1-3E3972EC4430}"/>
+    <hyperlink ref="G46" r:id="rId139" xr:uid="{38CE8B1D-62FB-43DA-8B43-85AF994041AD}"/>
+    <hyperlink ref="G51" r:id="rId140" xr:uid="{76D27C76-4844-4126-9E5C-A884CE631291}"/>
+    <hyperlink ref="G56" r:id="rId141" xr:uid="{4F032512-3D97-4912-B482-60EA32617C7D}"/>
+    <hyperlink ref="G70" r:id="rId142" xr:uid="{594154AA-0622-48D2-9D67-6103AA9BA8A9}"/>
+    <hyperlink ref="G102" r:id="rId143" xr:uid="{129827E3-179D-4F29-8F17-7E42DFB93AEA}"/>
+    <hyperlink ref="G111" r:id="rId144" xr:uid="{F2C71CB0-7F0E-4773-9A42-8AE7DC5EC91F}"/>
+    <hyperlink ref="G133" r:id="rId145" xr:uid="{2B0DDCD9-A20D-42FC-B9F0-65DF5ABB8769}"/>
+    <hyperlink ref="G134" r:id="rId146" xr:uid="{15E6DC3B-D662-4218-A0FE-9DE53CF14ACC}"/>
+    <hyperlink ref="G151" r:id="rId147" xr:uid="{485244AF-7468-4A16-A0E7-618816E25AA1}"/>
+    <hyperlink ref="G166" r:id="rId148" xr:uid="{123C354E-D268-4A8E-A2D3-F642128EA661}"/>
+    <hyperlink ref="G191" r:id="rId149" xr:uid="{037FBF1B-E582-41A9-8A30-54ADBEF78E39}"/>
+    <hyperlink ref="G49" r:id="rId150" xr:uid="{66A15C84-B7A2-46DB-9445-A2993E3147A6}"/>
+    <hyperlink ref="G89" r:id="rId151" xr:uid="{2265EDFE-820C-4F02-B2D9-FF0E8E80EC1D}"/>
+    <hyperlink ref="G127" r:id="rId152" xr:uid="{A1C857DA-B547-49EE-9F34-E7019D2CACCE}"/>
+    <hyperlink ref="G155" r:id="rId153" xr:uid="{72A4B9E6-0464-43F7-8E79-7FFB15E92794}"/>
+    <hyperlink ref="G179" r:id="rId154" xr:uid="{F2F95160-CE1A-4DC6-B50A-AA802024FB46}"/>
+    <hyperlink ref="G92" r:id="rId155" xr:uid="{96DC98DD-0279-497E-AD5C-387FCFBEF3AB}"/>
+    <hyperlink ref="G68" r:id="rId156" xr:uid="{FC853D59-926A-4788-9218-312748B609EC}"/>
+    <hyperlink ref="G37" r:id="rId157" xr:uid="{611867A8-3AC8-4461-B896-1F7BA877458D}"/>
+    <hyperlink ref="G137" r:id="rId158" xr:uid="{9557F5D4-52F2-43CC-B8A5-3DBC1840CAF9}"/>
+    <hyperlink ref="G85" r:id="rId159" xr:uid="{4A1E021B-4F2C-4BDB-A5AA-F907F827A788}"/>
+    <hyperlink ref="G71" r:id="rId160" xr:uid="{07F49218-1AAE-45C6-A656-DB690815313B}"/>
+    <hyperlink ref="G103" r:id="rId161" xr:uid="{C4C86367-0D2E-479E-AE01-5C7A9FA70FF8}"/>
+    <hyperlink ref="G177" r:id="rId162" xr:uid="{3D5352F2-1365-42E2-8FAB-3D58AEB1380E}"/>
+    <hyperlink ref="G78" r:id="rId163" xr:uid="{D7DDC8D3-4F3C-4849-9990-301E66480B11}"/>
+    <hyperlink ref="G79" r:id="rId164" xr:uid="{08BB984E-487C-4AF4-81A0-51A9181E3AA7}"/>
+    <hyperlink ref="G189" r:id="rId165" xr:uid="{4D061CD0-5BDF-4323-9F38-0BD3E198748A}"/>
+    <hyperlink ref="G45" r:id="rId166" xr:uid="{71E07BC2-C1F3-4393-BD7D-A2594864B200}"/>
+    <hyperlink ref="G17" r:id="rId167" xr:uid="{F4B942BB-62AE-4371-890F-5F0D3DE4B5B6}"/>
+    <hyperlink ref="G147" r:id="rId168" xr:uid="{94EBCC7D-D47E-40E8-ACD7-E53908BC4DEC}"/>
+    <hyperlink ref="G119" r:id="rId169" xr:uid="{FA09CCEC-E559-43C0-8D78-4AF0647D1BE9}"/>
+    <hyperlink ref="G16" r:id="rId170" xr:uid="{82DB74CD-ABA1-4388-BDE2-736E2E2081B0}"/>
+    <hyperlink ref="G178" r:id="rId171" xr:uid="{D04E3217-3DB4-4F81-A1C5-13C9E210E246}"/>
+    <hyperlink ref="G197" r:id="rId172" xr:uid="{BE029294-371F-4C25-BE41-5F99B39CCC00}"/>
+    <hyperlink ref="G29" r:id="rId173" xr:uid="{85CF4AE3-E085-416D-9BDD-8894E4552CBF}"/>
+    <hyperlink ref="G107" r:id="rId174" xr:uid="{95D9F832-DBCC-4952-9F63-589EA28F6480}"/>
+    <hyperlink ref="G185" r:id="rId175" xr:uid="{F121D8C0-6324-445F-A882-B2F5C6777938}"/>
+    <hyperlink ref="G184" r:id="rId176" xr:uid="{135644AF-FDE8-4FAD-B1E5-08976A5D15C0}"/>
+    <hyperlink ref="G136" r:id="rId177" xr:uid="{E0C7EAEA-2262-4ED8-93B0-43BAF3D8D47D}"/>
+    <hyperlink ref="G64" r:id="rId178" xr:uid="{85574A75-5964-4467-A2B2-77E27F0742EA}"/>
+    <hyperlink ref="G142" r:id="rId179" xr:uid="{48E2FC61-4504-47D6-A709-D15F84218DCC}"/>
+    <hyperlink ref="G60" r:id="rId180" xr:uid="{FB106ACA-F3C6-47BD-BC74-A32C7012C6AD}"/>
+    <hyperlink ref="G6" r:id="rId181" xr:uid="{26A15E1C-2D7E-4FBE-A56B-F524D7393F95}"/>
+    <hyperlink ref="G124" r:id="rId182" xr:uid="{2AC81238-0932-477C-B513-FFEEC940A6D4}"/>
+    <hyperlink ref="G96" r:id="rId183" xr:uid="{EA6D068A-9EB6-4629-9BEB-10684EF143A0}"/>
+    <hyperlink ref="G132" r:id="rId184" xr:uid="{00435BD7-472E-4DB8-BBE6-1ACE71DC3B9B}"/>
+    <hyperlink ref="G50" r:id="rId185" xr:uid="{744517CF-753C-4786-A31B-B01EB068FCF8}"/>
+    <hyperlink ref="G47" r:id="rId186" xr:uid="{ED0E3DF2-B152-42ED-B904-CEE97FDF9AC1}"/>
+    <hyperlink ref="G25" r:id="rId187" xr:uid="{C0FB372D-EDF0-4E92-A20B-B5065E3F1C76}"/>
+    <hyperlink ref="G183" r:id="rId188" xr:uid="{B2CC6A69-1CF7-4561-B79E-EC69DE806BB5}"/>
+    <hyperlink ref="G30" r:id="rId189" xr:uid="{F2E350EE-60D2-4D55-85C9-62130BD3CF96}"/>
+    <hyperlink ref="G31" r:id="rId190" xr:uid="{C4A49DB6-282C-462F-9DAB-67007D15D449}"/>
+    <hyperlink ref="G74" r:id="rId191" xr:uid="{6845FBFF-8BE7-4D58-8F29-10DD771CC364}"/>
+    <hyperlink ref="G120" r:id="rId192" xr:uid="{02C0ECAA-C4BE-44F5-9892-4E06CC71991A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>